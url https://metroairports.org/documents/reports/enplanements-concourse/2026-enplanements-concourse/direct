--- v3 (2026-08-06)
+++ v4 (2026-09-20)
@@ -1,99 +1,105 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
+  <Override PartName="/xl/externalLinks/externalLink8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="F:\data\Finance Stats\Monthly Operations report\2026\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{F862C4DE-4B72-4DFE-BC9D-53036F35EA45}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{C5F1D52B-FA8B-400E-8C7A-48D4CD6C5013}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-28920" yWindow="0" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Concourse Report" sheetId="4" r:id="rId1"/>
     <sheet name="E Detail" sheetId="2" r:id="rId2"/>
     <sheet name="Terminal 2" sheetId="3" r:id="rId3"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId4"/>
     <externalReference r:id="rId5"/>
     <externalReference r:id="rId6"/>
     <externalReference r:id="rId7"/>
     <externalReference r:id="rId8"/>
     <externalReference r:id="rId9"/>
     <externalReference r:id="rId10"/>
+    <externalReference r:id="rId11"/>
   </externalReferences>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="G2" i="4" l="1"/>
+  <c r="H31" i="4" l="1"/>
+  <c r="H28" i="4"/>
+  <c r="H27" i="4"/>
+  <c r="H26" i="4"/>
+  <c r="G2" i="4"/>
   <c r="F31" i="4"/>
   <c r="F28" i="4"/>
   <c r="F27" i="4"/>
   <c r="F26" i="4"/>
   <c r="D2" i="4"/>
   <c r="D31" i="4" l="1"/>
   <c r="D28" i="4"/>
   <c r="D27" i="4"/>
   <c r="D26" i="4"/>
   <c r="C2" i="4" l="1"/>
   <c r="C31" i="4" l="1"/>
   <c r="C28" i="4"/>
   <c r="C27" i="4"/>
   <c r="C26" i="4"/>
   <c r="B31" i="4"/>
   <c r="B28" i="4"/>
   <c r="B27" i="4"/>
   <c r="B26" i="4"/>
   <c r="D11" i="3" l="1"/>
   <c r="E11" i="3"/>
   <c r="F11" i="3"/>
   <c r="G11" i="3"/>
   <c r="H11" i="3"/>
   <c r="I11" i="3"/>
   <c r="J11" i="3"/>
@@ -634,50 +640,51 @@
   <c r="N6" i="4"/>
   <c r="L22" i="4"/>
   <c r="K22" i="4"/>
   <c r="J22" i="4"/>
   <c r="I22" i="4"/>
   <c r="H22" i="4"/>
   <c r="G22" i="4"/>
   <c r="F22" i="4"/>
   <c r="E22" i="4"/>
   <c r="C22" i="4"/>
   <c r="N16" i="4" l="1"/>
   <c r="N20" i="4"/>
   <c r="N22" i="4" s="1"/>
   <c r="B22" i="4"/>
   <c r="B29" i="4" l="1"/>
   <c r="B32" i="4" s="1"/>
   <c r="B34" i="4" s="1"/>
   <c r="C29" i="4" l="1"/>
   <c r="C32" i="4" s="1"/>
   <c r="C34" i="4" s="1"/>
   <c r="D29" i="4" l="1"/>
   <c r="D32" i="4" s="1"/>
   <c r="D34" i="4" s="1"/>
   <c r="H29" i="4" l="1"/>
   <c r="H32" i="4" s="1"/>
+  <c r="H34" i="4" s="1"/>
   <c r="J29" i="4" l="1"/>
   <c r="J32" i="4" s="1"/>
   <c r="L29" i="4" l="1"/>
   <c r="L32" i="4" s="1"/>
   <c r="E28" i="4" l="1"/>
   <c r="E26" i="4" l="1"/>
   <c r="E27" i="4"/>
   <c r="E31" i="4"/>
   <c r="E29" i="4" l="1"/>
   <c r="E32" i="4" s="1"/>
   <c r="E34" i="4" s="1"/>
   <c r="F29" i="4" l="1"/>
   <c r="F32" i="4" s="1"/>
   <c r="F34" i="4" s="1"/>
   <c r="G28" i="4" l="1"/>
   <c r="N28" i="4" s="1"/>
   <c r="G26" i="4" l="1"/>
   <c r="G27" i="4"/>
   <c r="N27" i="4" s="1"/>
   <c r="G31" i="4"/>
   <c r="N31" i="4" s="1"/>
   <c r="G29" i="4" l="1"/>
   <c r="G32" i="4" s="1"/>
   <c r="G34" i="4" s="1"/>
   <c r="N26" i="4"/>
@@ -1411,134 +1418,132 @@
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Percent" xfId="2" builtinId="5"/>
   </cellStyles>
   <dxfs count="1">
     <dxf>
       <font>
         <condense val="0"/>
         <extend val="0"/>
         <color indexed="39"/>
       </font>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink5.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink4.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink3.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink7.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink6.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink5.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink4.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink3.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink8.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink2.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink7.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink6.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///F:\data\Finance%20Stats\Monthly%20Operations%20report\2026\MSP%20January%202026.xlsx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="MSP%20January%202026.xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///F:\data\Finance%20Stats\Monthly%20Operations%20report\2026\MSP%20February%202026.xlsx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="MSP%20February%202026.xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///F:\data\Finance%20Stats\Monthly%20Operations%20report\2026\MSP%20March%202026.xlsx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="MSP%20March%202026.xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///F:\data\Finance%20Stats\Monthly%20Operations%20report\2026\MSP%20April%202026.xlsx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="MSP%20April%202026.xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///F:\data\Finance%20Stats\Monthly%20Operations%20report\2026\MSP%20May%202026.xlsx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="MSP%20May%202026.xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///F:\data\Finance%20Stats\Monthly%20Operations%20report\2026\MSP%20June%202026.xlsx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="MSP%20June%202026.xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///F:\data\Finance%20Stats\Monthly%20Operations%20report\2026\MSP%20July%202026.xlsx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="MSP%20July%202026.xlsx" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/externalLinks/_rels/externalLink8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="../../Airline%20Stats/carier%20data%20entry.xlsx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///F:\data\Finance%20Stats\Airline%20Stats\carier%20data%20entry.xlsx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/data/Finance%20Stats/Airline%20Stats/carier%20data%20entry.xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/externalLink1.xml><?xml version="1.0" encoding="utf-8"?>
 <externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
     <xxl21:alternateUrls>
       <xxl21:absoluteUrl r:id="rId2"/>
     </xxl21:alternateUrls>
     <sheetNames>
       <sheetName val="Monthly Summary"/>
       <sheetName val="Major Airline Stats"/>
       <sheetName val="Other Major Airline Stats"/>
       <sheetName val="Regional Major"/>
       <sheetName val="Other Regional"/>
       <sheetName val="Charter"/>
       <sheetName val="Cargo"/>
       <sheetName val="Cargo Summary"/>
       <sheetName val="Cargo YTD"/>
       <sheetName val="Intl Detail"/>
       <sheetName val="Ops+Rev Pax Activity"/>
     </sheetNames>
     <sheetDataSet>
       <sheetData sheetId="0">
         <row r="5">
           <cell r="C5">
             <v>998727</v>
           </cell>
         </row>
         <row r="6">
           <cell r="C6">
             <v>205646</v>
           </cell>
         </row>
         <row r="7">
           <cell r="C7">
             <v>0</v>
           </cell>
         </row>
         <row r="10">
           <cell r="C10">
             <v>42009</v>
           </cell>
         </row>
       </sheetData>
       <sheetData sheetId="1"/>
       <sheetData sheetId="2"/>
       <sheetData sheetId="3"/>
       <sheetData sheetId="4"/>
-      <sheetData sheetId="5">
-[...5 lines deleted...]
-      </sheetData>
+      <sheetData sheetId="5"/>
       <sheetData sheetId="6"/>
       <sheetData sheetId="7"/>
       <sheetData sheetId="8"/>
       <sheetData sheetId="9"/>
       <sheetData sheetId="10"/>
     </sheetDataSet>
   </externalBook>
 </externalLink>
 </file>
 
 <file path=xl/externalLinks/externalLink2.xml><?xml version="1.0" encoding="utf-8"?>
 <externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
     <xxl21:alternateUrls>
       <xxl21:absoluteUrl r:id="rId2"/>
     </xxl21:alternateUrls>
     <sheetNames>
       <sheetName val="Monthly Summary"/>
       <sheetName val="Major Airline Stats"/>
       <sheetName val="Other Major Airline Stats"/>
       <sheetName val="Regional Major"/>
       <sheetName val="Other Regional"/>
       <sheetName val="Charter"/>
       <sheetName val="Cargo"/>
       <sheetName val="Cargo Summary"/>
@@ -1551,57 +1556,51 @@
         <row r="5">
           <cell r="C5">
             <v>987957</v>
           </cell>
         </row>
         <row r="6">
           <cell r="C6">
             <v>206839</v>
           </cell>
         </row>
         <row r="7">
           <cell r="C7">
             <v>0</v>
           </cell>
         </row>
         <row r="10">
           <cell r="C10">
             <v>41926</v>
           </cell>
         </row>
       </sheetData>
       <sheetData sheetId="1"/>
       <sheetData sheetId="2"/>
       <sheetData sheetId="3"/>
       <sheetData sheetId="4"/>
-      <sheetData sheetId="5">
-[...5 lines deleted...]
-      </sheetData>
+      <sheetData sheetId="5"/>
       <sheetData sheetId="6"/>
       <sheetData sheetId="7"/>
       <sheetData sheetId="8"/>
       <sheetData sheetId="9"/>
       <sheetData sheetId="10"/>
     </sheetDataSet>
   </externalBook>
 </externalLink>
 </file>
 
 <file path=xl/externalLinks/externalLink3.xml><?xml version="1.0" encoding="utf-8"?>
 <externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
     <xxl21:alternateUrls>
       <xxl21:absoluteUrl r:id="rId2"/>
     </xxl21:alternateUrls>
     <sheetNames>
       <sheetName val="Monthly Summary"/>
       <sheetName val="Major Airline Stats"/>
       <sheetName val="Other Major Airline Stats"/>
       <sheetName val="Regional Major"/>
       <sheetName val="Other Regional"/>
       <sheetName val="Charter"/>
       <sheetName val="Cargo"/>
       <sheetName val="Cargo Summary"/>
@@ -1614,57 +1613,51 @@
         <row r="5">
           <cell r="C5">
             <v>1239037</v>
           </cell>
         </row>
         <row r="6">
           <cell r="C6">
             <v>244800</v>
           </cell>
         </row>
         <row r="7">
           <cell r="C7">
             <v>0</v>
           </cell>
         </row>
         <row r="10">
           <cell r="C10">
             <v>44246</v>
           </cell>
         </row>
       </sheetData>
       <sheetData sheetId="1"/>
       <sheetData sheetId="2"/>
       <sheetData sheetId="3"/>
       <sheetData sheetId="4"/>
-      <sheetData sheetId="5">
-[...5 lines deleted...]
-      </sheetData>
+      <sheetData sheetId="5"/>
       <sheetData sheetId="6"/>
       <sheetData sheetId="7"/>
       <sheetData sheetId="8"/>
       <sheetData sheetId="9"/>
       <sheetData sheetId="10"/>
     </sheetDataSet>
   </externalBook>
 </externalLink>
 </file>
 
 <file path=xl/externalLinks/externalLink4.xml><?xml version="1.0" encoding="utf-8"?>
 <externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
     <xxl21:alternateUrls>
       <xxl21:absoluteUrl r:id="rId2"/>
     </xxl21:alternateUrls>
     <sheetNames>
       <sheetName val="Monthly Summary"/>
       <sheetName val="Major Airline Stats"/>
       <sheetName val="Other Major Airline Stats"/>
       <sheetName val="Regional Major"/>
       <sheetName val="Other Regional"/>
       <sheetName val="Charter"/>
       <sheetName val="Cargo"/>
       <sheetName val="Cargo Summary"/>
@@ -1677,57 +1670,51 @@
         <row r="5">
           <cell r="C5">
             <v>1076021</v>
           </cell>
         </row>
         <row r="6">
           <cell r="C6">
             <v>256190</v>
           </cell>
         </row>
         <row r="7">
           <cell r="C7">
             <v>0</v>
           </cell>
         </row>
         <row r="10">
           <cell r="C10">
             <v>47394</v>
           </cell>
         </row>
       </sheetData>
       <sheetData sheetId="1"/>
       <sheetData sheetId="2"/>
       <sheetData sheetId="3"/>
       <sheetData sheetId="4"/>
-      <sheetData sheetId="5">
-[...5 lines deleted...]
-      </sheetData>
+      <sheetData sheetId="5"/>
       <sheetData sheetId="6"/>
       <sheetData sheetId="7"/>
       <sheetData sheetId="8"/>
       <sheetData sheetId="9"/>
       <sheetData sheetId="10"/>
     </sheetDataSet>
   </externalBook>
 </externalLink>
 </file>
 
 <file path=xl/externalLinks/externalLink5.xml><?xml version="1.0" encoding="utf-8"?>
 <externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
     <xxl21:alternateUrls>
       <xxl21:absoluteUrl r:id="rId2"/>
     </xxl21:alternateUrls>
     <sheetNames>
       <sheetName val="Monthly Summary"/>
       <sheetName val="Major Airline Stats"/>
       <sheetName val="Other Major Airline Stats"/>
       <sheetName val="Regional Major"/>
       <sheetName val="Other Regional"/>
       <sheetName val="Charter"/>
       <sheetName val="Cargo"/>
       <sheetName val="Cargo Summary"/>
@@ -1740,65 +1727,53 @@
         <row r="5">
           <cell r="C5">
             <v>1195296</v>
           </cell>
         </row>
         <row r="6">
           <cell r="C6">
             <v>254940</v>
           </cell>
         </row>
         <row r="7">
           <cell r="C7">
             <v>0</v>
           </cell>
         </row>
         <row r="10">
           <cell r="C10">
             <v>51298</v>
           </cell>
         </row>
       </sheetData>
       <sheetData sheetId="1"/>
       <sheetData sheetId="2"/>
       <sheetData sheetId="3"/>
       <sheetData sheetId="4"/>
-      <sheetData sheetId="5">
-[...5 lines deleted...]
-      </sheetData>
+      <sheetData sheetId="5"/>
       <sheetData sheetId="6"/>
-      <sheetData sheetId="7">
-[...5 lines deleted...]
-      </sheetData>
+      <sheetData sheetId="7"/>
       <sheetData sheetId="8"/>
       <sheetData sheetId="9"/>
       <sheetData sheetId="10"/>
     </sheetDataSet>
   </externalBook>
 </externalLink>
 </file>
 
 <file path=xl/externalLinks/externalLink6.xml><?xml version="1.0" encoding="utf-8"?>
 <externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
     <xxl21:alternateUrls>
       <xxl21:absoluteUrl r:id="rId2"/>
     </xxl21:alternateUrls>
     <sheetNames>
       <sheetName val="Monthly Summary"/>
       <sheetName val="Major Airline Stats"/>
       <sheetName val="Other Major Airline Stats"/>
       <sheetName val="Regional Major"/>
       <sheetName val="Other Regional"/>
       <sheetName val="Charter"/>
       <sheetName val="Cargo"/>
       <sheetName val="Cargo Summary"/>
       <sheetName val="Cargo YTD"/>
       <sheetName val="Intl Detail"/>
@@ -1821,50 +1796,107 @@
             <v>176</v>
           </cell>
         </row>
         <row r="10">
           <cell r="C10">
             <v>51444</v>
           </cell>
         </row>
       </sheetData>
       <sheetData sheetId="1"/>
       <sheetData sheetId="2"/>
       <sheetData sheetId="3"/>
       <sheetData sheetId="4"/>
       <sheetData sheetId="5"/>
       <sheetData sheetId="6"/>
       <sheetData sheetId="7"/>
       <sheetData sheetId="8"/>
       <sheetData sheetId="9"/>
       <sheetData sheetId="10"/>
     </sheetDataSet>
   </externalBook>
 </externalLink>
 </file>
 
 <file path=xl/externalLinks/externalLink7.xml><?xml version="1.0" encoding="utf-8"?>
+<externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
+  <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
+    <xxl21:alternateUrls>
+      <xxl21:absoluteUrl r:id="rId2"/>
+    </xxl21:alternateUrls>
+    <sheetNames>
+      <sheetName val="Monthly Summary"/>
+      <sheetName val="Major Airline Stats"/>
+      <sheetName val="Other Major Airline Stats"/>
+      <sheetName val="Regional Major"/>
+      <sheetName val="Other Regional"/>
+      <sheetName val="Charter"/>
+      <sheetName val="Cargo"/>
+      <sheetName val="Cargo Summary"/>
+      <sheetName val="Cargo YTD"/>
+      <sheetName val="Intl Detail"/>
+      <sheetName val="Ops+Rev Pax Activity"/>
+    </sheetNames>
+    <sheetDataSet>
+      <sheetData sheetId="0">
+        <row r="5">
+          <cell r="C5">
+            <v>1481980</v>
+          </cell>
+        </row>
+        <row r="6">
+          <cell r="C6">
+            <v>269397</v>
+          </cell>
+        </row>
+        <row r="7">
+          <cell r="C7">
+            <v>0</v>
+          </cell>
+        </row>
+        <row r="10">
+          <cell r="C10">
+            <v>55278</v>
+          </cell>
+        </row>
+      </sheetData>
+      <sheetData sheetId="1"/>
+      <sheetData sheetId="2"/>
+      <sheetData sheetId="3"/>
+      <sheetData sheetId="4"/>
+      <sheetData sheetId="5"/>
+      <sheetData sheetId="6"/>
+      <sheetData sheetId="7"/>
+      <sheetData sheetId="8"/>
+      <sheetData sheetId="9"/>
+      <sheetData sheetId="10"/>
+    </sheetDataSet>
+  </externalBook>
+</externalLink>
+</file>
+
+<file path=xl/externalLinks/externalLink8.xml><?xml version="1.0" encoding="utf-8"?>
 <externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
     <xxl21:alternateUrls>
       <xxl21:absoluteUrl r:id="rId2"/>
       <xxl21:relativeUrl r:id="rId3"/>
     </xxl21:alternateUrls>
     <sheetNames>
       <sheetName val="Master Template"/>
       <sheetName val="NWA"/>
       <sheetName val="Air Choice One"/>
       <sheetName val="AirTran"/>
       <sheetName val="AirCanada"/>
       <sheetName val="Air France"/>
       <sheetName val="Allegiant "/>
       <sheetName val="Aer Lingus"/>
       <sheetName val="Alaska"/>
       <sheetName val="America West"/>
       <sheetName val="American"/>
       <sheetName val="Continental"/>
       <sheetName val="Boutique Air"/>
       <sheetName val="Condor"/>
       <sheetName val="Delta"/>
       <sheetName val="Denver Air"/>
       <sheetName val="Frontier"/>
       <sheetName val="Icelandair"/>
@@ -1929,53 +1961,50 @@
       <sheetName val="DHL_Kalitta"/>
       <sheetName val="DHL_Mesa"/>
       <sheetName val="DHL_Southair"/>
       <sheetName val="DHL_Swift"/>
       <sheetName val="Encore"/>
       <sheetName val="Suburban Air Freight"/>
       <sheetName val="FedEx"/>
       <sheetName val="Mountain Cargo"/>
       <sheetName val="IFL"/>
       <sheetName val="UPS"/>
       <sheetName val="UPSSCS"/>
       <sheetName val="AM Intl_kittyhawk"/>
       <sheetName val="ATI_BAX"/>
       <sheetName val="CSA Air"/>
       <sheetName val="Bemidji"/>
       <sheetName val="Misc Cargo"/>
       <sheetName val="Military "/>
       <sheetName val="General Avation"/>
     </sheetNames>
     <sheetDataSet>
       <sheetData sheetId="0"/>
       <sheetData sheetId="1"/>
       <sheetData sheetId="2"/>
       <sheetData sheetId="3"/>
       <sheetData sheetId="4">
-        <row r="8">
-[...1 lines deleted...]
-        </row>
         <row r="23">
           <cell r="JV23"/>
           <cell r="JW23"/>
           <cell r="JX23"/>
           <cell r="JY23"/>
           <cell r="JZ23"/>
           <cell r="KA23"/>
           <cell r="KB23"/>
           <cell r="KC23"/>
           <cell r="KD23"/>
           <cell r="KE23"/>
           <cell r="KF23"/>
           <cell r="KG23"/>
         </row>
         <row r="28">
           <cell r="JV28"/>
           <cell r="JW28"/>
           <cell r="JX28"/>
           <cell r="JY28"/>
           <cell r="JZ28"/>
           <cell r="KA28"/>
           <cell r="KB28"/>
           <cell r="KC28"/>
           <cell r="KD28"/>
           <cell r="KE28"/>
@@ -2001,59 +2030,52 @@
           <cell r="KE33"/>
           <cell r="KF33"/>
           <cell r="KG33"/>
         </row>
         <row r="38">
           <cell r="JV38">
             <v>1</v>
           </cell>
           <cell r="JW38"/>
           <cell r="JX38"/>
           <cell r="JY38"/>
           <cell r="JZ38">
             <v>116</v>
           </cell>
           <cell r="KA38">
             <v>88</v>
           </cell>
           <cell r="KB38"/>
           <cell r="KC38"/>
           <cell r="KD38"/>
           <cell r="KE38"/>
           <cell r="KF38"/>
           <cell r="KG38"/>
         </row>
       </sheetData>
-      <sheetData sheetId="5">
-[...3 lines deleted...]
-      </sheetData>
+      <sheetData sheetId="5"/>
       <sheetData sheetId="6">
-        <row r="4">
-[...1 lines deleted...]
-        </row>
         <row r="23">
           <cell r="JV23"/>
           <cell r="JW23"/>
           <cell r="JX23"/>
           <cell r="JY23"/>
           <cell r="JZ23"/>
           <cell r="KA23"/>
           <cell r="KB23"/>
           <cell r="KC23"/>
           <cell r="KD23"/>
           <cell r="KE23"/>
           <cell r="KF23"/>
           <cell r="KG23"/>
         </row>
         <row r="28">
           <cell r="JV28"/>
           <cell r="JW28"/>
           <cell r="JX28"/>
           <cell r="JY28"/>
           <cell r="JZ28"/>
           <cell r="KA28"/>
           <cell r="KB28"/>
           <cell r="KC28"/>
           <cell r="KD28"/>
           <cell r="KE28"/>
@@ -2068,218 +2090,217 @@
           <cell r="JZ33"/>
           <cell r="KA33"/>
           <cell r="KB33"/>
           <cell r="KC33"/>
           <cell r="KD33"/>
           <cell r="KE33"/>
           <cell r="KF33"/>
           <cell r="KG33"/>
         </row>
         <row r="38">
           <cell r="JV38"/>
           <cell r="JW38"/>
           <cell r="JX38"/>
           <cell r="JY38"/>
           <cell r="JZ38"/>
           <cell r="KA38"/>
           <cell r="KB38"/>
           <cell r="KC38"/>
           <cell r="KD38"/>
           <cell r="KE38"/>
           <cell r="KF38"/>
           <cell r="KG38"/>
         </row>
       </sheetData>
       <sheetData sheetId="7">
-        <row r="4">
-[...1 lines deleted...]
-        </row>
         <row r="33">
           <cell r="JV33">
             <v>1316</v>
           </cell>
           <cell r="JW33">
             <v>812</v>
           </cell>
           <cell r="JX33">
             <v>3114</v>
           </cell>
           <cell r="JY33">
             <v>2019</v>
           </cell>
           <cell r="JZ33">
             <v>3731</v>
           </cell>
           <cell r="KA33">
             <v>3195</v>
           </cell>
-          <cell r="KB33"/>
+          <cell r="KB33">
+            <v>2877</v>
+          </cell>
           <cell r="KC33"/>
           <cell r="KD33"/>
           <cell r="KE33"/>
           <cell r="KF33"/>
           <cell r="KG33"/>
         </row>
         <row r="38">
           <cell r="JV38">
             <v>8</v>
           </cell>
           <cell r="JW38">
             <v>7</v>
           </cell>
           <cell r="JX38">
             <v>10</v>
           </cell>
           <cell r="JY38">
             <v>8</v>
           </cell>
           <cell r="JZ38">
             <v>23</v>
           </cell>
           <cell r="KA38">
             <v>12</v>
           </cell>
-          <cell r="KB38"/>
+          <cell r="KB38">
+            <v>14</v>
+          </cell>
           <cell r="KC38"/>
           <cell r="KD38"/>
           <cell r="KE38"/>
           <cell r="KF38"/>
           <cell r="KG38"/>
         </row>
       </sheetData>
       <sheetData sheetId="8">
-        <row r="4">
-[...3 lines deleted...]
-        </row>
         <row r="23">
           <cell r="JV23">
             <v>9163</v>
           </cell>
           <cell r="JW23">
             <v>7298</v>
           </cell>
           <cell r="JX23">
             <v>11272</v>
           </cell>
           <cell r="JY23">
             <v>13272</v>
           </cell>
           <cell r="JZ23">
             <v>15812</v>
           </cell>
           <cell r="KA23">
             <v>20003</v>
           </cell>
-          <cell r="KB23"/>
+          <cell r="KB23">
+            <v>24947</v>
+          </cell>
           <cell r="KC23"/>
           <cell r="KD23"/>
           <cell r="KE23"/>
           <cell r="KF23"/>
           <cell r="KG23"/>
         </row>
         <row r="28">
           <cell r="JV28">
             <v>332</v>
           </cell>
           <cell r="JW28">
             <v>310</v>
           </cell>
           <cell r="JX28">
             <v>374</v>
           </cell>
           <cell r="JY28">
             <v>481</v>
           </cell>
           <cell r="JZ28">
             <v>625</v>
           </cell>
           <cell r="KA28">
             <v>744</v>
           </cell>
-          <cell r="KB28"/>
+          <cell r="KB28">
+            <v>932</v>
+          </cell>
           <cell r="KC28"/>
           <cell r="KD28"/>
           <cell r="KE28"/>
           <cell r="KF28"/>
           <cell r="KG28"/>
         </row>
       </sheetData>
       <sheetData sheetId="9"/>
       <sheetData sheetId="10">
-        <row r="4">
-[...3 lines deleted...]
-        </row>
         <row r="23">
           <cell r="JV23">
             <v>38128</v>
           </cell>
           <cell r="JW23">
             <v>38825</v>
           </cell>
           <cell r="JX23">
             <v>48004</v>
           </cell>
           <cell r="JY23">
             <v>38345</v>
           </cell>
           <cell r="JZ23">
             <v>41741</v>
           </cell>
           <cell r="KA23">
             <v>45970</v>
           </cell>
-          <cell r="KB23"/>
+          <cell r="KB23">
+            <v>50122</v>
+          </cell>
           <cell r="KC23"/>
           <cell r="KD23"/>
           <cell r="KE23"/>
           <cell r="KF23"/>
           <cell r="KG23"/>
         </row>
         <row r="28">
           <cell r="JV28">
             <v>1503</v>
           </cell>
           <cell r="JW28">
             <v>1446</v>
           </cell>
           <cell r="JX28">
             <v>1578</v>
           </cell>
           <cell r="JY28">
             <v>1672</v>
           </cell>
           <cell r="JZ28">
             <v>2058</v>
           </cell>
           <cell r="KA28">
             <v>1939</v>
           </cell>
-          <cell r="KB28"/>
+          <cell r="KB28">
+            <v>2282</v>
+          </cell>
           <cell r="KC28"/>
           <cell r="KD28"/>
           <cell r="KE28"/>
           <cell r="KF28"/>
           <cell r="KG28"/>
         </row>
       </sheetData>
       <sheetData sheetId="11"/>
       <sheetData sheetId="12"/>
       <sheetData sheetId="13">
         <row r="23">
           <cell r="JV23"/>
           <cell r="JW23"/>
           <cell r="JX23"/>
           <cell r="JY23"/>
           <cell r="JZ23"/>
           <cell r="KA23"/>
           <cell r="KB23"/>
           <cell r="KC23"/>
           <cell r="KD23"/>
           <cell r="KE23"/>
           <cell r="KF23"/>
           <cell r="KG23"/>
         </row>
         <row r="28">
@@ -2303,281 +2324,274 @@
           <cell r="JY33"/>
           <cell r="JZ33"/>
           <cell r="KA33"/>
           <cell r="KB33"/>
           <cell r="KC33"/>
           <cell r="KD33"/>
           <cell r="KE33"/>
           <cell r="KF33"/>
           <cell r="KG33"/>
         </row>
         <row r="38">
           <cell r="JV38"/>
           <cell r="JW38"/>
           <cell r="JX38"/>
           <cell r="JY38"/>
           <cell r="JZ38"/>
           <cell r="KA38"/>
           <cell r="KB38"/>
           <cell r="KC38"/>
           <cell r="KD38"/>
           <cell r="KE38"/>
           <cell r="KF38"/>
           <cell r="KG38"/>
         </row>
       </sheetData>
-      <sheetData sheetId="14">
-[...5 lines deleted...]
-      </sheetData>
+      <sheetData sheetId="14"/>
       <sheetData sheetId="15">
-        <row r="4">
-[...3 lines deleted...]
-        </row>
         <row r="23">
           <cell r="JV23">
             <v>816</v>
           </cell>
           <cell r="JW23">
             <v>761</v>
           </cell>
           <cell r="JX23">
             <v>1018</v>
           </cell>
           <cell r="JY23">
             <v>891</v>
           </cell>
           <cell r="JZ23">
             <v>814</v>
           </cell>
           <cell r="KA23">
             <v>922</v>
           </cell>
-          <cell r="KB23"/>
+          <cell r="KB23">
+            <v>1075</v>
+          </cell>
           <cell r="KC23"/>
           <cell r="KD23"/>
           <cell r="KE23"/>
           <cell r="KF23"/>
           <cell r="KG23"/>
         </row>
         <row r="28">
           <cell r="JV28">
             <v>34</v>
           </cell>
           <cell r="JW28">
             <v>29</v>
           </cell>
           <cell r="JX28">
             <v>60</v>
           </cell>
           <cell r="JY28">
             <v>53</v>
           </cell>
           <cell r="JZ28">
             <v>60</v>
           </cell>
           <cell r="KA28">
             <v>71</v>
           </cell>
-          <cell r="KB28"/>
+          <cell r="KB28">
+            <v>83</v>
+          </cell>
           <cell r="KC28"/>
           <cell r="KD28"/>
           <cell r="KE28"/>
           <cell r="KF28"/>
           <cell r="KG28"/>
         </row>
       </sheetData>
       <sheetData sheetId="16">
-        <row r="4">
-[...3 lines deleted...]
-        </row>
         <row r="23">
           <cell r="JV23">
             <v>12645</v>
           </cell>
           <cell r="JW23">
             <v>18008</v>
           </cell>
           <cell r="JX23">
             <v>28413</v>
           </cell>
           <cell r="JY23">
             <v>15021</v>
           </cell>
           <cell r="JZ23">
             <v>18480</v>
           </cell>
           <cell r="KA23">
             <v>17915</v>
           </cell>
-          <cell r="KB23"/>
+          <cell r="KB23">
+            <v>20146</v>
+          </cell>
           <cell r="KC23"/>
           <cell r="KD23"/>
           <cell r="KE23"/>
           <cell r="KF23"/>
           <cell r="KG23"/>
         </row>
         <row r="28">
           <cell r="JV28">
             <v>124</v>
           </cell>
           <cell r="JW28">
             <v>200</v>
           </cell>
           <cell r="JX28">
             <v>150</v>
           </cell>
           <cell r="JY28">
             <v>113</v>
           </cell>
           <cell r="JZ28">
             <v>176</v>
           </cell>
           <cell r="KA28">
             <v>188</v>
           </cell>
-          <cell r="KB28"/>
+          <cell r="KB28">
+            <v>238</v>
+          </cell>
           <cell r="KC28"/>
           <cell r="KD28"/>
           <cell r="KE28"/>
           <cell r="KF28"/>
           <cell r="KG28"/>
         </row>
         <row r="33">
           <cell r="JV33"/>
           <cell r="JW33"/>
           <cell r="JX33"/>
           <cell r="JY33"/>
           <cell r="JZ33"/>
           <cell r="KA33"/>
           <cell r="KB33"/>
           <cell r="KC33"/>
           <cell r="KD33"/>
           <cell r="KE33"/>
           <cell r="KF33"/>
           <cell r="KG33"/>
         </row>
         <row r="38">
           <cell r="JV38"/>
           <cell r="JW38"/>
           <cell r="JX38"/>
           <cell r="JY38"/>
           <cell r="JZ38"/>
           <cell r="KA38"/>
           <cell r="KB38"/>
           <cell r="KC38"/>
           <cell r="KD38"/>
           <cell r="KE38"/>
           <cell r="KF38"/>
           <cell r="KG38"/>
         </row>
       </sheetData>
       <sheetData sheetId="17">
-        <row r="8">
-[...1 lines deleted...]
-        </row>
         <row r="23">
           <cell r="JV23"/>
           <cell r="JW23"/>
           <cell r="JX23"/>
           <cell r="JY23"/>
           <cell r="JZ23"/>
           <cell r="KA23"/>
           <cell r="KB23"/>
           <cell r="KC23"/>
           <cell r="KD23"/>
           <cell r="KE23"/>
           <cell r="KF23"/>
           <cell r="KG23"/>
         </row>
         <row r="28">
           <cell r="JV28"/>
           <cell r="JW28"/>
           <cell r="JX28"/>
           <cell r="JY28"/>
           <cell r="JZ28"/>
           <cell r="KA28"/>
           <cell r="KB28"/>
           <cell r="KC28"/>
           <cell r="KD28"/>
           <cell r="KE28"/>
           <cell r="KF28"/>
           <cell r="KG28"/>
         </row>
         <row r="33">
           <cell r="JV33">
             <v>2014</v>
           </cell>
           <cell r="JW33">
             <v>1729</v>
           </cell>
           <cell r="JX33">
             <v>2433</v>
           </cell>
           <cell r="JY33">
             <v>2841</v>
           </cell>
           <cell r="JZ33">
             <v>4505</v>
           </cell>
           <cell r="KA33">
             <v>4668</v>
           </cell>
-          <cell r="KB33"/>
+          <cell r="KB33">
+            <v>4784</v>
+          </cell>
           <cell r="KC33"/>
           <cell r="KD33"/>
           <cell r="KE33"/>
           <cell r="KF33"/>
           <cell r="KG33"/>
         </row>
         <row r="38">
           <cell r="JV38">
             <v>42</v>
           </cell>
           <cell r="JW38">
             <v>55</v>
           </cell>
           <cell r="JX38">
             <v>26</v>
           </cell>
           <cell r="JY38">
             <v>31</v>
           </cell>
           <cell r="JZ38">
             <v>16</v>
           </cell>
           <cell r="KA38">
             <v>14</v>
           </cell>
-          <cell r="KB38"/>
+          <cell r="KB38">
+            <v>40</v>
+          </cell>
           <cell r="KC38"/>
           <cell r="KD38"/>
           <cell r="KE38"/>
           <cell r="KF38"/>
           <cell r="KG38"/>
         </row>
       </sheetData>
       <sheetData sheetId="18">
         <row r="23">
           <cell r="JV23"/>
           <cell r="JW23"/>
           <cell r="JX23"/>
           <cell r="JY23"/>
           <cell r="JZ23"/>
           <cell r="KA23"/>
           <cell r="KB23"/>
           <cell r="KC23"/>
           <cell r="KD23"/>
           <cell r="KE23"/>
           <cell r="KF23"/>
           <cell r="KG23"/>
         </row>
         <row r="28">
           <cell r="JV28"/>
           <cell r="JW28"/>
@@ -2599,691 +2613,664 @@
           <cell r="JY33"/>
           <cell r="JZ33"/>
           <cell r="KA33"/>
           <cell r="KB33"/>
           <cell r="KC33"/>
           <cell r="KD33"/>
           <cell r="KE33"/>
           <cell r="KF33"/>
           <cell r="KG33"/>
         </row>
         <row r="38">
           <cell r="JV38"/>
           <cell r="JW38"/>
           <cell r="JX38"/>
           <cell r="JY38"/>
           <cell r="JZ38"/>
           <cell r="KA38"/>
           <cell r="KB38"/>
           <cell r="KC38"/>
           <cell r="KD38"/>
           <cell r="KE38"/>
           <cell r="KF38"/>
           <cell r="KG38"/>
         </row>
       </sheetData>
-      <sheetData sheetId="19">
-[...3 lines deleted...]
-      </sheetData>
+      <sheetData sheetId="19"/>
       <sheetData sheetId="20"/>
       <sheetData sheetId="21"/>
-      <sheetData sheetId="22">
-[...3 lines deleted...]
-      </sheetData>
+      <sheetData sheetId="22"/>
       <sheetData sheetId="23">
-        <row r="4">
-[...3 lines deleted...]
-        </row>
         <row r="23">
           <cell r="JV23">
             <v>42361</v>
           </cell>
           <cell r="JW23">
             <v>45914</v>
           </cell>
           <cell r="JX23">
             <v>66588</v>
           </cell>
           <cell r="JY23">
             <v>49806</v>
           </cell>
           <cell r="JZ23">
             <v>55210</v>
           </cell>
           <cell r="KA23">
             <v>63948</v>
           </cell>
-          <cell r="KB23"/>
+          <cell r="KB23">
+            <v>64694</v>
+          </cell>
           <cell r="KC23"/>
           <cell r="KD23"/>
           <cell r="KE23"/>
           <cell r="KF23"/>
           <cell r="KG23"/>
         </row>
         <row r="28">
           <cell r="JV28">
             <v>1672</v>
           </cell>
           <cell r="JW28">
             <v>1530</v>
           </cell>
           <cell r="JX28">
             <v>1374</v>
           </cell>
           <cell r="JY28">
             <v>1741</v>
           </cell>
           <cell r="JZ28">
             <v>1919</v>
           </cell>
           <cell r="KA28">
             <v>2007</v>
           </cell>
-          <cell r="KB28"/>
+          <cell r="KB28">
+            <v>2159</v>
+          </cell>
           <cell r="KC28"/>
           <cell r="KD28"/>
           <cell r="KE28"/>
           <cell r="KF28"/>
           <cell r="KG28"/>
         </row>
         <row r="33">
           <cell r="JV33"/>
           <cell r="JW33"/>
           <cell r="JX33"/>
           <cell r="JY33"/>
           <cell r="JZ33"/>
           <cell r="KA33"/>
           <cell r="KB33"/>
           <cell r="KC33"/>
           <cell r="KD33"/>
           <cell r="KE33"/>
           <cell r="KF33"/>
           <cell r="KG33"/>
         </row>
         <row r="38">
           <cell r="JV38"/>
           <cell r="JW38"/>
           <cell r="JX38"/>
           <cell r="JY38"/>
           <cell r="JZ38"/>
           <cell r="KA38"/>
           <cell r="KB38"/>
           <cell r="KC38"/>
           <cell r="KD38"/>
           <cell r="KE38"/>
           <cell r="KF38"/>
           <cell r="KG38"/>
         </row>
       </sheetData>
       <sheetData sheetId="24">
-        <row r="19">
-[...3 lines deleted...]
-        </row>
         <row r="23">
           <cell r="JV23"/>
           <cell r="JW23"/>
           <cell r="JX23"/>
           <cell r="JY23"/>
           <cell r="JZ23"/>
           <cell r="KA23"/>
           <cell r="KB23"/>
           <cell r="KC23"/>
           <cell r="KD23"/>
           <cell r="KE23"/>
           <cell r="KF23"/>
           <cell r="KG23"/>
         </row>
         <row r="28">
           <cell r="JV28"/>
           <cell r="JW28"/>
           <cell r="JX28"/>
           <cell r="JY28"/>
           <cell r="JZ28"/>
           <cell r="KA28"/>
           <cell r="KB28"/>
           <cell r="KC28"/>
           <cell r="KD28"/>
           <cell r="KE28"/>
           <cell r="KF28"/>
           <cell r="KG28"/>
         </row>
       </sheetData>
       <sheetData sheetId="25">
-        <row r="4">
-[...3 lines deleted...]
-        </row>
         <row r="23">
           <cell r="JV23">
             <v>104072</v>
           </cell>
           <cell r="JW23">
             <v>113861</v>
           </cell>
           <cell r="JX23">
             <v>149639</v>
           </cell>
           <cell r="JY23">
             <v>133600</v>
           </cell>
           <cell r="JZ23">
             <v>112857</v>
           </cell>
           <cell r="KA23">
             <v>180500</v>
           </cell>
-          <cell r="KB23"/>
+          <cell r="KB23">
+            <v>207624</v>
+          </cell>
           <cell r="KC23"/>
           <cell r="KD23"/>
           <cell r="KE23"/>
           <cell r="KF23"/>
           <cell r="KG23"/>
         </row>
         <row r="28">
           <cell r="JV28">
             <v>2367</v>
           </cell>
           <cell r="JW28">
             <v>2677</v>
           </cell>
           <cell r="JX28">
             <v>2755</v>
           </cell>
           <cell r="JY28">
             <v>3218</v>
           </cell>
           <cell r="JZ28">
             <v>3226</v>
           </cell>
           <cell r="KA28">
             <v>4090</v>
           </cell>
-          <cell r="KB28"/>
+          <cell r="KB28">
+            <v>4392</v>
+          </cell>
           <cell r="KC28"/>
           <cell r="KD28"/>
           <cell r="KE28"/>
           <cell r="KF28"/>
           <cell r="KG28"/>
         </row>
         <row r="33">
           <cell r="JV33">
             <v>28510</v>
           </cell>
           <cell r="JW33">
             <v>34777</v>
           </cell>
           <cell r="JX33">
             <v>48671</v>
           </cell>
           <cell r="JY33">
             <v>7733</v>
           </cell>
           <cell r="JZ33">
             <v>1940</v>
           </cell>
           <cell r="KA33">
             <v>3717</v>
           </cell>
-          <cell r="KB33"/>
+          <cell r="KB33">
+            <v>5076</v>
+          </cell>
           <cell r="KC33"/>
           <cell r="KD33"/>
           <cell r="KE33"/>
           <cell r="KF33"/>
           <cell r="KG33"/>
         </row>
         <row r="38">
           <cell r="JV38">
             <v>672</v>
           </cell>
           <cell r="JW38">
             <v>647</v>
           </cell>
           <cell r="JX38">
             <v>497</v>
           </cell>
           <cell r="JY38">
             <v>184</v>
           </cell>
           <cell r="JZ38">
             <v>59</v>
           </cell>
           <cell r="KA38">
             <v>92</v>
           </cell>
-          <cell r="KB38"/>
+          <cell r="KB38">
+            <v>106</v>
+          </cell>
           <cell r="KC38"/>
           <cell r="KD38"/>
           <cell r="KE38"/>
           <cell r="KF38"/>
           <cell r="KG38"/>
         </row>
       </sheetData>
       <sheetData sheetId="26"/>
       <sheetData sheetId="27"/>
       <sheetData sheetId="28">
-        <row r="4">
-[...3 lines deleted...]
-        </row>
         <row r="23">
           <cell r="JV23">
             <v>42137</v>
           </cell>
           <cell r="JW23">
             <v>41108</v>
           </cell>
           <cell r="JX23">
             <v>49559</v>
           </cell>
           <cell r="JY23">
             <v>47689</v>
           </cell>
           <cell r="JZ23">
             <v>57392</v>
           </cell>
           <cell r="KA23">
             <v>66522</v>
           </cell>
-          <cell r="KB23"/>
+          <cell r="KB23">
+            <v>69455</v>
+          </cell>
           <cell r="KC23"/>
           <cell r="KD23"/>
           <cell r="KE23"/>
           <cell r="KF23"/>
           <cell r="KG23"/>
         </row>
         <row r="28">
           <cell r="JV28">
             <v>2010</v>
           </cell>
           <cell r="JW28">
             <v>2167</v>
           </cell>
           <cell r="JX28">
             <v>1702</v>
           </cell>
           <cell r="JY28">
             <v>2347</v>
           </cell>
           <cell r="JZ28">
             <v>3120</v>
           </cell>
           <cell r="KA28">
             <v>3195</v>
           </cell>
-          <cell r="KB28"/>
+          <cell r="KB28">
+            <v>3348</v>
+          </cell>
           <cell r="KC28"/>
           <cell r="KD28"/>
           <cell r="KE28"/>
           <cell r="KF28"/>
           <cell r="KG28"/>
         </row>
       </sheetData>
       <sheetData sheetId="29">
-        <row r="4">
-[...1 lines deleted...]
-        </row>
         <row r="23">
           <cell r="JV23"/>
           <cell r="JW23"/>
           <cell r="JX23"/>
           <cell r="JY23"/>
           <cell r="JZ23"/>
           <cell r="KA23"/>
           <cell r="KB23"/>
           <cell r="KC23"/>
           <cell r="KD23"/>
           <cell r="KE23"/>
           <cell r="KF23"/>
           <cell r="KG23"/>
         </row>
         <row r="33">
           <cell r="JV33">
             <v>5057</v>
           </cell>
           <cell r="JW33">
             <v>3832</v>
           </cell>
           <cell r="JX33">
             <v>4269</v>
           </cell>
           <cell r="JY33">
             <v>5137</v>
           </cell>
           <cell r="JZ33">
             <v>8240</v>
           </cell>
           <cell r="KA33">
             <v>9378</v>
           </cell>
-          <cell r="KB33"/>
+          <cell r="KB33">
+            <v>9648</v>
+          </cell>
           <cell r="KC33"/>
           <cell r="KD33"/>
           <cell r="KE33"/>
           <cell r="KF33"/>
           <cell r="KG33"/>
         </row>
       </sheetData>
       <sheetData sheetId="30"/>
       <sheetData sheetId="31">
-        <row r="4">
-[...3 lines deleted...]
-        </row>
         <row r="23">
           <cell r="JV23">
             <v>5363</v>
           </cell>
           <cell r="JW23">
             <v>6861</v>
           </cell>
           <cell r="JX23">
             <v>5566</v>
           </cell>
           <cell r="JY23">
             <v>8585</v>
           </cell>
           <cell r="JZ23">
             <v>8156</v>
           </cell>
           <cell r="KA23">
             <v>5035</v>
           </cell>
-          <cell r="KB23"/>
+          <cell r="KB23">
+            <v>5647</v>
+          </cell>
           <cell r="KC23"/>
           <cell r="KD23"/>
           <cell r="KE23"/>
           <cell r="KF23"/>
           <cell r="KG23"/>
         </row>
         <row r="28">
           <cell r="JV28">
             <v>242</v>
           </cell>
           <cell r="JW28">
             <v>363</v>
           </cell>
           <cell r="JX28">
             <v>336</v>
           </cell>
           <cell r="JY28">
             <v>563</v>
           </cell>
           <cell r="JZ28">
             <v>483</v>
           </cell>
           <cell r="KA28">
             <v>228</v>
           </cell>
-          <cell r="KB28"/>
+          <cell r="KB28">
+            <v>227</v>
+          </cell>
           <cell r="KC28"/>
           <cell r="KD28"/>
           <cell r="KE28"/>
           <cell r="KF28"/>
           <cell r="KG28"/>
         </row>
       </sheetData>
       <sheetData sheetId="32">
         <row r="23">
           <cell r="JV23"/>
           <cell r="JW23"/>
           <cell r="JX23"/>
           <cell r="JY23"/>
           <cell r="JZ23"/>
           <cell r="KA23"/>
           <cell r="KB23"/>
           <cell r="KC23"/>
           <cell r="KD23"/>
           <cell r="KE23"/>
           <cell r="KF23"/>
           <cell r="KG23"/>
         </row>
         <row r="28">
           <cell r="JV28"/>
           <cell r="JW28"/>
           <cell r="JX28"/>
           <cell r="JY28"/>
           <cell r="JZ28"/>
           <cell r="KA28"/>
           <cell r="KB28"/>
           <cell r="KC28"/>
           <cell r="KD28"/>
           <cell r="KE28"/>
           <cell r="KF28"/>
           <cell r="KG28"/>
         </row>
       </sheetData>
       <sheetData sheetId="33"/>
       <sheetData sheetId="34"/>
       <sheetData sheetId="35"/>
       <sheetData sheetId="36"/>
       <sheetData sheetId="37"/>
       <sheetData sheetId="38"/>
       <sheetData sheetId="39"/>
-      <sheetData sheetId="40">
-[...3 lines deleted...]
-      </sheetData>
+      <sheetData sheetId="40"/>
       <sheetData sheetId="41"/>
-      <sheetData sheetId="42">
-[...3 lines deleted...]
-      </sheetData>
+      <sheetData sheetId="42"/>
       <sheetData sheetId="43">
         <row r="23">
           <cell r="JV23"/>
           <cell r="JW23"/>
           <cell r="JX23">
             <v>64</v>
           </cell>
           <cell r="JY23"/>
           <cell r="JZ23"/>
           <cell r="KA23"/>
           <cell r="KB23"/>
           <cell r="KC23"/>
           <cell r="KD23"/>
           <cell r="KE23"/>
           <cell r="KF23"/>
           <cell r="KG23"/>
         </row>
         <row r="28">
           <cell r="JV28"/>
           <cell r="JW28"/>
           <cell r="JX28"/>
           <cell r="JY28"/>
           <cell r="JZ28"/>
           <cell r="KA28"/>
           <cell r="KB28"/>
           <cell r="KC28"/>
           <cell r="KD28"/>
           <cell r="KE28"/>
           <cell r="KF28"/>
           <cell r="KG28"/>
         </row>
       </sheetData>
       <sheetData sheetId="44">
-        <row r="4">
-[...3 lines deleted...]
-        </row>
         <row r="23">
           <cell r="JV23">
             <v>1885</v>
           </cell>
           <cell r="JW23">
             <v>1265</v>
           </cell>
           <cell r="JX23">
             <v>2067</v>
           </cell>
           <cell r="JY23">
             <v>2373</v>
           </cell>
           <cell r="JZ23">
             <v>3198</v>
           </cell>
           <cell r="KA23">
             <v>4545</v>
           </cell>
-          <cell r="KB23"/>
+          <cell r="KB23">
+            <v>3618</v>
+          </cell>
           <cell r="KC23"/>
           <cell r="KD23"/>
           <cell r="KE23"/>
           <cell r="KF23"/>
           <cell r="KG23"/>
         </row>
         <row r="28">
           <cell r="JV28">
             <v>78</v>
           </cell>
           <cell r="JW28">
             <v>53</v>
           </cell>
           <cell r="JX28">
             <v>84</v>
           </cell>
           <cell r="JY28">
             <v>116</v>
           </cell>
           <cell r="JZ28">
             <v>119</v>
           </cell>
           <cell r="KA28">
             <v>241</v>
           </cell>
-          <cell r="KB28"/>
+          <cell r="KB28">
+            <v>107</v>
+          </cell>
           <cell r="KC28"/>
           <cell r="KD28"/>
           <cell r="KE28"/>
           <cell r="KF28"/>
           <cell r="KG28"/>
         </row>
       </sheetData>
       <sheetData sheetId="45">
-        <row r="4">
-[...1 lines deleted...]
-        </row>
         <row r="23">
           <cell r="JV23"/>
           <cell r="JW23"/>
           <cell r="JX23"/>
           <cell r="JY23"/>
           <cell r="JZ23"/>
           <cell r="KA23"/>
           <cell r="KB23"/>
           <cell r="KC23"/>
           <cell r="KD23"/>
           <cell r="KE23"/>
           <cell r="KF23"/>
           <cell r="KG23"/>
         </row>
         <row r="28">
           <cell r="JV28"/>
           <cell r="JW28"/>
           <cell r="JX28"/>
           <cell r="JY28"/>
           <cell r="JZ28"/>
           <cell r="KA28"/>
           <cell r="KB28"/>
           <cell r="KC28"/>
           <cell r="KD28"/>
           <cell r="KE28"/>
           <cell r="KF28"/>
           <cell r="KG28"/>
         </row>
         <row r="33">
           <cell r="JV33">
             <v>1399</v>
           </cell>
           <cell r="JW33">
             <v>1226</v>
           </cell>
           <cell r="JX33">
             <v>3366</v>
           </cell>
           <cell r="JY33">
             <v>2694</v>
           </cell>
           <cell r="JZ33">
             <v>2562</v>
           </cell>
           <cell r="KA33">
             <v>3302</v>
           </cell>
-          <cell r="KB33"/>
+          <cell r="KB33">
+            <v>5289</v>
+          </cell>
           <cell r="KC33"/>
           <cell r="KD33"/>
           <cell r="KE33"/>
           <cell r="KF33"/>
           <cell r="KG33"/>
         </row>
         <row r="38">
           <cell r="JV38">
             <v>44</v>
           </cell>
           <cell r="JW38">
             <v>37</v>
           </cell>
           <cell r="JX38">
             <v>69</v>
           </cell>
           <cell r="JY38">
             <v>81</v>
           </cell>
           <cell r="JZ38">
             <v>73</v>
           </cell>
           <cell r="KA38">
             <v>46</v>
           </cell>
-          <cell r="KB38"/>
+          <cell r="KB38">
+            <v>133</v>
+          </cell>
           <cell r="KC38"/>
           <cell r="KD38"/>
           <cell r="KE38"/>
           <cell r="KF38"/>
           <cell r="KG38"/>
         </row>
       </sheetData>
       <sheetData sheetId="46">
-        <row r="4">
-[...3 lines deleted...]
-        </row>
         <row r="23">
           <cell r="JV23">
             <v>2982</v>
           </cell>
           <cell r="JW23">
             <v>1839</v>
           </cell>
           <cell r="JX23">
             <v>1497</v>
           </cell>
           <cell r="JY23">
             <v>2764</v>
           </cell>
           <cell r="JZ23">
             <v>2241</v>
           </cell>
           <cell r="KA23">
             <v>640</v>
           </cell>
           <cell r="KB23"/>
           <cell r="KC23"/>
           <cell r="KD23"/>
           <cell r="KE23"/>
           <cell r="KF23"/>
           <cell r="KG23"/>
@@ -3295,249 +3282,229 @@
           <cell r="JW28">
             <v>89</v>
           </cell>
           <cell r="JX28">
             <v>67</v>
           </cell>
           <cell r="JY28">
             <v>121</v>
           </cell>
           <cell r="JZ28">
             <v>105</v>
           </cell>
           <cell r="KA28">
             <v>29</v>
           </cell>
           <cell r="KB28"/>
           <cell r="KC28"/>
           <cell r="KD28"/>
           <cell r="KE28"/>
           <cell r="KF28"/>
           <cell r="KG28"/>
         </row>
       </sheetData>
       <sheetData sheetId="47"/>
       <sheetData sheetId="48"/>
-      <sheetData sheetId="49">
-[...5 lines deleted...]
-      </sheetData>
+      <sheetData sheetId="49"/>
       <sheetData sheetId="50">
-        <row r="4">
-[...3 lines deleted...]
-        </row>
         <row r="23">
           <cell r="JV23">
             <v>4233</v>
           </cell>
           <cell r="JW23">
             <v>3840</v>
           </cell>
           <cell r="JX23">
             <v>4638</v>
           </cell>
           <cell r="JY23">
             <v>5579</v>
           </cell>
           <cell r="JZ23">
             <v>6795</v>
           </cell>
           <cell r="KA23">
             <v>7353</v>
           </cell>
-          <cell r="KB23"/>
+          <cell r="KB23">
+            <v>6218</v>
+          </cell>
           <cell r="KC23"/>
           <cell r="KD23"/>
           <cell r="KE23"/>
           <cell r="KF23"/>
           <cell r="KG23"/>
         </row>
         <row r="28">
           <cell r="JV28">
             <v>122</v>
           </cell>
           <cell r="JW28">
             <v>125</v>
           </cell>
           <cell r="JX28">
             <v>147</v>
           </cell>
           <cell r="JY28">
             <v>188</v>
           </cell>
           <cell r="JZ28">
             <v>206</v>
           </cell>
           <cell r="KA28">
             <v>228</v>
           </cell>
-          <cell r="KB28"/>
+          <cell r="KB28">
+            <v>263</v>
+          </cell>
           <cell r="KC28"/>
           <cell r="KD28"/>
           <cell r="KE28"/>
           <cell r="KF28"/>
           <cell r="KG28"/>
         </row>
       </sheetData>
       <sheetData sheetId="51">
-        <row r="4">
-[...3 lines deleted...]
-        </row>
         <row r="23">
           <cell r="JV23">
             <v>2994</v>
           </cell>
           <cell r="JW23">
             <v>2778</v>
           </cell>
           <cell r="JX23">
             <v>5183</v>
           </cell>
           <cell r="JY23">
             <v>2047</v>
           </cell>
           <cell r="JZ23">
             <v>2125</v>
           </cell>
           <cell r="KA23">
             <v>3705</v>
           </cell>
-          <cell r="KB23"/>
+          <cell r="KB23">
+            <v>4477</v>
+          </cell>
           <cell r="KC23"/>
           <cell r="KD23"/>
           <cell r="KE23"/>
           <cell r="KF23"/>
           <cell r="KG23"/>
         </row>
         <row r="28">
           <cell r="JV28">
             <v>130</v>
           </cell>
           <cell r="JW28">
             <v>106</v>
           </cell>
           <cell r="JX28">
             <v>250</v>
           </cell>
           <cell r="JY28">
             <v>83</v>
           </cell>
           <cell r="JZ28">
             <v>101</v>
           </cell>
           <cell r="KA28">
             <v>254</v>
           </cell>
-          <cell r="KB28"/>
+          <cell r="KB28">
+            <v>265</v>
+          </cell>
           <cell r="KC28"/>
           <cell r="KD28"/>
           <cell r="KE28"/>
           <cell r="KF28"/>
           <cell r="KG28"/>
         </row>
       </sheetData>
       <sheetData sheetId="52">
-        <row r="4">
-[...3 lines deleted...]
-        </row>
         <row r="23">
           <cell r="JV23">
             <v>4188</v>
           </cell>
           <cell r="JW23">
             <v>4145</v>
           </cell>
           <cell r="JX23">
             <v>7535</v>
           </cell>
           <cell r="JY23">
             <v>7143</v>
           </cell>
           <cell r="JZ23">
             <v>4315</v>
           </cell>
           <cell r="KA23">
             <v>252</v>
           </cell>
-          <cell r="KB23"/>
+          <cell r="KB23">
+            <v>3722</v>
+          </cell>
           <cell r="KC23"/>
           <cell r="KD23"/>
           <cell r="KE23"/>
           <cell r="KF23"/>
           <cell r="KG23"/>
         </row>
         <row r="28">
           <cell r="JV28">
             <v>175</v>
           </cell>
           <cell r="JW28">
             <v>157</v>
           </cell>
           <cell r="JX28">
             <v>219</v>
           </cell>
           <cell r="JY28">
             <v>209</v>
           </cell>
           <cell r="JZ28">
             <v>188</v>
           </cell>
           <cell r="KA28">
             <v>24</v>
           </cell>
-          <cell r="KB28"/>
+          <cell r="KB28">
+            <v>149</v>
+          </cell>
           <cell r="KC28"/>
           <cell r="KD28"/>
           <cell r="KE28"/>
           <cell r="KF28"/>
           <cell r="KG28"/>
         </row>
       </sheetData>
       <sheetData sheetId="53"/>
-      <sheetData sheetId="54">
-[...5 lines deleted...]
-      </sheetData>
+      <sheetData sheetId="54"/>
       <sheetData sheetId="55"/>
       <sheetData sheetId="56">
-        <row r="4">
-[...3 lines deleted...]
-        </row>
         <row r="23">
           <cell r="JV23">
             <v>308</v>
           </cell>
           <cell r="JW23">
             <v>401</v>
           </cell>
           <cell r="JX23"/>
           <cell r="JY23">
             <v>153</v>
           </cell>
           <cell r="JZ23">
             <v>49</v>
           </cell>
           <cell r="KA23"/>
           <cell r="KB23"/>
           <cell r="KC23"/>
           <cell r="KD23"/>
           <cell r="KE23"/>
           <cell r="KF23"/>
           <cell r="KG23"/>
         </row>
         <row r="28">
           <cell r="JV28">
             <v>16</v>
@@ -3569,68 +3536,57 @@
           <cell r="JY23"/>
           <cell r="JZ23"/>
           <cell r="KA23"/>
           <cell r="KB23"/>
           <cell r="KC23"/>
           <cell r="KD23"/>
           <cell r="KE23"/>
           <cell r="KF23"/>
           <cell r="KG23"/>
         </row>
         <row r="28">
           <cell r="JV28"/>
           <cell r="JW28"/>
           <cell r="JX28"/>
           <cell r="JY28"/>
           <cell r="JZ28"/>
           <cell r="KA28"/>
           <cell r="KB28"/>
           <cell r="KC28"/>
           <cell r="KD28"/>
           <cell r="KE28"/>
           <cell r="KF28"/>
           <cell r="KG28"/>
         </row>
       </sheetData>
-      <sheetData sheetId="58">
-[...8 lines deleted...]
-      </sheetData>
+      <sheetData sheetId="58"/>
+      <sheetData sheetId="59"/>
       <sheetData sheetId="60"/>
       <sheetData sheetId="61"/>
       <sheetData sheetId="62"/>
       <sheetData sheetId="63"/>
       <sheetData sheetId="64">
-        <row r="4">
-[...1 lines deleted...]
-        </row>
         <row r="23">
           <cell r="IT23"/>
           <cell r="IU23"/>
           <cell r="IV23"/>
           <cell r="IW23"/>
           <cell r="IX23"/>
           <cell r="IY23"/>
           <cell r="IZ23"/>
           <cell r="JA23"/>
           <cell r="JB23"/>
           <cell r="JC23"/>
           <cell r="JD23"/>
           <cell r="JE23"/>
         </row>
         <row r="28">
           <cell r="IT28"/>
           <cell r="IU28"/>
           <cell r="IV28"/>
           <cell r="IW28"/>
           <cell r="IX28"/>
           <cell r="IY28"/>
           <cell r="IZ28"/>
           <cell r="JA28"/>
           <cell r="JB28"/>
           <cell r="JC28"/>
@@ -3644,59 +3600,52 @@
           <cell r="IW33"/>
           <cell r="IX33"/>
           <cell r="IY33"/>
           <cell r="IZ33"/>
           <cell r="JA33"/>
           <cell r="JB33"/>
           <cell r="JC33"/>
           <cell r="JD33"/>
           <cell r="JE33"/>
         </row>
         <row r="38">
           <cell r="IT38"/>
           <cell r="IU38"/>
           <cell r="IV38"/>
           <cell r="IW38"/>
           <cell r="IX38"/>
           <cell r="IY38"/>
           <cell r="IZ38"/>
           <cell r="JA38"/>
           <cell r="JB38"/>
           <cell r="JC38"/>
           <cell r="JD38"/>
           <cell r="JE38"/>
         </row>
       </sheetData>
-      <sheetData sheetId="65">
-[...3 lines deleted...]
-      </sheetData>
+      <sheetData sheetId="65"/>
       <sheetData sheetId="66">
-        <row r="4">
-[...1 lines deleted...]
-        </row>
         <row r="23">
           <cell r="JV23"/>
           <cell r="JW23"/>
           <cell r="JX23"/>
           <cell r="JY23"/>
           <cell r="JZ23"/>
           <cell r="KA23"/>
           <cell r="KB23"/>
           <cell r="KC23"/>
           <cell r="KD23"/>
           <cell r="KE23"/>
           <cell r="KF23"/>
           <cell r="KG23"/>
         </row>
         <row r="28">
           <cell r="JV28"/>
           <cell r="JW28"/>
           <cell r="JX28"/>
           <cell r="JY28"/>
           <cell r="JZ28"/>
           <cell r="KA28"/>
           <cell r="KB28"/>
           <cell r="KC28"/>
           <cell r="KD28"/>
           <cell r="KE28"/>
@@ -3711,55 +3660,50 @@
           <cell r="JZ33"/>
           <cell r="KA33"/>
           <cell r="KB33"/>
           <cell r="KC33"/>
           <cell r="KD33"/>
           <cell r="KE33"/>
           <cell r="KF33"/>
           <cell r="KG33"/>
         </row>
         <row r="38">
           <cell r="JV38"/>
           <cell r="JW38"/>
           <cell r="JX38"/>
           <cell r="JY38"/>
           <cell r="JZ38"/>
           <cell r="KA38"/>
           <cell r="KB38"/>
           <cell r="KC38"/>
           <cell r="KD38"/>
           <cell r="KE38"/>
           <cell r="KF38"/>
           <cell r="KG38"/>
         </row>
       </sheetData>
       <sheetData sheetId="67">
-        <row r="4">
-[...3 lines deleted...]
-        </row>
         <row r="23">
           <cell r="JV23"/>
           <cell r="JW23"/>
           <cell r="JX23"/>
           <cell r="JY23"/>
           <cell r="JZ23"/>
           <cell r="KA23">
             <v>176</v>
           </cell>
           <cell r="KB23"/>
           <cell r="KC23"/>
           <cell r="KD23"/>
           <cell r="KE23"/>
           <cell r="KF23"/>
           <cell r="KG23"/>
         </row>
         <row r="28">
           <cell r="JV28"/>
           <cell r="JW28"/>
           <cell r="JX28"/>
           <cell r="JY28"/>
           <cell r="JZ28"/>
           <cell r="KA28"/>
           <cell r="KB28"/>
           <cell r="KC28"/>
@@ -3775,178 +3719,76 @@
           <cell r="JY33"/>
           <cell r="JZ33"/>
           <cell r="KA33"/>
           <cell r="KB33"/>
           <cell r="KC33"/>
           <cell r="KD33"/>
           <cell r="KE33"/>
           <cell r="KF33"/>
           <cell r="KG33"/>
         </row>
         <row r="38">
           <cell r="JV38"/>
           <cell r="JW38"/>
           <cell r="JX38"/>
           <cell r="JY38"/>
           <cell r="JZ38"/>
           <cell r="KA38"/>
           <cell r="KB38"/>
           <cell r="KC38"/>
           <cell r="KD38"/>
           <cell r="KE38"/>
           <cell r="KF38"/>
           <cell r="KG38"/>
         </row>
       </sheetData>
-      <sheetData sheetId="68">
-[...60 lines deleted...]
-      </sheetData>
+      <sheetData sheetId="68"/>
+      <sheetData sheetId="69"/>
+      <sheetData sheetId="70"/>
+      <sheetData sheetId="71"/>
+      <sheetData sheetId="72"/>
+      <sheetData sheetId="73"/>
+      <sheetData sheetId="74"/>
+      <sheetData sheetId="75"/>
+      <sheetData sheetId="76"/>
+      <sheetData sheetId="77"/>
       <sheetData sheetId="78"/>
-      <sheetData sheetId="79">
-[...3 lines deleted...]
-      </sheetData>
+      <sheetData sheetId="79"/>
       <sheetData sheetId="80"/>
       <sheetData sheetId="81"/>
-      <sheetData sheetId="82">
-[...26 lines deleted...]
-      </sheetData>
+      <sheetData sheetId="82"/>
+      <sheetData sheetId="83"/>
+      <sheetData sheetId="84"/>
+      <sheetData sheetId="85"/>
       <sheetData sheetId="86"/>
       <sheetData sheetId="87"/>
       <sheetData sheetId="88"/>
       <sheetData sheetId="89"/>
-      <sheetData sheetId="90">
-[...24 lines deleted...]
-      </sheetData>
+      <sheetData sheetId="90"/>
+      <sheetData sheetId="91"/>
+      <sheetData sheetId="92"/>
+      <sheetData sheetId="93"/>
     </sheetDataSet>
   </externalBook>
 </externalLink>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
@@ -4185,52 +4027,52 @@
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5C56E8DF-DCC2-4E85-8441-21C2D1854515}">
   <dimension ref="A1:T49"/>
   <sheetViews>
-    <sheetView tabSelected="1" showWhiteSpace="0" zoomScaleNormal="100" zoomScalePageLayoutView="115" workbookViewId="0">
-      <selection activeCell="H36" sqref="H36"/>
+    <sheetView tabSelected="1" showWhiteSpace="0" zoomScale="115" zoomScaleNormal="115" zoomScalePageLayoutView="115" workbookViewId="0">
+      <selection activeCell="P18" sqref="P18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="32.28515625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="9.85546875" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="10.42578125" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="9.7109375" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="10.42578125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="9.85546875" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="9.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="10.42578125" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="11" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="12.140625" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="10.42578125" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="11.5703125" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="11.42578125" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="12.28515625" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="11.28515625" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="13" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="11.28515625" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="12.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:20" s="46" customFormat="1" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
@@ -4278,59 +4120,61 @@
     <row r="2" spans="1:20" ht="13.5" thickTop="1" x14ac:dyDescent="0.2">
       <c r="A2" s="1" t="s">
         <v>13</v>
       </c>
       <c r="B2" s="51">
         <v>274287</v>
       </c>
       <c r="C2" s="28">
         <f>269716+2</f>
         <v>269718</v>
       </c>
       <c r="D2" s="51">
         <f>307878+232-64</f>
         <v>308046</v>
       </c>
       <c r="E2" s="28">
         <v>284490</v>
       </c>
       <c r="F2" s="28">
         <v>309896</v>
       </c>
       <c r="G2" s="51">
         <f>321871+8434+9+4136+19+3354+29+5</f>
         <v>337857</v>
       </c>
-      <c r="H2" s="28"/>
+      <c r="H2" s="28">
+        <v>355911</v>
+      </c>
       <c r="I2" s="28"/>
       <c r="J2" s="28"/>
       <c r="K2" s="51"/>
       <c r="L2" s="51"/>
       <c r="M2" s="51"/>
       <c r="N2" s="20">
         <f>SUM(B2:M2)</f>
-        <v>1784294</v>
+        <v>2140205</v>
       </c>
       <c r="O2" s="29"/>
       <c r="P2" s="21"/>
       <c r="Q2" s="64"/>
       <c r="R2" s="21"/>
       <c r="S2" s="21"/>
       <c r="T2" s="21"/>
     </row>
     <row r="3" spans="1:20" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A3" s="2">
         <v>2025</v>
       </c>
       <c r="B3" s="39">
         <v>292754</v>
       </c>
       <c r="C3" s="39">
         <v>290622</v>
       </c>
       <c r="D3" s="39">
         <v>383151</v>
       </c>
       <c r="E3" s="39">
         <v>301947</v>
       </c>
       <c r="F3" s="39">
@@ -4368,59 +4212,61 @@
       <c r="S3" s="10"/>
       <c r="T3" s="10"/>
     </row>
     <row r="4" spans="1:20" ht="13.5" thickTop="1" x14ac:dyDescent="0.2">
       <c r="A4" t="s">
         <v>14</v>
       </c>
       <c r="B4" s="29">
         <v>230163</v>
       </c>
       <c r="C4" s="29">
         <v>218459</v>
       </c>
       <c r="D4" s="29">
         <v>280110</v>
       </c>
       <c r="E4" s="29">
         <v>260147</v>
       </c>
       <c r="F4" s="29">
         <v>310629</v>
       </c>
       <c r="G4" s="29">
         <v>344066</v>
       </c>
-      <c r="H4" s="29"/>
+      <c r="H4" s="29">
+        <v>354426</v>
+      </c>
       <c r="I4" s="29"/>
       <c r="J4" s="29"/>
       <c r="K4" s="29"/>
       <c r="L4" s="29"/>
       <c r="M4" s="29"/>
       <c r="N4" s="20">
         <f t="shared" ref="N4:N12" si="0">SUM(B4:M4)</f>
-        <v>1643574</v>
+        <v>1998000</v>
       </c>
       <c r="Q4" s="21"/>
       <c r="S4" s="3"/>
     </row>
     <row r="5" spans="1:20" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A5" s="2">
         <v>2025</v>
       </c>
       <c r="B5" s="39">
         <v>251085</v>
       </c>
       <c r="C5" s="39">
         <v>237738</v>
       </c>
       <c r="D5" s="39">
         <v>290285</v>
       </c>
       <c r="E5" s="39">
         <v>273866</v>
       </c>
       <c r="F5" s="39">
         <v>320934</v>
       </c>
       <c r="G5" s="39">
         <v>347595</v>
@@ -4460,75 +4306,75 @@
         <f>+'E Detail'!C36</f>
         <v>125064</v>
       </c>
       <c r="C6" s="4">
         <f>+'E Detail'!D36</f>
         <v>119898</v>
       </c>
       <c r="D6" s="4">
         <f>+'E Detail'!E36</f>
         <v>152048</v>
       </c>
       <c r="E6" s="4">
         <f>+'E Detail'!F36</f>
         <v>144625</v>
       </c>
       <c r="F6" s="4">
         <f>+'E Detail'!G36</f>
         <v>168591</v>
       </c>
       <c r="G6" s="4">
         <f>+'E Detail'!H36</f>
         <v>183422</v>
       </c>
       <c r="H6" s="4">
         <f>+'E Detail'!I36</f>
-        <v>0</v>
+        <v>194898</v>
       </c>
       <c r="I6" s="4">
         <f>+'E Detail'!J36</f>
         <v>0</v>
       </c>
       <c r="J6" s="4">
         <f>+'E Detail'!K36</f>
         <v>0</v>
       </c>
       <c r="K6" s="4">
         <f>+'E Detail'!L36</f>
         <v>0</v>
       </c>
       <c r="L6" s="4">
         <f>+'E Detail'!M36</f>
         <v>0</v>
       </c>
       <c r="M6" s="4">
         <f>+'E Detail'!N36</f>
         <v>0</v>
       </c>
       <c r="N6" s="20">
         <f t="shared" si="0"/>
-        <v>893648</v>
+        <v>1088546</v>
       </c>
       <c r="P6" s="49"/>
       <c r="Q6" s="21"/>
     </row>
     <row r="7" spans="1:20" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A7" s="2">
         <v>2025</v>
       </c>
       <c r="B7" s="17">
         <v>146865</v>
       </c>
       <c r="C7" s="17">
         <v>133958</v>
       </c>
       <c r="D7" s="17">
         <v>184437</v>
       </c>
       <c r="E7" s="17">
         <v>142821</v>
       </c>
       <c r="F7" s="17">
         <v>173720</v>
       </c>
       <c r="G7" s="17">
         <v>189856</v>
@@ -4560,59 +4406,61 @@
       <c r="Q7" s="21"/>
       <c r="S7" s="3"/>
     </row>
     <row r="8" spans="1:20" ht="13.5" thickTop="1" x14ac:dyDescent="0.2">
       <c r="A8" t="s">
         <v>16</v>
       </c>
       <c r="B8" s="29">
         <v>63610</v>
       </c>
       <c r="C8" s="29">
         <v>61579</v>
       </c>
       <c r="D8" s="29">
         <v>74527</v>
       </c>
       <c r="E8" s="29">
         <v>77940</v>
       </c>
       <c r="F8" s="29">
         <v>87927</v>
       </c>
       <c r="G8" s="29">
         <v>93943</v>
       </c>
-      <c r="H8" s="29"/>
+      <c r="H8" s="29">
+        <v>101582</v>
+      </c>
       <c r="I8" s="29"/>
       <c r="J8" s="29"/>
       <c r="K8" s="29"/>
       <c r="L8" s="29"/>
       <c r="M8" s="29"/>
       <c r="N8" s="20">
         <f t="shared" si="0"/>
-        <v>459526</v>
+        <v>561108</v>
       </c>
       <c r="S8" s="3"/>
     </row>
     <row r="9" spans="1:20" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A9" s="2">
         <v>2025</v>
       </c>
       <c r="B9" s="39">
         <v>74813</v>
       </c>
       <c r="C9" s="39">
         <v>65126</v>
       </c>
       <c r="D9" s="39">
         <v>80932</v>
       </c>
       <c r="E9" s="39">
         <v>77372</v>
       </c>
       <c r="F9" s="39">
         <v>80351</v>
       </c>
       <c r="G9" s="39">
         <v>100092</v>
       </c>
@@ -4641,59 +4489,61 @@
       <c r="O9" s="29"/>
       <c r="P9" s="29"/>
     </row>
     <row r="10" spans="1:20" ht="13.5" thickTop="1" x14ac:dyDescent="0.2">
       <c r="A10" s="1" t="s">
         <v>17</v>
       </c>
       <c r="B10" s="28">
         <v>250280</v>
       </c>
       <c r="C10" s="28">
         <v>224092</v>
       </c>
       <c r="D10" s="28">
         <v>287938</v>
       </c>
       <c r="E10" s="28">
         <v>282612</v>
       </c>
       <c r="F10" s="28">
         <v>306671</v>
       </c>
       <c r="G10" s="28">
         <v>298820</v>
       </c>
-      <c r="H10" s="28"/>
+      <c r="H10" s="28">
+        <v>344058</v>
+      </c>
       <c r="I10" s="28"/>
       <c r="J10" s="28"/>
       <c r="K10" s="28"/>
       <c r="L10" s="28"/>
       <c r="M10" s="28"/>
       <c r="N10" s="20">
         <f t="shared" si="0"/>
-        <v>1650413</v>
+        <v>1994471</v>
       </c>
     </row>
     <row r="11" spans="1:20" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A11" s="2">
         <v>2025</v>
       </c>
       <c r="B11" s="39">
         <v>215929</v>
       </c>
       <c r="C11" s="39">
         <v>202942</v>
       </c>
       <c r="D11" s="39">
         <v>260613</v>
       </c>
       <c r="E11" s="39">
         <v>265945</v>
       </c>
       <c r="F11" s="39">
         <v>338177</v>
       </c>
       <c r="G11" s="39">
         <v>368658</v>
       </c>
       <c r="H11" s="39">
@@ -4721,59 +4571,61 @@
       <c r="O11" s="29"/>
       <c r="P11" s="29"/>
     </row>
     <row r="12" spans="1:20" ht="13.5" thickTop="1" x14ac:dyDescent="0.2">
       <c r="A12" t="s">
         <v>18</v>
       </c>
       <c r="B12" s="29">
         <v>36268</v>
       </c>
       <c r="C12" s="62">
         <v>39464</v>
       </c>
       <c r="D12" s="29">
         <v>41281</v>
       </c>
       <c r="E12" s="29">
         <v>42211</v>
       </c>
       <c r="F12" s="29">
         <v>40677</v>
       </c>
       <c r="G12" s="29">
         <v>37954</v>
       </c>
-      <c r="H12" s="29"/>
+      <c r="H12" s="29">
+        <v>45088</v>
+      </c>
       <c r="I12" s="29"/>
       <c r="J12" s="29"/>
       <c r="K12" s="29"/>
       <c r="L12" s="29"/>
       <c r="M12" s="29"/>
       <c r="N12" s="20">
         <f t="shared" si="0"/>
-        <v>237855</v>
+        <v>282943</v>
       </c>
       <c r="O12" s="29"/>
     </row>
     <row r="13" spans="1:20" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A13" s="2">
         <v>2025</v>
       </c>
       <c r="B13" s="39">
         <v>41363</v>
       </c>
       <c r="C13" s="39">
         <v>24666</v>
       </c>
       <c r="D13" s="39">
         <v>24147</v>
       </c>
       <c r="E13" s="39">
         <v>23062</v>
       </c>
       <c r="F13" s="39">
         <v>37440</v>
       </c>
       <c r="G13" s="39">
         <v>46246</v>
       </c>
@@ -4802,59 +4654,61 @@
       <c r="O13" s="29"/>
       <c r="P13" s="29"/>
     </row>
     <row r="14" spans="1:20" ht="13.5" thickTop="1" x14ac:dyDescent="0.2">
       <c r="A14" s="1" t="s">
         <v>19</v>
       </c>
       <c r="B14" s="61">
         <v>72231</v>
       </c>
       <c r="C14" s="30">
         <v>84114</v>
       </c>
       <c r="D14" s="30">
         <v>83587</v>
       </c>
       <c r="E14" s="30">
         <v>73292</v>
       </c>
       <c r="F14" s="30">
         <v>78755</v>
       </c>
       <c r="G14" s="30">
         <v>117306</v>
       </c>
-      <c r="H14" s="30"/>
+      <c r="H14" s="30">
+        <v>101433</v>
+      </c>
       <c r="I14" s="61"/>
       <c r="J14" s="30"/>
       <c r="K14" s="30"/>
       <c r="L14" s="30"/>
       <c r="M14" s="30"/>
       <c r="N14" s="20">
         <f t="shared" si="1"/>
-        <v>509285</v>
+        <v>610718</v>
       </c>
     </row>
     <row r="15" spans="1:20" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A15" s="2">
         <v>2025</v>
       </c>
       <c r="B15" s="39">
         <v>68058</v>
       </c>
       <c r="C15" s="39">
         <v>62194</v>
       </c>
       <c r="D15" s="39">
         <v>90776</v>
       </c>
       <c r="E15" s="39">
         <v>79147</v>
       </c>
       <c r="F15" s="39">
         <v>75281</v>
       </c>
       <c r="G15" s="39">
         <v>86195</v>
       </c>
       <c r="H15" s="39">
@@ -4890,75 +4744,75 @@
         <f t="shared" ref="B16:M16" si="2">+B14+B12+B10+B8+B6+B4+B2</f>
         <v>1051903</v>
       </c>
       <c r="C16" s="3">
         <f t="shared" si="2"/>
         <v>1017324</v>
       </c>
       <c r="D16" s="3">
         <f t="shared" si="2"/>
         <v>1227537</v>
       </c>
       <c r="E16" s="3">
         <f t="shared" si="2"/>
         <v>1165317</v>
       </c>
       <c r="F16" s="3">
         <f t="shared" si="2"/>
         <v>1303146</v>
       </c>
       <c r="G16" s="3">
         <f t="shared" si="2"/>
         <v>1413368</v>
       </c>
       <c r="H16" s="3">
         <f t="shared" si="2"/>
-        <v>0</v>
+        <v>1497396</v>
       </c>
       <c r="I16" s="3">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="J16" s="3">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="K16" s="3">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="L16" s="3">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="M16" s="3">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="N16" s="20">
         <f t="shared" si="1"/>
-        <v>7178595</v>
+        <v>8675991</v>
       </c>
     </row>
     <row r="17" spans="1:16" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A17" s="2">
         <v>2025</v>
       </c>
       <c r="B17" s="18">
         <f t="shared" ref="B17:M17" si="3">+B15+B13+B11+B9+B7+B5+B3</f>
         <v>1090867</v>
       </c>
       <c r="C17" s="18">
         <f t="shared" si="3"/>
         <v>1017246</v>
       </c>
       <c r="D17" s="18">
         <f t="shared" si="3"/>
         <v>1314341</v>
       </c>
       <c r="E17" s="18">
         <f t="shared" si="3"/>
         <v>1164160</v>
       </c>
       <c r="F17" s="18">
         <f t="shared" si="3"/>
         <v>1293539</v>
@@ -5006,75 +4860,75 @@
         <f>+'Terminal 2'!C22</f>
         <v>194479</v>
       </c>
       <c r="C18" s="3">
         <f>+'Terminal 2'!D22</f>
         <v>219398</v>
       </c>
       <c r="D18" s="3">
         <f>+'Terminal 2'!E22</f>
         <v>300546</v>
       </c>
       <c r="E18" s="3">
         <f>+'Terminal 2'!F22</f>
         <v>214288</v>
       </c>
       <c r="F18" s="3">
         <f>+'Terminal 2'!G22</f>
         <v>198388</v>
       </c>
       <c r="G18" s="3">
         <f>+'Terminal 2'!H22</f>
         <v>277315</v>
       </c>
       <c r="H18" s="3">
         <f>+'Terminal 2'!I22</f>
-        <v>0</v>
+        <v>309259</v>
       </c>
       <c r="I18" s="3">
         <f>+'Terminal 2'!J22</f>
         <v>0</v>
       </c>
       <c r="J18" s="3">
         <f>+'Terminal 2'!K22</f>
         <v>0</v>
       </c>
       <c r="K18" s="3">
         <f>+'Terminal 2'!L22</f>
         <v>0</v>
       </c>
       <c r="L18" s="3">
         <f>+'Terminal 2'!M22</f>
         <v>0</v>
       </c>
       <c r="M18" s="3">
         <f>+'Terminal 2'!N22</f>
         <v>0</v>
       </c>
       <c r="N18" s="20">
         <f t="shared" si="1"/>
-        <v>1404414</v>
+        <v>1713673</v>
       </c>
       <c r="P18" s="3"/>
     </row>
     <row r="19" spans="1:16" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A19" s="2">
         <v>2025</v>
       </c>
       <c r="B19" s="18">
         <v>185382</v>
       </c>
       <c r="C19" s="18">
         <v>237305</v>
       </c>
       <c r="D19" s="18">
         <v>325469</v>
       </c>
       <c r="E19" s="18">
         <v>219138</v>
       </c>
       <c r="F19" s="18">
         <v>216033</v>
       </c>
       <c r="G19" s="18">
         <v>294946</v>
       </c>
@@ -5111,75 +4965,75 @@
         <f t="shared" ref="B20:M20" si="4">B2+B4+B6+B8+B10+B12+B14+B18</f>
         <v>1246382</v>
       </c>
       <c r="C20" s="36">
         <f t="shared" si="4"/>
         <v>1236722</v>
       </c>
       <c r="D20" s="36">
         <f t="shared" si="4"/>
         <v>1528083</v>
       </c>
       <c r="E20" s="36">
         <f t="shared" si="4"/>
         <v>1379605</v>
       </c>
       <c r="F20" s="36">
         <f t="shared" si="4"/>
         <v>1501534</v>
       </c>
       <c r="G20" s="36">
         <f t="shared" si="4"/>
         <v>1690683</v>
       </c>
       <c r="H20" s="36">
         <f t="shared" si="4"/>
-        <v>0</v>
+        <v>1806655</v>
       </c>
       <c r="I20" s="36">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="J20" s="36">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="K20" s="36">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="L20" s="36">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="M20" s="36">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="N20" s="37">
         <f t="shared" si="1"/>
-        <v>8583009</v>
+        <v>10389664</v>
       </c>
     </row>
     <row r="21" spans="1:16" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A21" s="59" t="s">
         <v>81</v>
       </c>
       <c r="B21" s="33">
         <f>+B19+B17</f>
         <v>1276249</v>
       </c>
       <c r="C21" s="33">
         <f t="shared" ref="C21:M21" si="5">+C19+C17</f>
         <v>1254551</v>
       </c>
       <c r="D21" s="33">
         <f t="shared" si="5"/>
         <v>1639810</v>
       </c>
       <c r="E21" s="33">
         <f t="shared" si="5"/>
         <v>1383298</v>
       </c>
       <c r="F21" s="33">
         <f t="shared" si="5"/>
         <v>1509572</v>
@@ -5225,75 +5079,75 @@
         <f>(B20-B21)/B21</f>
         <v>-2.3402173086913291E-2</v>
       </c>
       <c r="C22" s="40">
         <f t="shared" ref="C22:M22" si="6">(C20-C21)/C21</f>
         <v>-1.4211458920362744E-2</v>
       </c>
       <c r="D22" s="40">
         <f t="shared" si="6"/>
         <v>-6.8134113098468729E-2</v>
       </c>
       <c r="E22" s="40">
         <f t="shared" si="6"/>
         <v>-2.669706744316843E-3</v>
       </c>
       <c r="F22" s="40">
         <f t="shared" si="6"/>
         <v>-5.3246880572771623E-3</v>
       </c>
       <c r="G22" s="40">
         <f t="shared" si="6"/>
         <v>-1.4480123857200482E-2</v>
       </c>
       <c r="H22" s="40">
         <f t="shared" si="6"/>
-        <v>-1</v>
+        <v>-1.1040472426462538E-2</v>
       </c>
       <c r="I22" s="40">
         <f t="shared" si="6"/>
         <v>-1</v>
       </c>
       <c r="J22" s="40">
         <f t="shared" si="6"/>
         <v>-1</v>
       </c>
       <c r="K22" s="40">
         <f t="shared" si="6"/>
         <v>-1</v>
       </c>
       <c r="L22" s="40">
         <f>(L20-L21)/L21</f>
         <v>-1</v>
       </c>
       <c r="M22" s="40">
         <f t="shared" si="6"/>
         <v>-1</v>
       </c>
       <c r="N22" s="23">
         <f>(N20-N21)/N21</f>
-        <v>-0.52336997895955273</v>
+        <v>-0.4230431576008859</v>
       </c>
     </row>
     <row r="23" spans="1:16" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A23" s="3"/>
       <c r="B23" s="3"/>
       <c r="C23" s="3"/>
       <c r="D23" s="3"/>
       <c r="E23" s="3"/>
       <c r="F23" s="3"/>
       <c r="G23" s="3"/>
       <c r="H23" s="3"/>
       <c r="I23" s="3"/>
       <c r="J23" s="3"/>
       <c r="K23" s="3"/>
       <c r="L23" s="3"/>
       <c r="M23" s="3"/>
       <c r="N23" s="24"/>
     </row>
     <row r="24" spans="1:16" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B24" s="7" t="s">
         <v>0</v>
       </c>
       <c r="C24" s="7" t="s">
         <v>1</v>
       </c>
@@ -5355,337 +5209,352 @@
       </c>
       <c r="B26" s="3">
         <f>+'[1]Monthly Summary'!C5</f>
         <v>998727</v>
       </c>
       <c r="C26" s="3">
         <f>+'[2]Monthly Summary'!C5</f>
         <v>987957</v>
       </c>
       <c r="D26" s="3">
         <f>+'[3]Monthly Summary'!C5</f>
         <v>1239037</v>
       </c>
       <c r="E26" s="3">
         <f>+'[4]Monthly Summary'!C5</f>
         <v>1076021</v>
       </c>
       <c r="F26" s="3">
         <f>+'[5]Monthly Summary'!$C$5</f>
         <v>1195296</v>
       </c>
       <c r="G26" s="3">
         <f>+'[6]Monthly Summary'!$C$5</f>
         <v>1387495</v>
       </c>
-      <c r="H26" s="3"/>
+      <c r="H26" s="3">
+        <f>+'[7]Monthly Summary'!$C$5</f>
+        <v>1481980</v>
+      </c>
       <c r="I26" s="3"/>
       <c r="J26" s="3"/>
       <c r="K26" s="3"/>
       <c r="L26" s="3"/>
       <c r="M26" s="3"/>
       <c r="N26" s="55">
         <f>SUM(B26:M26)</f>
-        <v>6884533</v>
+        <v>8366513</v>
       </c>
     </row>
     <row r="27" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A27" t="s">
         <v>34</v>
       </c>
       <c r="B27" s="3">
         <f>+'[1]Monthly Summary'!C6</f>
         <v>205646</v>
       </c>
       <c r="C27" s="3">
         <f>+'[2]Monthly Summary'!C6</f>
         <v>206839</v>
       </c>
       <c r="D27" s="3">
         <f>+'[3]Monthly Summary'!C6</f>
         <v>244800</v>
       </c>
       <c r="E27" s="3">
         <f>+'[4]Monthly Summary'!C6</f>
         <v>256190</v>
       </c>
       <c r="F27" s="3">
         <f>+'[5]Monthly Summary'!$C$6</f>
         <v>254940</v>
       </c>
       <c r="G27" s="3">
         <f>+'[6]Monthly Summary'!$C$6</f>
         <v>251568</v>
       </c>
-      <c r="H27" s="3"/>
+      <c r="H27" s="3">
+        <f>+'[7]Monthly Summary'!$C$6</f>
+        <v>269397</v>
+      </c>
       <c r="I27" s="3"/>
       <c r="J27" s="3"/>
       <c r="K27" s="3"/>
       <c r="L27" s="3"/>
       <c r="M27" s="3"/>
       <c r="N27" s="56">
         <f>SUM(B27:M27)</f>
-        <v>1419983</v>
+        <v>1689380</v>
       </c>
     </row>
     <row r="28" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A28" t="s">
         <v>35</v>
       </c>
       <c r="B28" s="3">
         <f>+'[1]Monthly Summary'!C7</f>
         <v>0</v>
       </c>
       <c r="C28" s="3">
         <f>+'[2]Monthly Summary'!C7</f>
         <v>0</v>
       </c>
       <c r="D28" s="3">
         <f>+'[3]Monthly Summary'!C7</f>
         <v>0</v>
       </c>
       <c r="E28" s="3">
         <f>+'[4]Monthly Summary'!C7</f>
         <v>0</v>
       </c>
       <c r="F28" s="3">
         <f>+'[5]Monthly Summary'!$C$7</f>
         <v>0</v>
       </c>
       <c r="G28" s="3">
         <f>+'[6]Monthly Summary'!$C$7</f>
         <v>176</v>
       </c>
-      <c r="H28" s="3"/>
+      <c r="H28" s="3">
+        <f>+'[7]Monthly Summary'!$C$7</f>
+        <v>0</v>
+      </c>
       <c r="I28" s="3"/>
       <c r="J28" s="3"/>
       <c r="K28" s="3"/>
       <c r="L28" s="3"/>
       <c r="M28" s="3"/>
       <c r="N28" s="57">
         <f>SUM(B28:M28)</f>
         <v>176</v>
       </c>
     </row>
     <row r="29" spans="1:16" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
         <v>36</v>
       </c>
       <c r="B29" s="13">
         <f t="shared" ref="B29:M29" si="7">SUM(B26:B28)</f>
         <v>1204373</v>
       </c>
       <c r="C29" s="13">
         <f t="shared" si="7"/>
         <v>1194796</v>
       </c>
       <c r="D29" s="13">
         <f t="shared" ref="D29" si="8">SUM(D26:D28)</f>
         <v>1483837</v>
       </c>
       <c r="E29" s="13">
         <f t="shared" si="7"/>
         <v>1332211</v>
       </c>
       <c r="F29" s="13">
         <f t="shared" si="7"/>
         <v>1450236</v>
       </c>
       <c r="G29" s="13">
         <f t="shared" si="7"/>
         <v>1639239</v>
       </c>
       <c r="H29" s="13">
         <f t="shared" si="7"/>
-        <v>0</v>
+        <v>1751377</v>
       </c>
       <c r="I29" s="13">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="J29" s="13">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="K29" s="13">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="L29" s="13">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="M29" s="13">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="N29" s="25">
         <f t="shared" ref="N29" si="9">SUM(N26:N28)</f>
-        <v>8304692</v>
+        <v>10056069</v>
       </c>
     </row>
     <row r="30" spans="1:16" ht="14.25" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B30" s="3"/>
       <c r="C30" s="3"/>
       <c r="D30" s="3"/>
       <c r="E30" s="3"/>
       <c r="F30" s="3"/>
       <c r="G30" s="3"/>
       <c r="H30" s="3"/>
       <c r="I30" s="3"/>
       <c r="J30" s="3"/>
       <c r="K30" s="3"/>
       <c r="L30" s="3"/>
       <c r="M30" s="3"/>
       <c r="N30" s="24"/>
     </row>
     <row r="31" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A31" t="s">
         <v>37</v>
       </c>
       <c r="B31" s="32">
         <f>+'[1]Monthly Summary'!C10</f>
         <v>42009</v>
       </c>
       <c r="C31" s="32">
         <f>+'[2]Monthly Summary'!C10</f>
         <v>41926</v>
       </c>
       <c r="D31" s="32">
         <f>+'[3]Monthly Summary'!C10</f>
         <v>44246</v>
       </c>
       <c r="E31" s="32">
         <f>+'[4]Monthly Summary'!C10</f>
         <v>47394</v>
       </c>
       <c r="F31" s="32">
         <f>+'[5]Monthly Summary'!$C$10</f>
         <v>51298</v>
       </c>
       <c r="G31" s="32">
         <f>+'[6]Monthly Summary'!$C$10</f>
         <v>51444</v>
       </c>
-      <c r="H31" s="32"/>
+      <c r="H31" s="32">
+        <f>+'[7]Monthly Summary'!$C$10</f>
+        <v>55278</v>
+      </c>
       <c r="I31" s="32"/>
       <c r="J31" s="32"/>
       <c r="K31" s="32"/>
       <c r="L31" s="32"/>
       <c r="M31" s="65"/>
       <c r="N31" s="42">
         <f>SUM(B31:M31)</f>
-        <v>278317</v>
+        <v>333595</v>
       </c>
     </row>
     <row r="32" spans="1:16" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
         <v>38</v>
       </c>
       <c r="B32" s="8">
         <f t="shared" ref="B32:H32" si="10">+B29+B31</f>
         <v>1246382</v>
       </c>
       <c r="C32" s="8">
         <f t="shared" si="10"/>
         <v>1236722</v>
       </c>
       <c r="D32" s="8">
         <f t="shared" ref="D32" si="11">+D29+D31</f>
         <v>1528083</v>
       </c>
       <c r="E32" s="8">
         <f t="shared" si="10"/>
         <v>1379605</v>
       </c>
       <c r="F32" s="8">
         <f t="shared" si="10"/>
         <v>1501534</v>
       </c>
       <c r="G32" s="8">
         <f t="shared" si="10"/>
         <v>1690683</v>
       </c>
       <c r="H32" s="8">
         <f t="shared" si="10"/>
-        <v>0</v>
+        <v>1806655</v>
       </c>
       <c r="I32" s="8">
         <f>+I29+I31</f>
         <v>0</v>
       </c>
       <c r="J32" s="8">
         <f>+J29+J31</f>
         <v>0</v>
       </c>
       <c r="K32" s="8">
         <f>+K29+K31</f>
         <v>0</v>
       </c>
       <c r="L32" s="8">
         <f>+L29+L31</f>
         <v>0</v>
       </c>
       <c r="M32" s="8">
         <f>+M29+M31</f>
         <v>0</v>
       </c>
       <c r="N32" s="31">
         <f>SUM(N29+N31)</f>
-        <v>8583009</v>
+        <v>10389664</v>
       </c>
     </row>
     <row r="33" spans="1:14" ht="13.5" thickTop="1" x14ac:dyDescent="0.2">
       <c r="G33" s="3"/>
     </row>
     <row r="34" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A34" s="5"/>
       <c r="B34" s="52">
-        <f t="shared" ref="B34:G34" si="12">+B32-B20</f>
+        <f t="shared" ref="B34:H34" si="12">+B32-B20</f>
         <v>0</v>
       </c>
       <c r="C34" s="52">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
       <c r="D34" s="52">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
       <c r="E34" s="52">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
       <c r="F34" s="52">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
       <c r="G34" s="52">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
-      <c r="H34" s="52"/>
+      <c r="H34" s="52">
+        <f t="shared" si="12"/>
+        <v>0</v>
+      </c>
       <c r="I34" s="52"/>
       <c r="J34" s="52"/>
       <c r="K34" s="52"/>
       <c r="L34" s="52"/>
       <c r="M34" s="52"/>
       <c r="N34" s="5"/>
     </row>
     <row r="35" spans="1:14" x14ac:dyDescent="0.2">
       <c r="B35" s="3"/>
       <c r="C35" s="3"/>
       <c r="D35" s="3"/>
       <c r="E35" s="3"/>
       <c r="F35" s="3"/>
       <c r="G35" s="3"/>
       <c r="H35" s="3"/>
       <c r="I35" s="3"/>
       <c r="J35" s="3"/>
       <c r="K35" s="3"/>
       <c r="L35" s="3"/>
       <c r="M35" s="3"/>
       <c r="N35" s="26"/>
     </row>
     <row r="36" spans="1:14" x14ac:dyDescent="0.2">
       <c r="B36" s="54"/>
       <c r="C36" s="54"/>
@@ -5890,1426 +5759,1426 @@
         <v>28</v>
       </c>
       <c r="L7" s="9" t="s">
         <v>29</v>
       </c>
       <c r="M7" s="9" t="s">
         <v>30</v>
       </c>
       <c r="N7" s="9" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="9" spans="1:18" x14ac:dyDescent="0.2">
       <c r="A9" s="15">
         <v>2026</v>
       </c>
       <c r="B9" s="15" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="10" spans="1:18" x14ac:dyDescent="0.2">
       <c r="B10" s="53" t="s">
         <v>72</v>
       </c>
       <c r="C10" s="10">
-        <f>[7]Jazz_AC!JV$23+[7]Jazz_AC!JV$33+[7]Jazz_AC!JV$38+[7]Jazz_AC!JV$28</f>
+        <f>[8]Jazz_AC!JV$23+[8]Jazz_AC!JV$33+[8]Jazz_AC!JV$38+[8]Jazz_AC!JV$28</f>
         <v>1443</v>
       </c>
       <c r="D10" s="10">
-        <f>[7]Jazz_AC!JW$23+[7]Jazz_AC!JW$33+[7]Jazz_AC!JW$38+[7]Jazz_AC!JW$28</f>
+        <f>[8]Jazz_AC!JW$23+[8]Jazz_AC!JW$33+[8]Jazz_AC!JW$38+[8]Jazz_AC!JW$28</f>
         <v>1263</v>
       </c>
       <c r="E10" s="10">
-        <f>[7]Jazz_AC!JX$23+[7]Jazz_AC!JX$33+[7]Jazz_AC!JX$38+[7]Jazz_AC!JX$28</f>
+        <f>[8]Jazz_AC!JX$23+[8]Jazz_AC!JX$33+[8]Jazz_AC!JX$38+[8]Jazz_AC!JX$28</f>
         <v>3435</v>
       </c>
       <c r="F10" s="10">
-        <f>[7]Jazz_AC!JY$23+[7]Jazz_AC!JY$33+[7]Jazz_AC!JY$38+[7]Jazz_AC!JY$28</f>
+        <f>[8]Jazz_AC!JY$23+[8]Jazz_AC!JY$33+[8]Jazz_AC!JY$38+[8]Jazz_AC!JY$28</f>
         <v>2775</v>
       </c>
       <c r="G10" s="10">
-        <f>[7]Jazz_AC!JZ$23+[7]Jazz_AC!JZ$33+[7]Jazz_AC!JZ$38+[7]Jazz_AC!JZ$28</f>
+        <f>[8]Jazz_AC!JZ$23+[8]Jazz_AC!JZ$33+[8]Jazz_AC!JZ$38+[8]Jazz_AC!JZ$28</f>
         <v>2635</v>
       </c>
       <c r="H10" s="10">
-        <f>[7]Jazz_AC!KA$23+[7]Jazz_AC!KA$33+[7]Jazz_AC!KA$38+[7]Jazz_AC!KA$28</f>
+        <f>[8]Jazz_AC!KA$23+[8]Jazz_AC!KA$33+[8]Jazz_AC!KA$38+[8]Jazz_AC!KA$28</f>
         <v>3348</v>
       </c>
       <c r="I10" s="10">
-        <f>[7]Jazz_AC!KB$23+[7]Jazz_AC!KB$33+[7]Jazz_AC!KB$38+[7]Jazz_AC!KB$28</f>
-        <v>0</v>
+        <f>[8]Jazz_AC!KB$23+[8]Jazz_AC!KB$33+[8]Jazz_AC!KB$38+[8]Jazz_AC!KB$28</f>
+        <v>5422</v>
       </c>
       <c r="J10" s="10">
-        <f>[7]Jazz_AC!KC$23+[7]Jazz_AC!KC$33+[7]Jazz_AC!KC$38+[7]Jazz_AC!KC$28</f>
+        <f>[8]Jazz_AC!KC$23+[8]Jazz_AC!KC$33+[8]Jazz_AC!KC$38+[8]Jazz_AC!KC$28</f>
         <v>0</v>
       </c>
       <c r="K10" s="10">
-        <f>[7]Jazz_AC!KD$23+[7]Jazz_AC!KD$33+[7]Jazz_AC!KD$38+[7]Jazz_AC!KD$28</f>
+        <f>[8]Jazz_AC!KD$23+[8]Jazz_AC!KD$33+[8]Jazz_AC!KD$38+[8]Jazz_AC!KD$28</f>
         <v>0</v>
       </c>
       <c r="L10" s="10">
-        <f>[7]Jazz_AC!KE$23+[7]Jazz_AC!KE$33+[7]Jazz_AC!KE$38+[7]Jazz_AC!KE$28</f>
+        <f>[8]Jazz_AC!KE$23+[8]Jazz_AC!KE$33+[8]Jazz_AC!KE$38+[8]Jazz_AC!KE$28</f>
         <v>0</v>
       </c>
       <c r="M10" s="10">
-        <f>[7]Jazz_AC!KF$23+[7]Jazz_AC!KF$33+[7]Jazz_AC!KF$38+[7]Jazz_AC!KF$28</f>
+        <f>[8]Jazz_AC!KF$23+[8]Jazz_AC!KF$33+[8]Jazz_AC!KF$38+[8]Jazz_AC!KF$28</f>
         <v>0</v>
       </c>
       <c r="N10" s="10">
-        <f>[7]Jazz_AC!KG$23+[7]Jazz_AC!KG$33+[7]Jazz_AC!KG$38+[7]Jazz_AC!KG$28</f>
+        <f>[8]Jazz_AC!KG$23+[8]Jazz_AC!KG$33+[8]Jazz_AC!KG$38+[8]Jazz_AC!KG$28</f>
         <v>0</v>
       </c>
       <c r="R10" s="10"/>
     </row>
     <row r="11" spans="1:18" x14ac:dyDescent="0.2">
       <c r="B11" s="53" t="s">
         <v>77</v>
       </c>
       <c r="C11" s="10">
-        <f>[7]AirCanada!JV$23+[7]AirCanada!JV$33+[7]AirCanada!JV$38+[7]AirCanada!JV$28</f>
+        <f>[8]AirCanada!JV$23+[8]AirCanada!JV$33+[8]AirCanada!JV$38+[8]AirCanada!JV$28</f>
         <v>285</v>
       </c>
       <c r="D11" s="10">
-        <f>[7]AirCanada!JW$23+[7]AirCanada!JW$33+[7]AirCanada!JW$38+[7]AirCanada!JW$28</f>
+        <f>[8]AirCanada!JW$23+[8]AirCanada!JW$33+[8]AirCanada!JW$38+[8]AirCanada!JW$28</f>
         <v>0</v>
       </c>
       <c r="E11" s="10">
-        <f>[7]AirCanada!JX$23+[7]AirCanada!JX$33+[7]AirCanada!JX$38+[7]AirCanada!JX$28</f>
+        <f>[8]AirCanada!JX$23+[8]AirCanada!JX$33+[8]AirCanada!JX$38+[8]AirCanada!JX$28</f>
         <v>0</v>
       </c>
       <c r="F11" s="10">
-        <f>[7]AirCanada!JY$23+[7]AirCanada!JY$33+[7]AirCanada!JY$38+[7]AirCanada!JY$28</f>
+        <f>[8]AirCanada!JY$23+[8]AirCanada!JY$33+[8]AirCanada!JY$38+[8]AirCanada!JY$28</f>
         <v>0</v>
       </c>
       <c r="G11" s="10">
-        <f>[7]AirCanada!JZ$23+[7]AirCanada!JZ$33+[7]AirCanada!JZ$38+[7]AirCanada!JZ$28</f>
+        <f>[8]AirCanada!JZ$23+[8]AirCanada!JZ$33+[8]AirCanada!JZ$38+[8]AirCanada!JZ$28</f>
         <v>4258</v>
       </c>
       <c r="H11" s="10">
-        <f>[7]AirCanada!KA$23+[7]AirCanada!KA$33+[7]AirCanada!KA$38+[7]AirCanada!KA$28</f>
+        <f>[8]AirCanada!KA$23+[8]AirCanada!KA$33+[8]AirCanada!KA$38+[8]AirCanada!KA$28</f>
         <v>5589</v>
       </c>
       <c r="I11" s="10">
-        <f>[7]AirCanada!KB$23+[7]AirCanada!KB$33+[7]AirCanada!KB$38+[7]AirCanada!KB$28</f>
+        <f>[8]AirCanada!KB$23+[8]AirCanada!KB$33+[8]AirCanada!KB$38+[8]AirCanada!KB$28</f>
         <v>0</v>
       </c>
       <c r="J11" s="10">
-        <f>[7]AirCanada!KC$23+[7]AirCanada!KC$33+[7]AirCanada!KC$38+[7]AirCanada!KC$28</f>
+        <f>[8]AirCanada!KC$23+[8]AirCanada!KC$33+[8]AirCanada!KC$38+[8]AirCanada!KC$28</f>
         <v>0</v>
       </c>
       <c r="K11" s="10">
-        <f>[7]AirCanada!KD$23+[7]AirCanada!KD$33+[7]AirCanada!KD$38+[7]AirCanada!KD$28</f>
+        <f>[8]AirCanada!KD$23+[8]AirCanada!KD$33+[8]AirCanada!KD$38+[8]AirCanada!KD$28</f>
         <v>0</v>
       </c>
       <c r="L11" s="10">
-        <f>[7]AirCanada!KE$23+[7]AirCanada!KE$33+[7]AirCanada!KE$38+[7]AirCanada!KE$28</f>
+        <f>[8]AirCanada!KE$23+[8]AirCanada!KE$33+[8]AirCanada!KE$38+[8]AirCanada!KE$28</f>
         <v>0</v>
       </c>
       <c r="M11" s="10">
-        <f>[7]AirCanada!KF$23+[7]AirCanada!KF$33+[7]AirCanada!KF$38+[7]AirCanada!KF$28</f>
+        <f>[8]AirCanada!KF$23+[8]AirCanada!KF$33+[8]AirCanada!KF$38+[8]AirCanada!KF$28</f>
         <v>0</v>
       </c>
       <c r="N11" s="10">
-        <f>[7]AirCanada!KG$23+[7]AirCanada!KG$33+[7]AirCanada!KG$38+[7]AirCanada!KG$28</f>
+        <f>[8]AirCanada!KG$23+[8]AirCanada!KG$33+[8]AirCanada!KG$38+[8]AirCanada!KG$28</f>
         <v>0</v>
       </c>
       <c r="R11" s="10"/>
     </row>
     <row r="12" spans="1:18" hidden="1" x14ac:dyDescent="0.2">
       <c r="B12" t="s">
         <v>59</v>
       </c>
       <c r="C12" s="10">
-        <f>'[7]Air Georgian'!JV$33+'[7]Air Georgian'!JV$38</f>
+        <f>'[8]Air Georgian'!JV$33+'[8]Air Georgian'!JV$38</f>
         <v>0</v>
       </c>
       <c r="D12" s="10">
-        <f>'[7]Air Georgian'!JW$33+'[7]Air Georgian'!JW$38</f>
+        <f>'[8]Air Georgian'!JW$33+'[8]Air Georgian'!JW$38</f>
         <v>0</v>
       </c>
       <c r="E12" s="10">
-        <f>'[7]Air Georgian'!JX$33+'[7]Air Georgian'!JX$38</f>
+        <f>'[8]Air Georgian'!JX$33+'[8]Air Georgian'!JX$38</f>
         <v>0</v>
       </c>
       <c r="F12" s="10">
-        <f>'[7]Air Georgian'!JY$33+'[7]Air Georgian'!JY$38</f>
+        <f>'[8]Air Georgian'!JY$33+'[8]Air Georgian'!JY$38</f>
         <v>0</v>
       </c>
       <c r="G12" s="10">
-        <f>'[7]Air Georgian'!JZ$33+'[7]Air Georgian'!JZ$38</f>
+        <f>'[8]Air Georgian'!JZ$33+'[8]Air Georgian'!JZ$38</f>
         <v>0</v>
       </c>
       <c r="H12" s="10">
-        <f>'[7]Air Georgian'!KA$33+'[7]Air Georgian'!KA$38</f>
+        <f>'[8]Air Georgian'!KA$33+'[8]Air Georgian'!KA$38</f>
         <v>0</v>
       </c>
       <c r="I12" s="10">
-        <f>'[7]Air Georgian'!KB$33+'[7]Air Georgian'!KB$38</f>
+        <f>'[8]Air Georgian'!KB$33+'[8]Air Georgian'!KB$38</f>
         <v>0</v>
       </c>
       <c r="J12" s="10">
-        <f>'[7]Air Georgian'!KC$33+'[7]Air Georgian'!KC$38</f>
+        <f>'[8]Air Georgian'!KC$33+'[8]Air Georgian'!KC$38</f>
         <v>0</v>
       </c>
       <c r="K12" s="10">
-        <f>'[7]Air Georgian'!KD$33+'[7]Air Georgian'!KD$38</f>
+        <f>'[8]Air Georgian'!KD$33+'[8]Air Georgian'!KD$38</f>
         <v>0</v>
       </c>
       <c r="L12" s="10">
-        <f>'[7]Air Georgian'!KE$33+'[7]Air Georgian'!KE$38</f>
+        <f>'[8]Air Georgian'!KE$33+'[8]Air Georgian'!KE$38</f>
         <v>0</v>
       </c>
       <c r="M12" s="10">
-        <f>'[7]Air Georgian'!KF$33+'[7]Air Georgian'!KF$38</f>
+        <f>'[8]Air Georgian'!KF$33+'[8]Air Georgian'!KF$38</f>
         <v>0</v>
       </c>
       <c r="N12" s="10">
-        <f>'[7]Air Georgian'!KG$33+'[7]Air Georgian'!KG$38</f>
+        <f>'[8]Air Georgian'!KG$33+'[8]Air Georgian'!KG$38</f>
         <v>0</v>
       </c>
       <c r="R12" s="10"/>
     </row>
     <row r="13" spans="1:18" hidden="1" x14ac:dyDescent="0.2">
       <c r="B13" t="s">
         <v>65</v>
       </c>
       <c r="C13" s="10">
-        <f>'[7]Sky Regional'!JV$33+'[7]Sky Regional'!JV$38</f>
+        <f>'[8]Sky Regional'!JV$33+'[8]Sky Regional'!JV$38</f>
         <v>0</v>
       </c>
       <c r="D13" s="10">
-        <f>'[7]Sky Regional'!JW$33+'[7]Sky Regional'!JW$38</f>
+        <f>'[8]Sky Regional'!JW$33+'[8]Sky Regional'!JW$38</f>
         <v>0</v>
       </c>
       <c r="E13" s="10">
-        <f>'[7]Sky Regional'!JX$33+'[7]Sky Regional'!JX$38</f>
+        <f>'[8]Sky Regional'!JX$33+'[8]Sky Regional'!JX$38</f>
         <v>0</v>
       </c>
       <c r="F13" s="10">
-        <f>'[7]Sky Regional'!JY$33+'[7]Sky Regional'!JY$38</f>
+        <f>'[8]Sky Regional'!JY$33+'[8]Sky Regional'!JY$38</f>
         <v>0</v>
       </c>
       <c r="G13" s="10">
-        <f>'[7]Sky Regional'!JZ$33+'[7]Sky Regional'!JZ$38</f>
+        <f>'[8]Sky Regional'!JZ$33+'[8]Sky Regional'!JZ$38</f>
         <v>0</v>
       </c>
       <c r="H13" s="10">
-        <f>'[7]Sky Regional'!KA$33+'[7]Sky Regional'!KA$38</f>
+        <f>'[8]Sky Regional'!KA$33+'[8]Sky Regional'!KA$38</f>
         <v>0</v>
       </c>
       <c r="I13" s="10">
-        <f>'[7]Sky Regional'!KB$33+'[7]Sky Regional'!KB$38</f>
+        <f>'[8]Sky Regional'!KB$33+'[8]Sky Regional'!KB$38</f>
         <v>0</v>
       </c>
       <c r="J13" s="10">
-        <f>'[7]Sky Regional'!KC$33+'[7]Sky Regional'!KC$38</f>
+        <f>'[8]Sky Regional'!KC$33+'[8]Sky Regional'!KC$38</f>
         <v>0</v>
       </c>
       <c r="K13" s="10">
-        <f>'[7]Sky Regional'!KD$33+'[7]Sky Regional'!KD$38</f>
+        <f>'[8]Sky Regional'!KD$33+'[8]Sky Regional'!KD$38</f>
         <v>0</v>
       </c>
       <c r="L13" s="10">
-        <f>'[7]Sky Regional'!KE$33+'[7]Sky Regional'!KE$38</f>
+        <f>'[8]Sky Regional'!KE$33+'[8]Sky Regional'!KE$38</f>
         <v>0</v>
       </c>
       <c r="M13" s="10">
-        <f>'[7]Sky Regional'!KF$33+'[7]Sky Regional'!KF$38</f>
+        <f>'[8]Sky Regional'!KF$33+'[8]Sky Regional'!KF$38</f>
         <v>0</v>
       </c>
       <c r="N13" s="10">
-        <f>'[7]Sky Regional'!KG$33+'[7]Sky Regional'!KG$38</f>
+        <f>'[8]Sky Regional'!KG$33+'[8]Sky Regional'!KG$38</f>
         <v>0</v>
       </c>
       <c r="R13" s="10"/>
     </row>
     <row r="14" spans="1:18" x14ac:dyDescent="0.2">
       <c r="B14" t="s">
         <v>76</v>
       </c>
       <c r="C14" s="10">
-        <f>'[7]Aer Lingus'!JV$33+'[7]Aer Lingus'!JV$38</f>
+        <f>'[8]Aer Lingus'!JV$33+'[8]Aer Lingus'!JV$38</f>
         <v>1324</v>
       </c>
       <c r="D14" s="10">
-        <f>'[7]Aer Lingus'!JW$33+'[7]Aer Lingus'!JW$38</f>
+        <f>'[8]Aer Lingus'!JW$33+'[8]Aer Lingus'!JW$38</f>
         <v>819</v>
       </c>
       <c r="E14" s="10">
-        <f>'[7]Aer Lingus'!JX$33+'[7]Aer Lingus'!JX$38</f>
+        <f>'[8]Aer Lingus'!JX$33+'[8]Aer Lingus'!JX$38</f>
         <v>3124</v>
       </c>
       <c r="F14" s="10">
-        <f>'[7]Aer Lingus'!JY$33+'[7]Aer Lingus'!JY$38</f>
+        <f>'[8]Aer Lingus'!JY$33+'[8]Aer Lingus'!JY$38</f>
         <v>2027</v>
       </c>
       <c r="G14" s="10">
-        <f>'[7]Aer Lingus'!JZ$33+'[7]Aer Lingus'!JZ$38</f>
+        <f>'[8]Aer Lingus'!JZ$33+'[8]Aer Lingus'!JZ$38</f>
         <v>3754</v>
       </c>
       <c r="H14" s="10">
-        <f>'[7]Aer Lingus'!KA$33+'[7]Aer Lingus'!KA$38</f>
+        <f>'[8]Aer Lingus'!KA$33+'[8]Aer Lingus'!KA$38</f>
         <v>3207</v>
       </c>
       <c r="I14" s="10">
-        <f>'[7]Aer Lingus'!KB$33+'[7]Aer Lingus'!KB$38</f>
-        <v>0</v>
+        <f>'[8]Aer Lingus'!KB$33+'[8]Aer Lingus'!KB$38</f>
+        <v>2891</v>
       </c>
       <c r="J14" s="10">
-        <f>'[7]Aer Lingus'!KC$33+'[7]Aer Lingus'!KC$38</f>
+        <f>'[8]Aer Lingus'!KC$33+'[8]Aer Lingus'!KC$38</f>
         <v>0</v>
       </c>
       <c r="K14" s="10">
-        <f>'[7]Aer Lingus'!KD$33+'[7]Aer Lingus'!KD$38</f>
+        <f>'[8]Aer Lingus'!KD$33+'[8]Aer Lingus'!KD$38</f>
         <v>0</v>
       </c>
       <c r="L14" s="10">
-        <f>'[7]Aer Lingus'!KE$33+'[7]Aer Lingus'!KE$38</f>
+        <f>'[8]Aer Lingus'!KE$33+'[8]Aer Lingus'!KE$38</f>
         <v>0</v>
       </c>
       <c r="M14" s="10">
-        <f>'[7]Aer Lingus'!KF$33+'[7]Aer Lingus'!KF$38</f>
+        <f>'[8]Aer Lingus'!KF$33+'[8]Aer Lingus'!KF$38</f>
         <v>0</v>
       </c>
       <c r="N14" s="10">
-        <f>'[7]Aer Lingus'!KG$33+'[7]Aer Lingus'!KG$38</f>
+        <f>'[8]Aer Lingus'!KG$33+'[8]Aer Lingus'!KG$38</f>
         <v>0</v>
       </c>
       <c r="R14" s="10"/>
     </row>
     <row r="15" spans="1:18" hidden="1" x14ac:dyDescent="0.2">
       <c r="B15" t="s">
         <v>62</v>
       </c>
       <c r="C15" s="10">
-        <f>'[7]Air Wisconsin'!JV$23+'[7]Air Wisconsin'!JV$28</f>
+        <f>'[8]Air Wisconsin'!JV$23+'[8]Air Wisconsin'!JV$28</f>
         <v>0</v>
       </c>
       <c r="D15" s="10">
-        <f>'[7]Air Wisconsin'!JW$23+'[7]Air Wisconsin'!JW$28</f>
+        <f>'[8]Air Wisconsin'!JW$23+'[8]Air Wisconsin'!JW$28</f>
         <v>0</v>
       </c>
       <c r="E15" s="10">
-        <f>'[7]Air Wisconsin'!JX$23+'[7]Air Wisconsin'!JX$28</f>
+        <f>'[8]Air Wisconsin'!JX$23+'[8]Air Wisconsin'!JX$28</f>
         <v>0</v>
       </c>
       <c r="F15" s="10">
-        <f>'[7]Air Wisconsin'!JY$23+'[7]Air Wisconsin'!JY$28</f>
+        <f>'[8]Air Wisconsin'!JY$23+'[8]Air Wisconsin'!JY$28</f>
         <v>0</v>
       </c>
       <c r="G15" s="10">
-        <f>'[7]Air Wisconsin'!JZ$23+'[7]Air Wisconsin'!JZ$28</f>
+        <f>'[8]Air Wisconsin'!JZ$23+'[8]Air Wisconsin'!JZ$28</f>
         <v>0</v>
       </c>
       <c r="H15" s="10">
-        <f>'[7]Air Wisconsin'!KA$23+'[7]Air Wisconsin'!KA$28</f>
+        <f>'[8]Air Wisconsin'!KA$23+'[8]Air Wisconsin'!KA$28</f>
         <v>0</v>
       </c>
       <c r="I15" s="10">
-        <f>'[7]Air Wisconsin'!KB$23+'[7]Air Wisconsin'!KB$28</f>
+        <f>'[8]Air Wisconsin'!KB$23+'[8]Air Wisconsin'!KB$28</f>
         <v>0</v>
       </c>
       <c r="J15" s="10">
-        <f>'[7]Air Wisconsin'!KC$23+'[7]Air Wisconsin'!KC$28</f>
+        <f>'[8]Air Wisconsin'!KC$23+'[8]Air Wisconsin'!KC$28</f>
         <v>0</v>
       </c>
       <c r="K15" s="10">
-        <f>'[7]Air Wisconsin'!KD$23+'[7]Air Wisconsin'!KD$28</f>
+        <f>'[8]Air Wisconsin'!KD$23+'[8]Air Wisconsin'!KD$28</f>
         <v>0</v>
       </c>
       <c r="L15" s="10">
-        <f>'[7]Air Wisconsin'!KE$23+'[7]Air Wisconsin'!KE$28</f>
+        <f>'[8]Air Wisconsin'!KE$23+'[8]Air Wisconsin'!KE$28</f>
         <v>0</v>
       </c>
       <c r="M15" s="10">
-        <f>'[7]Air Wisconsin'!KF$23+'[7]Air Wisconsin'!KF$28</f>
+        <f>'[8]Air Wisconsin'!KF$23+'[8]Air Wisconsin'!KF$28</f>
         <v>0</v>
       </c>
       <c r="N15" s="10">
-        <f>'[7]Air Wisconsin'!KG$23+'[7]Air Wisconsin'!KG$28</f>
+        <f>'[8]Air Wisconsin'!KG$23+'[8]Air Wisconsin'!KG$28</f>
         <v>0</v>
       </c>
       <c r="R15" s="10"/>
     </row>
     <row r="16" spans="1:18" x14ac:dyDescent="0.2">
       <c r="B16" t="s">
         <v>49</v>
       </c>
       <c r="C16" s="10">
-        <f>[7]Alaska!JV$23+[7]Alaska!JV$28</f>
+        <f>[8]Alaska!JV$23+[8]Alaska!JV$28</f>
         <v>9495</v>
       </c>
       <c r="D16" s="10">
-        <f>[7]Alaska!JW$23+[7]Alaska!JW$28</f>
+        <f>[8]Alaska!JW$23+[8]Alaska!JW$28</f>
         <v>7608</v>
       </c>
       <c r="E16" s="10">
-        <f>[7]Alaska!JX$23+[7]Alaska!JX$28</f>
+        <f>[8]Alaska!JX$23+[8]Alaska!JX$28</f>
         <v>11646</v>
       </c>
       <c r="F16" s="10">
-        <f>[7]Alaska!JY$23+[7]Alaska!JY$28</f>
+        <f>[8]Alaska!JY$23+[8]Alaska!JY$28</f>
         <v>13753</v>
       </c>
       <c r="G16" s="10">
-        <f>[7]Alaska!JZ$23+[7]Alaska!JZ$28</f>
+        <f>[8]Alaska!JZ$23+[8]Alaska!JZ$28</f>
         <v>16437</v>
       </c>
       <c r="H16" s="10">
-        <f>[7]Alaska!KA$23+[7]Alaska!KA$28</f>
+        <f>[8]Alaska!KA$23+[8]Alaska!KA$28</f>
         <v>20747</v>
       </c>
       <c r="I16" s="10">
-        <f>[7]Alaska!KB$23+[7]Alaska!KB$28</f>
-        <v>0</v>
+        <f>[8]Alaska!KB$23+[8]Alaska!KB$28</f>
+        <v>25879</v>
       </c>
       <c r="J16" s="10">
-        <f>[7]Alaska!KC$23+[7]Alaska!KC$28</f>
+        <f>[8]Alaska!KC$23+[8]Alaska!KC$28</f>
         <v>0</v>
       </c>
       <c r="K16" s="10">
-        <f>[7]Alaska!KD$23+[7]Alaska!KD$28</f>
+        <f>[8]Alaska!KD$23+[8]Alaska!KD$28</f>
         <v>0</v>
       </c>
       <c r="L16" s="10">
-        <f>[7]Alaska!KE$23+[7]Alaska!KE$28</f>
+        <f>[8]Alaska!KE$23+[8]Alaska!KE$28</f>
         <v>0</v>
       </c>
       <c r="M16" s="10">
-        <f>[7]Alaska!KF$23+[7]Alaska!KF$28</f>
+        <f>[8]Alaska!KF$23+[8]Alaska!KF$28</f>
         <v>0</v>
       </c>
       <c r="N16" s="10">
-        <f>[7]Alaska!KG$23+[7]Alaska!KG$28</f>
+        <f>[8]Alaska!KG$23+[8]Alaska!KG$28</f>
         <v>0</v>
       </c>
       <c r="R16" s="10"/>
     </row>
     <row r="17" spans="2:18" x14ac:dyDescent="0.2">
       <c r="B17" t="s">
         <v>39</v>
       </c>
       <c r="C17" s="10">
-        <f>[7]American!JV$23+[7]American!JV$28</f>
+        <f>[8]American!JV$23+[8]American!JV$28</f>
         <v>39631</v>
       </c>
       <c r="D17" s="10">
-        <f>[7]American!JW$23+[7]American!JW$28</f>
+        <f>[8]American!JW$23+[8]American!JW$28</f>
         <v>40271</v>
       </c>
       <c r="E17" s="10">
-        <f>[7]American!JX$23+[7]American!JX$28</f>
+        <f>[8]American!JX$23+[8]American!JX$28</f>
         <v>49582</v>
       </c>
       <c r="F17" s="10">
-        <f>[7]American!JY$23+[7]American!JY$28</f>
+        <f>[8]American!JY$23+[8]American!JY$28</f>
         <v>40017</v>
       </c>
       <c r="G17" s="10">
-        <f>[7]American!JZ$23+[7]American!JZ$28</f>
+        <f>[8]American!JZ$23+[8]American!JZ$28</f>
         <v>43799</v>
       </c>
       <c r="H17" s="10">
-        <f>[7]American!KA$23+[7]American!KA$28</f>
+        <f>[8]American!KA$23+[8]American!KA$28</f>
         <v>47909</v>
       </c>
       <c r="I17" s="10">
-        <f>[7]American!KB$23+[7]American!KB$28</f>
-        <v>0</v>
+        <f>[8]American!KB$23+[8]American!KB$28</f>
+        <v>52404</v>
       </c>
       <c r="J17" s="10">
-        <f>[7]American!KC$23+[7]American!KC$28</f>
+        <f>[8]American!KC$23+[8]American!KC$28</f>
         <v>0</v>
       </c>
       <c r="K17" s="10">
-        <f>[7]American!KD$23+[7]American!KD$28</f>
+        <f>[8]American!KD$23+[8]American!KD$28</f>
         <v>0</v>
       </c>
       <c r="L17" s="10">
-        <f>[7]American!KE$23+[7]American!KE$28</f>
+        <f>[8]American!KE$23+[8]American!KE$28</f>
         <v>0</v>
       </c>
       <c r="M17" s="10">
-        <f>[7]American!KF$23+[7]American!KF$28</f>
+        <f>[8]American!KF$23+[8]American!KF$28</f>
         <v>0</v>
       </c>
       <c r="N17" s="10">
-        <f>[7]American!KG$23+[7]American!KG$28</f>
+        <f>[8]American!KG$23+[8]American!KG$28</f>
         <v>0</v>
       </c>
       <c r="R17" s="10"/>
     </row>
     <row r="18" spans="2:18" x14ac:dyDescent="0.2">
       <c r="B18" t="s">
         <v>70</v>
       </c>
       <c r="C18" s="10">
-        <f>'[7]Denver Air'!JV$23+'[7]Denver Air'!JV$28</f>
+        <f>'[8]Denver Air'!JV$23+'[8]Denver Air'!JV$28</f>
         <v>850</v>
       </c>
       <c r="D18" s="10">
-        <f>'[7]Denver Air'!JW$23+'[7]Denver Air'!JW$28</f>
+        <f>'[8]Denver Air'!JW$23+'[8]Denver Air'!JW$28</f>
         <v>790</v>
       </c>
       <c r="E18" s="10">
-        <f>'[7]Denver Air'!JX$23+'[7]Denver Air'!JX$28</f>
+        <f>'[8]Denver Air'!JX$23+'[8]Denver Air'!JX$28</f>
         <v>1078</v>
       </c>
       <c r="F18" s="10">
-        <f>'[7]Denver Air'!JY$23+'[7]Denver Air'!JY$28</f>
+        <f>'[8]Denver Air'!JY$23+'[8]Denver Air'!JY$28</f>
         <v>944</v>
       </c>
       <c r="G18" s="10">
-        <f>'[7]Denver Air'!JZ$23+'[7]Denver Air'!JZ$28</f>
+        <f>'[8]Denver Air'!JZ$23+'[8]Denver Air'!JZ$28</f>
         <v>874</v>
       </c>
       <c r="H18" s="10">
-        <f>'[7]Denver Air'!KA$23+'[7]Denver Air'!KA$28</f>
+        <f>'[8]Denver Air'!KA$23+'[8]Denver Air'!KA$28</f>
         <v>993</v>
       </c>
       <c r="I18" s="10">
-        <f>'[7]Denver Air'!KB$23+'[7]Denver Air'!KB$28</f>
-        <v>0</v>
+        <f>'[8]Denver Air'!KB$23+'[8]Denver Air'!KB$28</f>
+        <v>1158</v>
       </c>
       <c r="J18" s="10">
-        <f>'[7]Denver Air'!KC$23+'[7]Denver Air'!KC$28</f>
+        <f>'[8]Denver Air'!KC$23+'[8]Denver Air'!KC$28</f>
         <v>0</v>
       </c>
       <c r="K18" s="10">
-        <f>'[7]Denver Air'!KD$23+'[7]Denver Air'!KD$28</f>
+        <f>'[8]Denver Air'!KD$23+'[8]Denver Air'!KD$28</f>
         <v>0</v>
       </c>
       <c r="L18" s="10">
-        <f>'[7]Denver Air'!KE$23+'[7]Denver Air'!KE$28</f>
+        <f>'[8]Denver Air'!KE$23+'[8]Denver Air'!KE$28</f>
         <v>0</v>
       </c>
       <c r="M18" s="10">
-        <f>'[7]Denver Air'!KF$23+'[7]Denver Air'!KF$28</f>
+        <f>'[8]Denver Air'!KF$23+'[8]Denver Air'!KF$28</f>
         <v>0</v>
       </c>
       <c r="N18" s="10">
-        <f>'[7]Denver Air'!KG$23+'[7]Denver Air'!KG$28</f>
+        <f>'[8]Denver Air'!KG$23+'[8]Denver Air'!KG$28</f>
         <v>0</v>
       </c>
       <c r="R18" s="10"/>
     </row>
     <row r="19" spans="2:18" x14ac:dyDescent="0.2">
       <c r="B19" t="s">
         <v>63</v>
       </c>
       <c r="C19" s="10">
-        <f>[7]PSA!JV$23+[7]PSA!JV$28</f>
+        <f>[8]PSA!JV$23+[8]PSA!JV$28</f>
         <v>4355</v>
       </c>
       <c r="D19" s="10">
-        <f>[7]PSA!JW$23+[7]PSA!JW$28</f>
+        <f>[8]PSA!JW$23+[8]PSA!JW$28</f>
         <v>3965</v>
       </c>
       <c r="E19" s="10">
-        <f>[7]PSA!JX$23+[7]PSA!JX$28</f>
+        <f>[8]PSA!JX$23+[8]PSA!JX$28</f>
         <v>4785</v>
       </c>
       <c r="F19" s="10">
-        <f>[7]PSA!JY$23+[7]PSA!JY$28</f>
+        <f>[8]PSA!JY$23+[8]PSA!JY$28</f>
         <v>5767</v>
       </c>
       <c r="G19" s="10">
-        <f>[7]PSA!JZ$23+[7]PSA!JZ$28</f>
+        <f>[8]PSA!JZ$23+[8]PSA!JZ$28</f>
         <v>7001</v>
       </c>
       <c r="H19" s="10">
-        <f>[7]PSA!KA$23+[7]PSA!KA$28</f>
+        <f>[8]PSA!KA$23+[8]PSA!KA$28</f>
         <v>7581</v>
       </c>
       <c r="I19" s="10">
-        <f>[7]PSA!KB$23+[7]PSA!KB$28</f>
-        <v>0</v>
+        <f>[8]PSA!KB$23+[8]PSA!KB$28</f>
+        <v>6481</v>
       </c>
       <c r="J19" s="10">
-        <f>[7]PSA!KC$23+[7]PSA!KC$28</f>
+        <f>[8]PSA!KC$23+[8]PSA!KC$28</f>
         <v>0</v>
       </c>
       <c r="K19" s="10">
-        <f>[7]PSA!KD$23+[7]PSA!KD$28</f>
+        <f>[8]PSA!KD$23+[8]PSA!KD$28</f>
         <v>0</v>
       </c>
       <c r="L19" s="10">
-        <f>[7]PSA!KE$23+[7]PSA!KE$28</f>
+        <f>[8]PSA!KE$23+[8]PSA!KE$28</f>
         <v>0</v>
       </c>
       <c r="M19" s="10">
-        <f>[7]PSA!KF$23+[7]PSA!KF$28</f>
+        <f>[8]PSA!KF$23+[8]PSA!KF$28</f>
         <v>0</v>
       </c>
       <c r="N19" s="10">
-        <f>[7]PSA!KG$23+[7]PSA!KG$28</f>
+        <f>[8]PSA!KG$23+[8]PSA!KG$28</f>
         <v>0</v>
       </c>
       <c r="R19" s="10"/>
     </row>
     <row r="20" spans="2:18" x14ac:dyDescent="0.2">
       <c r="B20" t="s">
         <v>60</v>
       </c>
       <c r="C20" s="10">
-        <f>'[7]American Eagle'!JV$23+'[7]American Eagle'!JV$28</f>
+        <f>'[8]American Eagle'!JV$23+'[8]American Eagle'!JV$28</f>
         <v>5605</v>
       </c>
       <c r="D20" s="10">
-        <f>'[7]American Eagle'!JW$23+'[7]American Eagle'!JW$28</f>
+        <f>'[8]American Eagle'!JW$23+'[8]American Eagle'!JW$28</f>
         <v>7224</v>
       </c>
       <c r="E20" s="10">
-        <f>'[7]American Eagle'!JX$23+'[7]American Eagle'!JX$28</f>
+        <f>'[8]American Eagle'!JX$23+'[8]American Eagle'!JX$28</f>
         <v>5902</v>
       </c>
       <c r="F20" s="10">
-        <f>'[7]American Eagle'!JY$23+'[7]American Eagle'!JY$28</f>
+        <f>'[8]American Eagle'!JY$23+'[8]American Eagle'!JY$28</f>
         <v>9148</v>
       </c>
       <c r="G20" s="10">
-        <f>'[7]American Eagle'!JZ$23+'[7]American Eagle'!JZ$28</f>
+        <f>'[8]American Eagle'!JZ$23+'[8]American Eagle'!JZ$28</f>
         <v>8639</v>
       </c>
       <c r="H20" s="10">
-        <f>'[7]American Eagle'!KA$23+'[7]American Eagle'!KA$28</f>
+        <f>'[8]American Eagle'!KA$23+'[8]American Eagle'!KA$28</f>
         <v>5263</v>
       </c>
       <c r="I20" s="10">
-        <f>'[7]American Eagle'!KB$23+'[7]American Eagle'!KB$28</f>
-        <v>0</v>
+        <f>'[8]American Eagle'!KB$23+'[8]American Eagle'!KB$28</f>
+        <v>5874</v>
       </c>
       <c r="J20" s="10">
-        <f>'[7]American Eagle'!KC$23+'[7]American Eagle'!KC$28</f>
+        <f>'[8]American Eagle'!KC$23+'[8]American Eagle'!KC$28</f>
         <v>0</v>
       </c>
       <c r="K20" s="10">
-        <f>'[7]American Eagle'!KD$23+'[7]American Eagle'!KD$28</f>
+        <f>'[8]American Eagle'!KD$23+'[8]American Eagle'!KD$28</f>
         <v>0</v>
       </c>
       <c r="L20" s="10">
-        <f>'[7]American Eagle'!KE$23+'[7]American Eagle'!KE$28</f>
+        <f>'[8]American Eagle'!KE$23+'[8]American Eagle'!KE$28</f>
         <v>0</v>
       </c>
       <c r="M20" s="10">
-        <f>'[7]American Eagle'!KF$23+'[7]American Eagle'!KF$28</f>
+        <f>'[8]American Eagle'!KF$23+'[8]American Eagle'!KF$28</f>
         <v>0</v>
       </c>
       <c r="N20" s="10">
-        <f>'[7]American Eagle'!KG$23+'[7]American Eagle'!KG$28</f>
+        <f>'[8]American Eagle'!KG$23+'[8]American Eagle'!KG$28</f>
         <v>0</v>
       </c>
       <c r="R20" s="10"/>
     </row>
     <row r="21" spans="2:18" hidden="1" x14ac:dyDescent="0.2">
       <c r="B21" s="53" t="s">
         <v>61</v>
       </c>
       <c r="C21" s="10">
-        <f>'[7]Continental Express'!JV$23+'[7]Continental Express'!JV$28</f>
+        <f>'[8]Continental Express'!JV$23+'[8]Continental Express'!JV$28</f>
         <v>0</v>
       </c>
       <c r="D21" s="10">
-        <f>'[7]Continental Express'!JW$23+'[7]Continental Express'!JW$28</f>
+        <f>'[8]Continental Express'!JW$23+'[8]Continental Express'!JW$28</f>
         <v>0</v>
       </c>
       <c r="E21" s="10">
-        <f>'[7]Continental Express'!JX$23+'[7]Continental Express'!JX$28</f>
+        <f>'[8]Continental Express'!JX$23+'[8]Continental Express'!JX$28</f>
         <v>0</v>
       </c>
       <c r="F21" s="10">
-        <f>'[7]Continental Express'!JY$23+'[7]Continental Express'!JY$28</f>
+        <f>'[8]Continental Express'!JY$23+'[8]Continental Express'!JY$28</f>
         <v>0</v>
       </c>
       <c r="G21" s="10">
-        <f>'[7]Continental Express'!JZ$23+'[7]Continental Express'!JZ$28</f>
+        <f>'[8]Continental Express'!JZ$23+'[8]Continental Express'!JZ$28</f>
         <v>0</v>
       </c>
       <c r="H21" s="10">
-        <f>'[7]Continental Express'!KA$23+'[7]Continental Express'!KA$28</f>
+        <f>'[8]Continental Express'!KA$23+'[8]Continental Express'!KA$28</f>
         <v>0</v>
       </c>
       <c r="I21" s="10">
-        <f>'[7]Continental Express'!KB$23+'[7]Continental Express'!KB$28</f>
+        <f>'[8]Continental Express'!KB$23+'[8]Continental Express'!KB$28</f>
         <v>0</v>
       </c>
       <c r="J21" s="10">
-        <f>'[7]Continental Express'!KC$23+'[7]Continental Express'!KC$28</f>
+        <f>'[8]Continental Express'!KC$23+'[8]Continental Express'!KC$28</f>
         <v>0</v>
       </c>
       <c r="K21" s="10">
-        <f>'[7]Continental Express'!KD$23+'[7]Continental Express'!KD$28</f>
+        <f>'[8]Continental Express'!KD$23+'[8]Continental Express'!KD$28</f>
         <v>0</v>
       </c>
       <c r="L21" s="10">
-        <f>'[7]Continental Express'!KE$23+'[7]Continental Express'!KE$28</f>
+        <f>'[8]Continental Express'!KE$23+'[8]Continental Express'!KE$28</f>
         <v>0</v>
       </c>
       <c r="M21" s="10">
-        <f>'[7]Continental Express'!KF$23+'[7]Continental Express'!KF$28</f>
+        <f>'[8]Continental Express'!KF$23+'[8]Continental Express'!KF$28</f>
         <v>0</v>
       </c>
       <c r="N21" s="10">
-        <f>'[7]Continental Express'!KG$23+'[7]Continental Express'!KG$28</f>
+        <f>'[8]Continental Express'!KG$23+'[8]Continental Express'!KG$28</f>
         <v>0</v>
       </c>
       <c r="R21" s="10"/>
     </row>
     <row r="22" spans="2:18" hidden="1" x14ac:dyDescent="0.2">
       <c r="B22" t="s">
         <v>51</v>
       </c>
       <c r="C22" s="10">
-        <f>'[7]Go Jet_UA'!JV$23+'[7]Go Jet_UA'!JV$28</f>
+        <f>'[8]Go Jet_UA'!JV$23+'[8]Go Jet_UA'!JV$28</f>
         <v>0</v>
       </c>
       <c r="D22" s="10">
-        <f>'[7]Go Jet_UA'!JW$23+'[7]Go Jet_UA'!JW$28</f>
+        <f>'[8]Go Jet_UA'!JW$23+'[8]Go Jet_UA'!JW$28</f>
         <v>0</v>
       </c>
       <c r="E22" s="10">
-        <f>'[7]Go Jet_UA'!JX$23+'[7]Go Jet_UA'!JX$28</f>
+        <f>'[8]Go Jet_UA'!JX$23+'[8]Go Jet_UA'!JX$28</f>
         <v>64</v>
       </c>
       <c r="F22" s="10">
-        <f>'[7]Go Jet_UA'!JY$23+'[7]Go Jet_UA'!JY$28</f>
+        <f>'[8]Go Jet_UA'!JY$23+'[8]Go Jet_UA'!JY$28</f>
         <v>0</v>
       </c>
       <c r="G22" s="10">
-        <f>'[7]Go Jet_UA'!JZ$23+'[7]Go Jet_UA'!JZ$28</f>
+        <f>'[8]Go Jet_UA'!JZ$23+'[8]Go Jet_UA'!JZ$28</f>
         <v>0</v>
       </c>
       <c r="H22" s="10">
-        <f>'[7]Go Jet_UA'!KA$23+'[7]Go Jet_UA'!KA$28</f>
+        <f>'[8]Go Jet_UA'!KA$23+'[8]Go Jet_UA'!KA$28</f>
         <v>0</v>
       </c>
       <c r="I22" s="10">
-        <f>'[7]Go Jet_UA'!KB$23+'[7]Go Jet_UA'!KB$28</f>
+        <f>'[8]Go Jet_UA'!KB$23+'[8]Go Jet_UA'!KB$28</f>
         <v>0</v>
       </c>
       <c r="J22" s="10">
-        <f>'[7]Go Jet_UA'!KC$23+'[7]Go Jet_UA'!KC$28</f>
+        <f>'[8]Go Jet_UA'!KC$23+'[8]Go Jet_UA'!KC$28</f>
         <v>0</v>
       </c>
       <c r="K22" s="10">
-        <f>'[7]Go Jet_UA'!KD$23+'[7]Go Jet_UA'!KD$28</f>
+        <f>'[8]Go Jet_UA'!KD$23+'[8]Go Jet_UA'!KD$28</f>
         <v>0</v>
       </c>
       <c r="L22" s="10">
-        <f>'[7]Go Jet_UA'!KE$23+'[7]Go Jet_UA'!KE$28</f>
+        <f>'[8]Go Jet_UA'!KE$23+'[8]Go Jet_UA'!KE$28</f>
         <v>0</v>
       </c>
       <c r="M22" s="10">
-        <f>'[7]Go Jet_UA'!KF$23+'[7]Go Jet_UA'!KF$28</f>
+        <f>'[8]Go Jet_UA'!KF$23+'[8]Go Jet_UA'!KF$28</f>
         <v>0</v>
       </c>
       <c r="N22" s="10">
-        <f>'[7]Go Jet_UA'!KG$23+'[7]Go Jet_UA'!KG$28</f>
+        <f>'[8]Go Jet_UA'!KG$23+'[8]Go Jet_UA'!KG$28</f>
         <v>0</v>
       </c>
       <c r="R22" s="10"/>
     </row>
     <row r="23" spans="2:18" hidden="1" x14ac:dyDescent="0.2">
       <c r="B23" t="s">
         <v>67</v>
       </c>
       <c r="C23" s="10">
-        <f>[7]Horizon_AS!IT23+[7]Horizon_AS!IT33+[7]Horizon_AS!IT28+[7]Horizon_AS!IT38</f>
+        <f>[8]Horizon_AS!IT23+[8]Horizon_AS!IT33+[8]Horizon_AS!IT28+[8]Horizon_AS!IT38</f>
         <v>0</v>
       </c>
       <c r="D23" s="10">
-        <f>[7]Horizon_AS!IU23+[7]Horizon_AS!IU33+[7]Horizon_AS!IU28+[7]Horizon_AS!IU38</f>
+        <f>[8]Horizon_AS!IU23+[8]Horizon_AS!IU33+[8]Horizon_AS!IU28+[8]Horizon_AS!IU38</f>
         <v>0</v>
       </c>
       <c r="E23" s="10">
-        <f>[7]Horizon_AS!IV23+[7]Horizon_AS!IV33+[7]Horizon_AS!IV28+[7]Horizon_AS!IV38</f>
+        <f>[8]Horizon_AS!IV23+[8]Horizon_AS!IV33+[8]Horizon_AS!IV28+[8]Horizon_AS!IV38</f>
         <v>0</v>
       </c>
       <c r="F23" s="10">
-        <f>[7]Horizon_AS!IW23+[7]Horizon_AS!IW33+[7]Horizon_AS!IW28+[7]Horizon_AS!IW38</f>
+        <f>[8]Horizon_AS!IW23+[8]Horizon_AS!IW33+[8]Horizon_AS!IW28+[8]Horizon_AS!IW38</f>
         <v>0</v>
       </c>
       <c r="G23" s="10">
-        <f>[7]Horizon_AS!IX23+[7]Horizon_AS!IX33+[7]Horizon_AS!IX28+[7]Horizon_AS!IX38</f>
+        <f>[8]Horizon_AS!IX23+[8]Horizon_AS!IX33+[8]Horizon_AS!IX28+[8]Horizon_AS!IX38</f>
         <v>0</v>
       </c>
       <c r="H23" s="10">
-        <f>[7]Horizon_AS!IY23+[7]Horizon_AS!IY33+[7]Horizon_AS!IY28+[7]Horizon_AS!IY38</f>
+        <f>[8]Horizon_AS!IY23+[8]Horizon_AS!IY33+[8]Horizon_AS!IY28+[8]Horizon_AS!IY38</f>
         <v>0</v>
       </c>
       <c r="I23" s="10">
-        <f>[7]Horizon_AS!IZ23+[7]Horizon_AS!IZ33+[7]Horizon_AS!IZ28+[7]Horizon_AS!IZ38</f>
+        <f>[8]Horizon_AS!IZ23+[8]Horizon_AS!IZ33+[8]Horizon_AS!IZ28+[8]Horizon_AS!IZ38</f>
         <v>0</v>
       </c>
       <c r="J23" s="10">
-        <f>[7]Horizon_AS!JA23+[7]Horizon_AS!JA33+[7]Horizon_AS!JA28+[7]Horizon_AS!JA38</f>
+        <f>[8]Horizon_AS!JA23+[8]Horizon_AS!JA33+[8]Horizon_AS!JA28+[8]Horizon_AS!JA38</f>
         <v>0</v>
       </c>
       <c r="K23" s="10">
-        <f>[7]Horizon_AS!JB23+[7]Horizon_AS!JB33+[7]Horizon_AS!JB28+[7]Horizon_AS!JB38</f>
+        <f>[8]Horizon_AS!JB23+[8]Horizon_AS!JB33+[8]Horizon_AS!JB28+[8]Horizon_AS!JB38</f>
         <v>0</v>
       </c>
       <c r="L23" s="10">
-        <f>[7]Horizon_AS!JC23+[7]Horizon_AS!JC33+[7]Horizon_AS!JC28+[7]Horizon_AS!JC38</f>
+        <f>[8]Horizon_AS!JC23+[8]Horizon_AS!JC33+[8]Horizon_AS!JC28+[8]Horizon_AS!JC38</f>
         <v>0</v>
       </c>
       <c r="M23" s="10">
-        <f>[7]Horizon_AS!JD23+[7]Horizon_AS!JD33+[7]Horizon_AS!JD28+[7]Horizon_AS!JD38</f>
+        <f>[8]Horizon_AS!JD23+[8]Horizon_AS!JD33+[8]Horizon_AS!JD28+[8]Horizon_AS!JD38</f>
         <v>0</v>
       </c>
       <c r="N23" s="10">
-        <f>[7]Horizon_AS!JE23+[7]Horizon_AS!JE33+[7]Horizon_AS!JE28+[7]Horizon_AS!JE38</f>
+        <f>[8]Horizon_AS!JE23+[8]Horizon_AS!JE33+[8]Horizon_AS!JE28+[8]Horizon_AS!JE38</f>
         <v>0</v>
       </c>
       <c r="R23" s="10"/>
     </row>
     <row r="24" spans="2:18" x14ac:dyDescent="0.2">
       <c r="B24" t="s">
         <v>50</v>
       </c>
       <c r="C24" s="10">
-        <f>[7]MESA_UA!JV$23+[7]MESA_UA!JV$28</f>
+        <f>[8]MESA_UA!JV$23+[8]MESA_UA!JV$28</f>
         <v>3098</v>
       </c>
       <c r="D24" s="10">
-        <f>[7]MESA_UA!JW$23+[7]MESA_UA!JW$28</f>
+        <f>[8]MESA_UA!JW$23+[8]MESA_UA!JW$28</f>
         <v>1928</v>
       </c>
       <c r="E24" s="10">
-        <f>[7]MESA_UA!JX$23+[7]MESA_UA!JX$28</f>
+        <f>[8]MESA_UA!JX$23+[8]MESA_UA!JX$28</f>
         <v>1564</v>
       </c>
       <c r="F24" s="10">
-        <f>[7]MESA_UA!JY$23+[7]MESA_UA!JY$28</f>
+        <f>[8]MESA_UA!JY$23+[8]MESA_UA!JY$28</f>
         <v>2885</v>
       </c>
       <c r="G24" s="10">
-        <f>[7]MESA_UA!JZ$23+[7]MESA_UA!JZ$28</f>
+        <f>[8]MESA_UA!JZ$23+[8]MESA_UA!JZ$28</f>
         <v>2346</v>
       </c>
       <c r="H24" s="10">
-        <f>[7]MESA_UA!KA$23+[7]MESA_UA!KA$28</f>
+        <f>[8]MESA_UA!KA$23+[8]MESA_UA!KA$28</f>
         <v>669</v>
       </c>
       <c r="I24" s="10">
-        <f>[7]MESA_UA!KB$23+[7]MESA_UA!KB$28</f>
+        <f>[8]MESA_UA!KB$23+[8]MESA_UA!KB$28</f>
         <v>0</v>
       </c>
       <c r="J24" s="10">
-        <f>[7]MESA_UA!KC$23+[7]MESA_UA!KC$28</f>
+        <f>[8]MESA_UA!KC$23+[8]MESA_UA!KC$28</f>
         <v>0</v>
       </c>
       <c r="K24" s="10">
-        <f>[7]MESA_UA!KD$23+[7]MESA_UA!KD$28</f>
+        <f>[8]MESA_UA!KD$23+[8]MESA_UA!KD$28</f>
         <v>0</v>
       </c>
       <c r="L24" s="10">
-        <f>[7]MESA_UA!KE$23+[7]MESA_UA!KE$28</f>
+        <f>[8]MESA_UA!KE$23+[8]MESA_UA!KE$28</f>
         <v>0</v>
       </c>
       <c r="M24" s="10">
-        <f>[7]MESA_UA!KF$23+[7]MESA_UA!KF$28</f>
+        <f>[8]MESA_UA!KF$23+[8]MESA_UA!KF$28</f>
         <v>0</v>
       </c>
       <c r="N24" s="10">
-        <f>[7]MESA_UA!KG$23+[7]MESA_UA!KG$28</f>
+        <f>[8]MESA_UA!KG$23+[8]MESA_UA!KG$28</f>
         <v>0</v>
       </c>
       <c r="R24" s="10"/>
     </row>
     <row r="25" spans="2:18" hidden="1" x14ac:dyDescent="0.2">
       <c r="B25" t="s">
         <v>55</v>
       </c>
       <c r="C25" s="10">
-        <f>[7]MESA!JV$23+[7]MESA!JV$28</f>
+        <f>[8]MESA!JV$23+[8]MESA!JV$28</f>
         <v>0</v>
       </c>
       <c r="D25" s="10">
-        <f>[7]MESA!JW$23+[7]MESA!JW$28</f>
+        <f>[8]MESA!JW$23+[8]MESA!JW$28</f>
         <v>0</v>
       </c>
       <c r="E25" s="10">
-        <f>[7]MESA!JX$23+[7]MESA!JX$28</f>
+        <f>[8]MESA!JX$23+[8]MESA!JX$28</f>
         <v>0</v>
       </c>
       <c r="F25" s="10">
-        <f>[7]MESA!JY$23+[7]MESA!JY$28</f>
+        <f>[8]MESA!JY$23+[8]MESA!JY$28</f>
         <v>0</v>
       </c>
       <c r="G25" s="10">
-        <f>[7]MESA!JZ$23+[7]MESA!JZ$28</f>
+        <f>[8]MESA!JZ$23+[8]MESA!JZ$28</f>
         <v>0</v>
       </c>
       <c r="H25" s="10">
-        <f>[7]MESA!KA$23+[7]MESA!KA$28</f>
+        <f>[8]MESA!KA$23+[8]MESA!KA$28</f>
         <v>0</v>
       </c>
       <c r="I25" s="10">
-        <f>[7]MESA!KB$23+[7]MESA!KB$28</f>
+        <f>[8]MESA!KB$23+[8]MESA!KB$28</f>
         <v>0</v>
       </c>
       <c r="J25" s="10">
-        <f>[7]MESA!KC$23+[7]MESA!KC$28</f>
+        <f>[8]MESA!KC$23+[8]MESA!KC$28</f>
         <v>0</v>
       </c>
       <c r="K25" s="10">
-        <f>[7]MESA!KD$23+[7]MESA!KD$28</f>
+        <f>[8]MESA!KD$23+[8]MESA!KD$28</f>
         <v>0</v>
       </c>
       <c r="L25" s="10">
-        <f>[7]MESA!KE$23+[7]MESA!KE$28</f>
+        <f>[8]MESA!KE$23+[8]MESA!KE$28</f>
         <v>0</v>
       </c>
       <c r="M25" s="10">
-        <f>[7]MESA!KF$23+[7]MESA!KF$28</f>
+        <f>[8]MESA!KF$23+[8]MESA!KF$28</f>
         <v>0</v>
       </c>
       <c r="N25" s="10">
-        <f>[7]MESA!KG$23+[7]MESA!KG$28</f>
+        <f>[8]MESA!KG$23+[8]MESA!KG$28</f>
         <v>0</v>
       </c>
       <c r="R25" s="10"/>
     </row>
     <row r="26" spans="2:18" x14ac:dyDescent="0.2">
       <c r="B26" s="53" t="s">
         <v>56</v>
       </c>
       <c r="C26" s="10">
-        <f>[7]Republic!JV$23+[7]Republic!JV$28</f>
+        <f>[8]Republic!JV$23+[8]Republic!JV$28</f>
         <v>3124</v>
       </c>
       <c r="D26" s="10">
-        <f>[7]Republic!JW$23+[7]Republic!JW$28</f>
+        <f>[8]Republic!JW$23+[8]Republic!JW$28</f>
         <v>2884</v>
       </c>
       <c r="E26" s="10">
-        <f>[7]Republic!JX$23+[7]Republic!JX$28</f>
+        <f>[8]Republic!JX$23+[8]Republic!JX$28</f>
         <v>5433</v>
       </c>
       <c r="F26" s="10">
-        <f>[7]Republic!JY$23+[7]Republic!JY$28</f>
+        <f>[8]Republic!JY$23+[8]Republic!JY$28</f>
         <v>2130</v>
       </c>
       <c r="G26" s="10">
-        <f>[7]Republic!JZ$23+[7]Republic!JZ$28</f>
+        <f>[8]Republic!JZ$23+[8]Republic!JZ$28</f>
         <v>2226</v>
       </c>
       <c r="H26" s="10">
-        <f>[7]Republic!KA$23+[7]Republic!KA$28</f>
+        <f>[8]Republic!KA$23+[8]Republic!KA$28</f>
         <v>3959</v>
       </c>
       <c r="I26" s="10">
-        <f>[7]Republic!KB$23+[7]Republic!KB$28</f>
-        <v>0</v>
+        <f>[8]Republic!KB$23+[8]Republic!KB$28</f>
+        <v>4742</v>
       </c>
       <c r="J26" s="10">
-        <f>[7]Republic!KC$23+[7]Republic!KC$28</f>
+        <f>[8]Republic!KC$23+[8]Republic!KC$28</f>
         <v>0</v>
       </c>
       <c r="K26" s="10">
-        <f>[7]Republic!KD$23+[7]Republic!KD$28</f>
+        <f>[8]Republic!KD$23+[8]Republic!KD$28</f>
         <v>0</v>
       </c>
       <c r="L26" s="10">
-        <f>[7]Republic!KE$23+[7]Republic!KE$28</f>
+        <f>[8]Republic!KE$23+[8]Republic!KE$28</f>
         <v>0</v>
       </c>
       <c r="M26" s="10">
-        <f>[7]Republic!KF$23+[7]Republic!KF$28</f>
+        <f>[8]Republic!KF$23+[8]Republic!KF$28</f>
         <v>0</v>
       </c>
       <c r="N26" s="10">
-        <f>[7]Republic!KG$23+[7]Republic!KG$28</f>
+        <f>[8]Republic!KG$23+[8]Republic!KG$28</f>
         <v>0</v>
       </c>
       <c r="R26" s="10"/>
     </row>
     <row r="27" spans="2:18" x14ac:dyDescent="0.2">
       <c r="B27" s="53" t="s">
         <v>57</v>
       </c>
       <c r="C27" s="10">
-        <f>[7]Republic_UA!JV$23+[7]Republic_UA!JV$28</f>
+        <f>[8]Republic_UA!JV$23+[8]Republic_UA!JV$28</f>
         <v>4363</v>
       </c>
       <c r="D27" s="10">
-        <f>[7]Republic_UA!JW$23+[7]Republic_UA!JW$28</f>
+        <f>[8]Republic_UA!JW$23+[8]Republic_UA!JW$28</f>
         <v>4302</v>
       </c>
       <c r="E27" s="10">
-        <f>[7]Republic_UA!JX$23+[7]Republic_UA!JX$28</f>
+        <f>[8]Republic_UA!JX$23+[8]Republic_UA!JX$28</f>
         <v>7754</v>
       </c>
       <c r="F27" s="10">
-        <f>[7]Republic_UA!JY$23+[7]Republic_UA!JY$28</f>
+        <f>[8]Republic_UA!JY$23+[8]Republic_UA!JY$28</f>
         <v>7352</v>
       </c>
       <c r="G27" s="10">
-        <f>[7]Republic_UA!JZ$23+[7]Republic_UA!JZ$28</f>
+        <f>[8]Republic_UA!JZ$23+[8]Republic_UA!JZ$28</f>
         <v>4503</v>
       </c>
       <c r="H27" s="10">
-        <f>[7]Republic_UA!KA$23+[7]Republic_UA!KA$28</f>
+        <f>[8]Republic_UA!KA$23+[8]Republic_UA!KA$28</f>
         <v>276</v>
       </c>
       <c r="I27" s="10">
-        <f>[7]Republic_UA!KB$23+[7]Republic_UA!KB$28</f>
-        <v>0</v>
+        <f>[8]Republic_UA!KB$23+[8]Republic_UA!KB$28</f>
+        <v>3871</v>
       </c>
       <c r="J27" s="10">
-        <f>[7]Republic_UA!KC$23+[7]Republic_UA!KC$28</f>
+        <f>[8]Republic_UA!KC$23+[8]Republic_UA!KC$28</f>
         <v>0</v>
       </c>
       <c r="K27" s="10">
-        <f>[7]Republic_UA!KD$23+[7]Republic_UA!KD$28</f>
+        <f>[8]Republic_UA!KD$23+[8]Republic_UA!KD$28</f>
         <v>0</v>
       </c>
       <c r="L27" s="10">
-        <f>[7]Republic_UA!KE$23+[7]Republic_UA!KE$28</f>
+        <f>[8]Republic_UA!KE$23+[8]Republic_UA!KE$28</f>
         <v>0</v>
       </c>
       <c r="M27" s="10">
-        <f>[7]Republic_UA!KF$23+[7]Republic_UA!KF$28</f>
+        <f>[8]Republic_UA!KF$23+[8]Republic_UA!KF$28</f>
         <v>0</v>
       </c>
       <c r="N27" s="10">
-        <f>[7]Republic_UA!KG$23+[7]Republic_UA!KG$28</f>
+        <f>[8]Republic_UA!KG$23+[8]Republic_UA!KG$28</f>
         <v>0</v>
       </c>
       <c r="R27" s="10"/>
     </row>
     <row r="28" spans="2:18" hidden="1" x14ac:dyDescent="0.2">
       <c r="B28" s="53" t="s">
         <v>66</v>
       </c>
       <c r="C28" s="10">
-        <f>'[7]Shuttle America'!JV$23+'[7]Shuttle America'!JV$28</f>
+        <f>'[8]Shuttle America'!JV$23+'[8]Shuttle America'!JV$28</f>
         <v>0</v>
       </c>
       <c r="D28" s="10">
-        <f>'[7]Shuttle America'!JW$23+'[7]Shuttle America'!JW$28</f>
+        <f>'[8]Shuttle America'!JW$23+'[8]Shuttle America'!JW$28</f>
         <v>0</v>
       </c>
       <c r="E28" s="10">
-        <f>'[7]Shuttle America'!JX$23+'[7]Shuttle America'!JX$28</f>
+        <f>'[8]Shuttle America'!JX$23+'[8]Shuttle America'!JX$28</f>
         <v>0</v>
       </c>
       <c r="F28" s="10">
-        <f>'[7]Shuttle America'!JY$23+'[7]Shuttle America'!JY$28</f>
+        <f>'[8]Shuttle America'!JY$23+'[8]Shuttle America'!JY$28</f>
         <v>0</v>
       </c>
       <c r="G28" s="10">
-        <f>'[7]Shuttle America'!JZ$23+'[7]Shuttle America'!JZ$28</f>
+        <f>'[8]Shuttle America'!JZ$23+'[8]Shuttle America'!JZ$28</f>
         <v>0</v>
       </c>
       <c r="H28" s="10">
-        <f>'[7]Shuttle America'!KA$23+'[7]Shuttle America'!KA$28</f>
+        <f>'[8]Shuttle America'!KA$23+'[8]Shuttle America'!KA$28</f>
         <v>0</v>
       </c>
       <c r="I28" s="10">
-        <f>'[7]Shuttle America'!KB$23+'[7]Shuttle America'!KB$28</f>
+        <f>'[8]Shuttle America'!KB$23+'[8]Shuttle America'!KB$28</f>
         <v>0</v>
       </c>
       <c r="J28" s="10">
-        <f>'[7]Shuttle America'!KC$23+'[7]Shuttle America'!KC$28</f>
+        <f>'[8]Shuttle America'!KC$23+'[8]Shuttle America'!KC$28</f>
         <v>0</v>
       </c>
       <c r="K28" s="10">
-        <f>'[7]Shuttle America'!KD$23+'[7]Shuttle America'!KD$28</f>
+        <f>'[8]Shuttle America'!KD$23+'[8]Shuttle America'!KD$28</f>
         <v>0</v>
       </c>
       <c r="L28" s="10">
-        <f>'[7]Shuttle America'!KE$23+'[7]Shuttle America'!KE$28</f>
+        <f>'[8]Shuttle America'!KE$23+'[8]Shuttle America'!KE$28</f>
         <v>0</v>
       </c>
       <c r="M28" s="10">
-        <f>'[7]Shuttle America'!KF$23+'[7]Shuttle America'!KF$28</f>
+        <f>'[8]Shuttle America'!KF$23+'[8]Shuttle America'!KF$28</f>
         <v>0</v>
       </c>
       <c r="N28" s="10">
-        <f>'[7]Shuttle America'!KG$23+'[7]Shuttle America'!KG$28</f>
+        <f>'[8]Shuttle America'!KG$23+'[8]Shuttle America'!KG$28</f>
         <v>0</v>
       </c>
       <c r="R28" s="10"/>
     </row>
     <row r="29" spans="2:18" x14ac:dyDescent="0.2">
       <c r="B29" t="s">
         <v>53</v>
       </c>
       <c r="C29" s="10">
-        <f>'[7]Sky West_UA'!JV$23+'[7]Sky West_UA'!JV$28</f>
+        <f>'[8]Sky West_UA'!JV$23+'[8]Sky West_UA'!JV$28</f>
         <v>1963</v>
       </c>
       <c r="D29" s="10">
-        <f>'[7]Sky West_UA'!JW$23+'[7]Sky West_UA'!JW$28</f>
+        <f>'[8]Sky West_UA'!JW$23+'[8]Sky West_UA'!JW$28</f>
         <v>1318</v>
       </c>
       <c r="E29" s="10">
-        <f>'[7]Sky West_UA'!JX$23+'[7]Sky West_UA'!JX$28</f>
+        <f>'[8]Sky West_UA'!JX$23+'[8]Sky West_UA'!JX$28</f>
         <v>2151</v>
       </c>
       <c r="F29" s="10">
-        <f>'[7]Sky West_UA'!JY$23+'[7]Sky West_UA'!JY$28</f>
+        <f>'[8]Sky West_UA'!JY$23+'[8]Sky West_UA'!JY$28</f>
         <v>2489</v>
       </c>
       <c r="G29" s="10">
-        <f>'[7]Sky West_UA'!JZ$23+'[7]Sky West_UA'!JZ$28</f>
+        <f>'[8]Sky West_UA'!JZ$23+'[8]Sky West_UA'!JZ$28</f>
         <v>3317</v>
       </c>
       <c r="H29" s="10">
-        <f>'[7]Sky West_UA'!KA$23+'[7]Sky West_UA'!KA$28</f>
+        <f>'[8]Sky West_UA'!KA$23+'[8]Sky West_UA'!KA$28</f>
         <v>4786</v>
       </c>
       <c r="I29" s="10">
-        <f>'[7]Sky West_UA'!KB$23+'[7]Sky West_UA'!KB$28</f>
-        <v>0</v>
+        <f>'[8]Sky West_UA'!KB$23+'[8]Sky West_UA'!KB$28</f>
+        <v>3725</v>
       </c>
       <c r="J29" s="10">
-        <f>'[7]Sky West_UA'!KC$23+'[7]Sky West_UA'!KC$28</f>
+        <f>'[8]Sky West_UA'!KC$23+'[8]Sky West_UA'!KC$28</f>
         <v>0</v>
       </c>
       <c r="K29" s="10">
-        <f>'[7]Sky West_UA'!KD$23+'[7]Sky West_UA'!KD$28</f>
+        <f>'[8]Sky West_UA'!KD$23+'[8]Sky West_UA'!KD$28</f>
         <v>0</v>
       </c>
       <c r="L29" s="10">
-        <f>'[7]Sky West_UA'!KE$23+'[7]Sky West_UA'!KE$28</f>
+        <f>'[8]Sky West_UA'!KE$23+'[8]Sky West_UA'!KE$28</f>
         <v>0</v>
       </c>
       <c r="M29" s="10">
-        <f>'[7]Sky West_UA'!KF$23+'[7]Sky West_UA'!KF$28</f>
+        <f>'[8]Sky West_UA'!KF$23+'[8]Sky West_UA'!KF$28</f>
         <v>0</v>
       </c>
       <c r="N29" s="10">
-        <f>'[7]Sky West_UA'!KG$23+'[7]Sky West_UA'!KG$28</f>
+        <f>'[8]Sky West_UA'!KG$23+'[8]Sky West_UA'!KG$28</f>
         <v>0</v>
       </c>
       <c r="R29" s="10"/>
     </row>
     <row r="30" spans="2:18" x14ac:dyDescent="0.2">
       <c r="B30" t="s">
         <v>64</v>
       </c>
       <c r="C30" s="10">
-        <f>'[7]Sky West_AA'!JV$23+'[7]Sky West_AA'!JV$28</f>
+        <f>'[8]Sky West_AA'!JV$23+'[8]Sky West_AA'!JV$28</f>
         <v>324</v>
       </c>
       <c r="D30" s="10">
-        <f>'[7]Sky West_AA'!JW$23+'[7]Sky West_AA'!JW$28</f>
+        <f>'[8]Sky West_AA'!JW$23+'[8]Sky West_AA'!JW$28</f>
         <v>419</v>
       </c>
       <c r="E30" s="10">
-        <f>'[7]Sky West_AA'!JX$23+'[7]Sky West_AA'!JX$28</f>
+        <f>'[8]Sky West_AA'!JX$23+'[8]Sky West_AA'!JX$28</f>
         <v>0</v>
       </c>
       <c r="F30" s="10">
-        <f>'[7]Sky West_AA'!JY$23+'[7]Sky West_AA'!JY$28</f>
+        <f>'[8]Sky West_AA'!JY$23+'[8]Sky West_AA'!JY$28</f>
         <v>165</v>
       </c>
       <c r="G30" s="10">
-        <f>'[7]Sky West_AA'!JZ$23+'[7]Sky West_AA'!JZ$28</f>
+        <f>'[8]Sky West_AA'!JZ$23+'[8]Sky West_AA'!JZ$28</f>
         <v>50</v>
       </c>
       <c r="H30" s="10">
-        <f>'[7]Sky West_AA'!KA$23+'[7]Sky West_AA'!KA$28</f>
+        <f>'[8]Sky West_AA'!KA$23+'[8]Sky West_AA'!KA$28</f>
         <v>0</v>
       </c>
       <c r="I30" s="10">
-        <f>'[7]Sky West_AA'!KB$23+'[7]Sky West_AA'!KB$28</f>
+        <f>'[8]Sky West_AA'!KB$23+'[8]Sky West_AA'!KB$28</f>
         <v>0</v>
       </c>
       <c r="J30" s="10">
-        <f>'[7]Sky West_AA'!KC$23+'[7]Sky West_AA'!KC$28</f>
+        <f>'[8]Sky West_AA'!KC$23+'[8]Sky West_AA'!KC$28</f>
         <v>0</v>
       </c>
       <c r="K30" s="10">
-        <f>'[7]Sky West_AA'!KD$23+'[7]Sky West_AA'!KD$28</f>
+        <f>'[8]Sky West_AA'!KD$23+'[8]Sky West_AA'!KD$28</f>
         <v>0</v>
       </c>
       <c r="L30" s="10">
-        <f>'[7]Sky West_AA'!KE$23+'[7]Sky West_AA'!KE$28</f>
+        <f>'[8]Sky West_AA'!KE$23+'[8]Sky West_AA'!KE$28</f>
         <v>0</v>
       </c>
       <c r="M30" s="10">
-        <f>'[7]Sky West_AA'!KF$23+'[7]Sky West_AA'!KF$28</f>
+        <f>'[8]Sky West_AA'!KF$23+'[8]Sky West_AA'!KF$28</f>
         <v>0</v>
       </c>
       <c r="N30" s="10">
-        <f>'[7]Sky West_AA'!KG$23+'[7]Sky West_AA'!KG$28</f>
+        <f>'[8]Sky West_AA'!KG$23+'[8]Sky West_AA'!KG$28</f>
         <v>0</v>
       </c>
       <c r="R30" s="10"/>
     </row>
     <row r="31" spans="2:18" hidden="1" x14ac:dyDescent="0.2">
       <c r="B31" t="s">
         <v>58</v>
       </c>
       <c r="C31" s="10">
-        <f>'[7]Sky West_AS'!JV$23+'[7]Sky West_AS'!JV$28</f>
+        <f>'[8]Sky West_AS'!JV$23+'[8]Sky West_AS'!JV$28</f>
         <v>0</v>
       </c>
       <c r="D31" s="10">
-        <f>'[7]Sky West_AS'!JW$23+'[7]Sky West_AS'!JW$28</f>
+        <f>'[8]Sky West_AS'!JW$23+'[8]Sky West_AS'!JW$28</f>
         <v>0</v>
       </c>
       <c r="E31" s="10">
-        <f>'[7]Sky West_AS'!JX$23+'[7]Sky West_AS'!JX$28</f>
+        <f>'[8]Sky West_AS'!JX$23+'[8]Sky West_AS'!JX$28</f>
         <v>0</v>
       </c>
       <c r="F31" s="10">
-        <f>'[7]Sky West_AS'!JY$23+'[7]Sky West_AS'!JY$28</f>
+        <f>'[8]Sky West_AS'!JY$23+'[8]Sky West_AS'!JY$28</f>
         <v>0</v>
       </c>
       <c r="G31" s="10">
-        <f>'[7]Sky West_AS'!JZ$23+'[7]Sky West_AS'!JZ$28</f>
+        <f>'[8]Sky West_AS'!JZ$23+'[8]Sky West_AS'!JZ$28</f>
         <v>0</v>
       </c>
       <c r="H31" s="10">
-        <f>'[7]Sky West_AS'!KA$23+'[7]Sky West_AS'!KA$28</f>
+        <f>'[8]Sky West_AS'!KA$23+'[8]Sky West_AS'!KA$28</f>
         <v>0</v>
       </c>
       <c r="I31" s="10">
-        <f>'[7]Sky West_AS'!KB$23+'[7]Sky West_AS'!KB$28</f>
+        <f>'[8]Sky West_AS'!KB$23+'[8]Sky West_AS'!KB$28</f>
         <v>0</v>
       </c>
       <c r="J31" s="10">
-        <f>'[7]Sky West_AS'!KC$23+'[7]Sky West_AS'!KC$28</f>
+        <f>'[8]Sky West_AS'!KC$23+'[8]Sky West_AS'!KC$28</f>
         <v>0</v>
       </c>
       <c r="K31" s="10">
-        <f>'[7]Sky West_AS'!KD$23+'[7]Sky West_AS'!KD$28</f>
+        <f>'[8]Sky West_AS'!KD$23+'[8]Sky West_AS'!KD$28</f>
         <v>0</v>
       </c>
       <c r="L31" s="10">
-        <f>'[7]Sky West_AS'!KE$23+'[7]Sky West_AS'!KE$28</f>
+        <f>'[8]Sky West_AS'!KE$23+'[8]Sky West_AS'!KE$28</f>
         <v>0</v>
       </c>
       <c r="M31" s="10">
-        <f>'[7]Sky West_AS'!KF$23+'[7]Sky West_AS'!KF$28</f>
+        <f>'[8]Sky West_AS'!KF$23+'[8]Sky West_AS'!KF$28</f>
         <v>0</v>
       </c>
       <c r="N31" s="10">
-        <f>'[7]Sky West_AS'!KG$23+'[7]Sky West_AS'!KG$28</f>
+        <f>'[8]Sky West_AS'!KG$23+'[8]Sky West_AS'!KG$28</f>
         <v>0</v>
       </c>
       <c r="R31" s="10"/>
     </row>
     <row r="32" spans="2:18" hidden="1" x14ac:dyDescent="0.2">
       <c r="B32" t="s">
         <v>48</v>
       </c>
       <c r="C32" s="10">
-        <f>+[7]Spirit!JV$23+[7]Spirit!JV$28</f>
+        <f>+[8]Spirit!JV$23+[8]Spirit!JV$28</f>
         <v>0</v>
       </c>
       <c r="D32" s="10">
-        <f>+[7]Spirit!JW$23+[7]Spirit!JW$28</f>
+        <f>+[8]Spirit!JW$23+[8]Spirit!JW$28</f>
         <v>0</v>
       </c>
       <c r="E32" s="10">
-        <f>+[7]Spirit!JX$23+[7]Spirit!JX$28</f>
+        <f>+[8]Spirit!JX$23+[8]Spirit!JX$28</f>
         <v>0</v>
       </c>
       <c r="F32" s="10">
-        <f>+[7]Spirit!JY$23+[7]Spirit!JY$28</f>
+        <f>+[8]Spirit!JY$23+[8]Spirit!JY$28</f>
         <v>0</v>
       </c>
       <c r="G32" s="10">
-        <f>+[7]Spirit!JZ$23+[7]Spirit!JZ$28</f>
+        <f>+[8]Spirit!JZ$23+[8]Spirit!JZ$28</f>
         <v>0</v>
       </c>
       <c r="H32" s="10">
-        <f>+[7]Spirit!KA$23+[7]Spirit!KA$28</f>
+        <f>+[8]Spirit!KA$23+[8]Spirit!KA$28</f>
         <v>0</v>
       </c>
       <c r="I32" s="10">
-        <f>+[7]Spirit!KB$23+[7]Spirit!KB$28</f>
+        <f>+[8]Spirit!KB$23+[8]Spirit!KB$28</f>
         <v>0</v>
       </c>
       <c r="J32" s="10">
-        <f>+[7]Spirit!KC$23+[7]Spirit!KC$28</f>
+        <f>+[8]Spirit!KC$23+[8]Spirit!KC$28</f>
         <v>0</v>
       </c>
       <c r="K32" s="10">
-        <f>+[7]Spirit!KD$23+[7]Spirit!KD$28</f>
+        <f>+[8]Spirit!KD$23+[8]Spirit!KD$28</f>
         <v>0</v>
       </c>
       <c r="L32" s="10">
-        <f>+[7]Spirit!KE$23+[7]Spirit!KE$28</f>
+        <f>+[8]Spirit!KE$23+[8]Spirit!KE$28</f>
         <v>0</v>
       </c>
       <c r="M32" s="10">
-        <f>+[7]Spirit!KF$23+[7]Spirit!KF$28</f>
+        <f>+[8]Spirit!KF$23+[8]Spirit!KF$28</f>
         <v>0</v>
       </c>
       <c r="N32" s="10">
-        <f>+[7]Spirit!KG$23+[7]Spirit!KG$28</f>
+        <f>+[8]Spirit!KG$23+[8]Spirit!KG$28</f>
         <v>0</v>
       </c>
       <c r="R32" s="10"/>
     </row>
     <row r="33" spans="2:18" x14ac:dyDescent="0.2">
       <c r="B33" t="s">
         <v>40</v>
       </c>
       <c r="C33" s="10">
-        <f>[7]United!JV$23+[7]United!JV$28</f>
+        <f>[8]United!JV$23+[8]United!JV$28</f>
         <v>44147</v>
       </c>
       <c r="D33" s="10">
-        <f>[7]United!JW$23+[7]United!JW$28</f>
+        <f>[8]United!JW$23+[8]United!JW$28</f>
         <v>43275</v>
       </c>
       <c r="E33" s="10">
-        <f>[7]United!JX$23+[7]United!JX$28</f>
+        <f>[8]United!JX$23+[8]United!JX$28</f>
         <v>51261</v>
       </c>
       <c r="F33" s="10">
-        <f>[7]United!JY$23+[7]United!JY$28</f>
+        <f>[8]United!JY$23+[8]United!JY$28</f>
         <v>50036</v>
       </c>
       <c r="G33" s="10">
-        <f>[7]United!JZ$23+[7]United!JZ$28</f>
+        <f>[8]United!JZ$23+[8]United!JZ$28</f>
         <v>60512</v>
       </c>
       <c r="H33" s="10">
-        <f>[7]United!KA$23+[7]United!KA$28</f>
+        <f>[8]United!KA$23+[8]United!KA$28</f>
         <v>69717</v>
       </c>
       <c r="I33" s="10">
-        <f>[7]United!KB$23+[7]United!KB$28</f>
-        <v>0</v>
+        <f>[8]United!KB$23+[8]United!KB$28</f>
+        <v>72803</v>
       </c>
       <c r="J33" s="10">
-        <f>[7]United!KC$23+[7]United!KC$28</f>
+        <f>[8]United!KC$23+[8]United!KC$28</f>
         <v>0</v>
       </c>
       <c r="K33" s="10">
-        <f>[7]United!KD$23+[7]United!KD$28</f>
+        <f>[8]United!KD$23+[8]United!KD$28</f>
         <v>0</v>
       </c>
       <c r="L33" s="10">
-        <f>[7]United!KE$23+[7]United!KE$28</f>
+        <f>[8]United!KE$23+[8]United!KE$28</f>
         <v>0</v>
       </c>
       <c r="M33" s="10">
-        <f>[7]United!KF$23+[7]United!KF$28</f>
+        <f>[8]United!KF$23+[8]United!KF$28</f>
         <v>0</v>
       </c>
       <c r="N33" s="10">
-        <f>[7]United!KG$23+[7]United!KG$28</f>
+        <f>[8]United!KG$23+[8]United!KG$28</f>
         <v>0</v>
       </c>
       <c r="R33" s="10"/>
     </row>
     <row r="34" spans="2:18" x14ac:dyDescent="0.2">
       <c r="B34" t="s">
         <v>75</v>
       </c>
       <c r="C34" s="10">
-        <f>[7]WestJet!JV$23+[7]WestJet!JV$33</f>
+        <f>[8]WestJet!JV$23+[8]WestJet!JV$33</f>
         <v>5057</v>
       </c>
       <c r="D34" s="10">
-        <f>[7]WestJet!JW$23+[7]WestJet!JW$33</f>
+        <f>[8]WestJet!JW$23+[8]WestJet!JW$33</f>
         <v>3832</v>
       </c>
       <c r="E34" s="10">
-        <f>[7]WestJet!JX$23+[7]WestJet!JX$33</f>
+        <f>[8]WestJet!JX$23+[8]WestJet!JX$33</f>
         <v>4269</v>
       </c>
       <c r="F34" s="10">
-        <f>[7]WestJet!JY$23+[7]WestJet!JY$33</f>
+        <f>[8]WestJet!JY$23+[8]WestJet!JY$33</f>
         <v>5137</v>
       </c>
       <c r="G34" s="10">
-        <f>[7]WestJet!JZ$23+[7]WestJet!JZ$33</f>
+        <f>[8]WestJet!JZ$23+[8]WestJet!JZ$33</f>
         <v>8240</v>
       </c>
       <c r="H34" s="10">
-        <f>[7]WestJet!KA$23+[7]WestJet!KA$33</f>
+        <f>[8]WestJet!KA$23+[8]WestJet!KA$33</f>
         <v>9378</v>
       </c>
       <c r="I34" s="10">
-        <f>[7]WestJet!KB$23+[7]WestJet!KB$33</f>
-        <v>0</v>
+        <f>[8]WestJet!KB$23+[8]WestJet!KB$33</f>
+        <v>9648</v>
       </c>
       <c r="J34" s="10">
-        <f>[7]WestJet!KC$23+[7]WestJet!KC$33</f>
+        <f>[8]WestJet!KC$23+[8]WestJet!KC$33</f>
         <v>0</v>
       </c>
       <c r="K34" s="10">
-        <f>[7]WestJet!KD$23+[7]WestJet!KD$33</f>
+        <f>[8]WestJet!KD$23+[8]WestJet!KD$33</f>
         <v>0</v>
       </c>
       <c r="L34" s="10">
-        <f>[7]WestJet!KE$23+[7]WestJet!KE$33</f>
+        <f>[8]WestJet!KE$23+[8]WestJet!KE$33</f>
         <v>0</v>
       </c>
       <c r="M34" s="10">
-        <f>[7]WestJet!KF$23+[7]WestJet!KF$33</f>
+        <f>[8]WestJet!KF$23+[8]WestJet!KF$33</f>
         <v>0</v>
       </c>
       <c r="N34" s="10">
-        <f>[7]WestJet!KG$23+[7]WestJet!KG$33</f>
+        <f>[8]WestJet!KG$23+[8]WestJet!KG$33</f>
         <v>0</v>
       </c>
       <c r="R34" s="10"/>
     </row>
     <row r="36" spans="2:18" ht="27.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B36" s="14" t="s">
         <v>42</v>
       </c>
       <c r="C36" s="12">
         <f t="shared" ref="C36:N36" si="0">SUM(C10:C35)</f>
         <v>125064</v>
       </c>
       <c r="D36" s="12">
         <f>SUM(D10:D35)</f>
         <v>119898</v>
       </c>
       <c r="E36" s="12">
         <f t="shared" si="0"/>
         <v>152048</v>
       </c>
       <c r="F36" s="12">
         <f t="shared" si="0"/>
         <v>144625</v>
       </c>
       <c r="G36" s="12">
         <f t="shared" si="0"/>
         <v>168591</v>
       </c>
       <c r="H36" s="12">
         <f t="shared" si="0"/>
         <v>183422</v>
       </c>
       <c r="I36" s="12">
         <f t="shared" si="0"/>
-        <v>0</v>
+        <v>194898</v>
       </c>
       <c r="J36" s="12">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="K36" s="12">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="L36" s="12">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="M36" s="12">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="N36" s="12">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="37" spans="2:18" ht="13.5" thickTop="1" x14ac:dyDescent="0.2"/>
   </sheetData>
   <phoneticPr fontId="0" type="noConversion"/>
@@ -7371,620 +7240,620 @@
         <v>28</v>
       </c>
       <c r="L7" s="9" t="s">
         <v>29</v>
       </c>
       <c r="M7" s="9" t="s">
         <v>30</v>
       </c>
       <c r="N7" s="9" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="9" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A9" s="22">
         <v>2026</v>
       </c>
       <c r="B9" s="27" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="11" spans="1:14" x14ac:dyDescent="0.2">
       <c r="B11" s="53" t="s">
         <v>69</v>
       </c>
       <c r="C11" s="10">
-        <f>[7]Southwest!JV$23+[7]Southwest!JV$28+[7]Southwest!JV$33+[7]Southwest!JV$38</f>
+        <f>[8]Southwest!JV$23+[8]Southwest!JV$28+[8]Southwest!JV$33+[8]Southwest!JV$38</f>
         <v>44033</v>
       </c>
       <c r="D11" s="10">
-        <f>[7]Southwest!JW$23+[7]Southwest!JW$28+[7]Southwest!JW$33+[7]Southwest!JW$38</f>
+        <f>[8]Southwest!JW$23+[8]Southwest!JW$28+[8]Southwest!JW$33+[8]Southwest!JW$38</f>
         <v>47444</v>
       </c>
       <c r="E11" s="10">
-        <f>[7]Southwest!JX$23+[7]Southwest!JX$28+[7]Southwest!JX$33+[7]Southwest!JX$38</f>
+        <f>[8]Southwest!JX$23+[8]Southwest!JX$28+[8]Southwest!JX$33+[8]Southwest!JX$38</f>
         <v>67962</v>
       </c>
       <c r="F11" s="10">
-        <f>[7]Southwest!JY$23+[7]Southwest!JY$28+[7]Southwest!JY$33+[7]Southwest!JY$38</f>
+        <f>[8]Southwest!JY$23+[8]Southwest!JY$28+[8]Southwest!JY$33+[8]Southwest!JY$38</f>
         <v>51547</v>
       </c>
       <c r="G11" s="10">
-        <f>[7]Southwest!JZ$23+[7]Southwest!JZ$28+[7]Southwest!JZ$33+[7]Southwest!JZ$38</f>
+        <f>[8]Southwest!JZ$23+[8]Southwest!JZ$28+[8]Southwest!JZ$33+[8]Southwest!JZ$38</f>
         <v>57129</v>
       </c>
       <c r="H11" s="10">
-        <f>[7]Southwest!KA$23+[7]Southwest!KA$28+[7]Southwest!KA$33+[7]Southwest!KA$38</f>
+        <f>[8]Southwest!KA$23+[8]Southwest!KA$28+[8]Southwest!KA$33+[8]Southwest!KA$38</f>
         <v>65955</v>
       </c>
       <c r="I11" s="10">
-        <f>[7]Southwest!KB$23+[7]Southwest!KB$28+[7]Southwest!KB$33+[7]Southwest!KB$38</f>
-        <v>0</v>
+        <f>[8]Southwest!KB$23+[8]Southwest!KB$28+[8]Southwest!KB$33+[8]Southwest!KB$38</f>
+        <v>66853</v>
       </c>
       <c r="J11" s="10">
-        <f>[7]Southwest!KC$23+[7]Southwest!KC$28+[7]Southwest!KC$33+[7]Southwest!KC$38</f>
+        <f>[8]Southwest!KC$23+[8]Southwest!KC$28+[8]Southwest!KC$33+[8]Southwest!KC$38</f>
         <v>0</v>
       </c>
       <c r="K11" s="10">
-        <f>[7]Southwest!KD$23+[7]Southwest!KD$28+[7]Southwest!KD$33+[7]Southwest!KD$38</f>
+        <f>[8]Southwest!KD$23+[8]Southwest!KD$28+[8]Southwest!KD$33+[8]Southwest!KD$38</f>
         <v>0</v>
       </c>
       <c r="L11" s="10">
-        <f>[7]Southwest!KE$23+[7]Southwest!KE$28+[7]Southwest!KE$33+[7]Southwest!KE$38</f>
+        <f>[8]Southwest!KE$23+[8]Southwest!KE$28+[8]Southwest!KE$33+[8]Southwest!KE$38</f>
         <v>0</v>
       </c>
       <c r="M11" s="10">
-        <f>[7]Southwest!KF$23+[7]Southwest!KF$28+[7]Southwest!KF$33+[7]Southwest!KF$38</f>
+        <f>[8]Southwest!KF$23+[8]Southwest!KF$28+[8]Southwest!KF$33+[8]Southwest!KF$38</f>
         <v>0</v>
       </c>
       <c r="N11" s="10">
-        <f>[7]Southwest!KG$23+[7]Southwest!KG$28+[7]Southwest!KG$33+[7]Southwest!KG$38</f>
+        <f>[8]Southwest!KG$23+[8]Southwest!KG$28+[8]Southwest!KG$33+[8]Southwest!KG$38</f>
         <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:14" x14ac:dyDescent="0.2">
       <c r="B12" t="s">
         <v>43</v>
       </c>
       <c r="C12" s="10">
-        <f>[7]Icelandair!JV$23+[7]Icelandair!JV$28+[7]Icelandair!JV$33+[7]Icelandair!JV$38</f>
+        <f>[8]Icelandair!JV$23+[8]Icelandair!JV$28+[8]Icelandair!JV$33+[8]Icelandair!JV$38</f>
         <v>2056</v>
       </c>
       <c r="D12" s="10">
-        <f>[7]Icelandair!JW$23+[7]Icelandair!JW$28+[7]Icelandair!JW$33+[7]Icelandair!JW$38</f>
+        <f>[8]Icelandair!JW$23+[8]Icelandair!JW$28+[8]Icelandair!JW$33+[8]Icelandair!JW$38</f>
         <v>1784</v>
       </c>
       <c r="E12" s="10">
-        <f>[7]Icelandair!JX$23+[7]Icelandair!JX$28+[7]Icelandair!JX$33+[7]Icelandair!JX$38</f>
+        <f>[8]Icelandair!JX$23+[8]Icelandair!JX$28+[8]Icelandair!JX$33+[8]Icelandair!JX$38</f>
         <v>2459</v>
       </c>
       <c r="F12" s="10">
-        <f>[7]Icelandair!JY$23+[7]Icelandair!JY$28+[7]Icelandair!JY$33+[7]Icelandair!JY$38</f>
+        <f>[8]Icelandair!JY$23+[8]Icelandair!JY$28+[8]Icelandair!JY$33+[8]Icelandair!JY$38</f>
         <v>2872</v>
       </c>
       <c r="G12" s="10">
-        <f>[7]Icelandair!JZ$23+[7]Icelandair!JZ$28+[7]Icelandair!JZ$33+[7]Icelandair!JZ$38</f>
+        <f>[8]Icelandair!JZ$23+[8]Icelandair!JZ$28+[8]Icelandair!JZ$33+[8]Icelandair!JZ$38</f>
         <v>4521</v>
       </c>
       <c r="H12" s="10">
-        <f>[7]Icelandair!KA$23+[7]Icelandair!KA$28+[7]Icelandair!KA$33+[7]Icelandair!KA$38</f>
+        <f>[8]Icelandair!KA$23+[8]Icelandair!KA$28+[8]Icelandair!KA$33+[8]Icelandair!KA$38</f>
         <v>4682</v>
       </c>
       <c r="I12" s="10">
-        <f>[7]Icelandair!KB$23+[7]Icelandair!KB$28+[7]Icelandair!KB$33+[7]Icelandair!KB$38</f>
-        <v>0</v>
+        <f>[8]Icelandair!KB$23+[8]Icelandair!KB$28+[8]Icelandair!KB$33+[8]Icelandair!KB$38</f>
+        <v>4824</v>
       </c>
       <c r="J12" s="10">
-        <f>[7]Icelandair!KC$23+[7]Icelandair!KC$28+[7]Icelandair!KC$33+[7]Icelandair!KC$38</f>
+        <f>[8]Icelandair!KC$23+[8]Icelandair!KC$28+[8]Icelandair!KC$33+[8]Icelandair!KC$38</f>
         <v>0</v>
       </c>
       <c r="K12" s="10">
-        <f>[7]Icelandair!KD$23+[7]Icelandair!KD$28+[7]Icelandair!KD$33+[7]Icelandair!KD$38</f>
+        <f>[8]Icelandair!KD$23+[8]Icelandair!KD$28+[8]Icelandair!KD$33+[8]Icelandair!KD$38</f>
         <v>0</v>
       </c>
       <c r="L12" s="10">
-        <f>[7]Icelandair!KE$23+[7]Icelandair!KE$28+[7]Icelandair!KE$33+[7]Icelandair!KE$38</f>
+        <f>[8]Icelandair!KE$23+[8]Icelandair!KE$28+[8]Icelandair!KE$33+[8]Icelandair!KE$38</f>
         <v>0</v>
       </c>
       <c r="M12" s="10">
-        <f>[7]Icelandair!KF$23+[7]Icelandair!KF$28+[7]Icelandair!KF$33+[7]Icelandair!KF$38</f>
+        <f>[8]Icelandair!KF$23+[8]Icelandair!KF$28+[8]Icelandair!KF$33+[8]Icelandair!KF$38</f>
         <v>0</v>
       </c>
       <c r="N12" s="10">
-        <f>[7]Icelandair!KG$23+[7]Icelandair!KG$28+[7]Icelandair!KG$33+[7]Icelandair!KG$38</f>
+        <f>[8]Icelandair!KG$23+[8]Icelandair!KG$28+[8]Icelandair!KG$33+[8]Icelandair!KG$38</f>
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:14" x14ac:dyDescent="0.2">
       <c r="B13" t="s">
         <v>44</v>
       </c>
       <c r="C13" s="10">
-        <f>'[7]Sun Country'!JV$23+'[7]Sun Country'!JV$28+'[7]Sun Country'!JV$33+'[7]Sun Country'!JV$38</f>
+        <f>'[8]Sun Country'!JV$23+'[8]Sun Country'!JV$28+'[8]Sun Country'!JV$33+'[8]Sun Country'!JV$38</f>
         <v>135621</v>
       </c>
       <c r="D13" s="10">
-        <f>'[7]Sun Country'!JW$23+'[7]Sun Country'!JW$28+'[7]Sun Country'!JW$33+'[7]Sun Country'!JW$38</f>
+        <f>'[8]Sun Country'!JW$23+'[8]Sun Country'!JW$28+'[8]Sun Country'!JW$33+'[8]Sun Country'!JW$38</f>
         <v>151962</v>
       </c>
       <c r="E13" s="10">
-        <f>'[7]Sun Country'!JX$23+'[7]Sun Country'!JX$28+'[7]Sun Country'!JX$33+'[7]Sun Country'!JX$38</f>
+        <f>'[8]Sun Country'!JX$23+'[8]Sun Country'!JX$28+'[8]Sun Country'!JX$33+'[8]Sun Country'!JX$38</f>
         <v>201562</v>
       </c>
       <c r="F13" s="10">
-        <f>'[7]Sun Country'!JY$23+'[7]Sun Country'!JY$28+'[7]Sun Country'!JY$33+'[7]Sun Country'!JY$38</f>
+        <f>'[8]Sun Country'!JY$23+'[8]Sun Country'!JY$28+'[8]Sun Country'!JY$33+'[8]Sun Country'!JY$38</f>
         <v>144735</v>
       </c>
       <c r="G13" s="10">
-        <f>'[7]Sun Country'!JZ$23+'[7]Sun Country'!JZ$28+'[7]Sun Country'!JZ$33+'[7]Sun Country'!JZ$38</f>
+        <f>'[8]Sun Country'!JZ$23+'[8]Sun Country'!JZ$28+'[8]Sun Country'!JZ$33+'[8]Sun Country'!JZ$38</f>
         <v>118082</v>
       </c>
       <c r="H13" s="10">
-        <f>'[7]Sun Country'!KA$23+'[7]Sun Country'!KA$28+'[7]Sun Country'!KA$33+'[7]Sun Country'!KA$38</f>
+        <f>'[8]Sun Country'!KA$23+'[8]Sun Country'!KA$28+'[8]Sun Country'!KA$33+'[8]Sun Country'!KA$38</f>
         <v>188399</v>
       </c>
       <c r="I13" s="10">
-        <f>'[7]Sun Country'!KB$23+'[7]Sun Country'!KB$28+'[7]Sun Country'!KB$33+'[7]Sun Country'!KB$38</f>
-        <v>0</v>
+        <f>'[8]Sun Country'!KB$23+'[8]Sun Country'!KB$28+'[8]Sun Country'!KB$33+'[8]Sun Country'!KB$38</f>
+        <v>217198</v>
       </c>
       <c r="J13" s="10">
-        <f>'[7]Sun Country'!KC$23+'[7]Sun Country'!KC$28+'[7]Sun Country'!KC$33+'[7]Sun Country'!KC$38</f>
+        <f>'[8]Sun Country'!KC$23+'[8]Sun Country'!KC$28+'[8]Sun Country'!KC$33+'[8]Sun Country'!KC$38</f>
         <v>0</v>
       </c>
       <c r="K13" s="10">
-        <f>'[7]Sun Country'!KD$23+'[7]Sun Country'!KD$28+'[7]Sun Country'!KD$33+'[7]Sun Country'!KD$38</f>
+        <f>'[8]Sun Country'!KD$23+'[8]Sun Country'!KD$28+'[8]Sun Country'!KD$33+'[8]Sun Country'!KD$38</f>
         <v>0</v>
       </c>
       <c r="L13" s="10">
-        <f>'[7]Sun Country'!KE$23+'[7]Sun Country'!KE$28+'[7]Sun Country'!KE$33+'[7]Sun Country'!KE$38</f>
+        <f>'[8]Sun Country'!KE$23+'[8]Sun Country'!KE$28+'[8]Sun Country'!KE$33+'[8]Sun Country'!KE$38</f>
         <v>0</v>
       </c>
       <c r="M13" s="10">
-        <f>'[7]Sun Country'!KF$23+'[7]Sun Country'!KF$28+'[7]Sun Country'!KF$33+'[7]Sun Country'!KF$38</f>
+        <f>'[8]Sun Country'!KF$23+'[8]Sun Country'!KF$28+'[8]Sun Country'!KF$33+'[8]Sun Country'!KF$38</f>
         <v>0</v>
       </c>
       <c r="N13" s="10">
-        <f>'[7]Sun Country'!KG$23+'[7]Sun Country'!KG$28+'[7]Sun Country'!KG$33+'[7]Sun Country'!KG$38</f>
+        <f>'[8]Sun Country'!KG$23+'[8]Sun Country'!KG$28+'[8]Sun Country'!KG$33+'[8]Sun Country'!KG$38</f>
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:14" x14ac:dyDescent="0.2">
       <c r="B14" t="s">
         <v>52</v>
       </c>
       <c r="C14" s="10">
-        <f>[7]Condor!JV$23+[7]Condor!JV$28+[7]Condor!JV$33+[7]Condor!JV$38</f>
+        <f>[8]Condor!JV$23+[8]Condor!JV$28+[8]Condor!JV$33+[8]Condor!JV$38</f>
         <v>0</v>
       </c>
       <c r="D14" s="10">
-        <f>[7]Condor!JW$23+[7]Condor!JW$28+[7]Condor!JW$33+[7]Condor!JW$38</f>
+        <f>[8]Condor!JW$23+[8]Condor!JW$28+[8]Condor!JW$33+[8]Condor!JW$38</f>
         <v>0</v>
       </c>
       <c r="E14" s="10">
-        <f>[7]Condor!JX$23+[7]Condor!JX$28+[7]Condor!JX$33+[7]Condor!JX$38</f>
+        <f>[8]Condor!JX$23+[8]Condor!JX$28+[8]Condor!JX$33+[8]Condor!JX$38</f>
         <v>0</v>
       </c>
       <c r="F14" s="10">
-        <f>[7]Condor!JY$23+[7]Condor!JY$28+[7]Condor!JY$33+[7]Condor!JY$38</f>
+        <f>[8]Condor!JY$23+[8]Condor!JY$28+[8]Condor!JY$33+[8]Condor!JY$38</f>
         <v>0</v>
       </c>
       <c r="G14" s="10">
-        <f>[7]Condor!JZ$23+[7]Condor!JZ$28+[7]Condor!JZ$33+[7]Condor!JZ$38</f>
+        <f>[8]Condor!JZ$23+[8]Condor!JZ$28+[8]Condor!JZ$33+[8]Condor!JZ$38</f>
         <v>0</v>
       </c>
       <c r="H14" s="10">
-        <f>[7]Condor!KA$23+[7]Condor!KA$28+[7]Condor!KA$33+[7]Condor!KA$38</f>
+        <f>[8]Condor!KA$23+[8]Condor!KA$28+[8]Condor!KA$33+[8]Condor!KA$38</f>
         <v>0</v>
       </c>
       <c r="I14" s="10">
-        <f>[7]Condor!KB$23+[7]Condor!KB$28+[7]Condor!KB$33+[7]Condor!KB$38</f>
+        <f>[8]Condor!KB$23+[8]Condor!KB$28+[8]Condor!KB$33+[8]Condor!KB$38</f>
         <v>0</v>
       </c>
       <c r="J14" s="10">
-        <f>[7]Condor!KC$23+[7]Condor!KC$28+[7]Condor!KC$33+[7]Condor!KC$38</f>
+        <f>[8]Condor!KC$23+[8]Condor!KC$28+[8]Condor!KC$33+[8]Condor!KC$38</f>
         <v>0</v>
       </c>
       <c r="K14" s="10">
-        <f>[7]Condor!KD$23+[7]Condor!KD$28+[7]Condor!KD$33+[7]Condor!KD$38</f>
+        <f>[8]Condor!KD$23+[8]Condor!KD$28+[8]Condor!KD$33+[8]Condor!KD$38</f>
         <v>0</v>
       </c>
       <c r="L14" s="10">
-        <f>[7]Condor!KE$23+[7]Condor!KE$28+[7]Condor!KE$33+[7]Condor!KE$38</f>
+        <f>[8]Condor!KE$23+[8]Condor!KE$28+[8]Condor!KE$33+[8]Condor!KE$38</f>
         <v>0</v>
       </c>
       <c r="M14" s="10">
-        <f>[7]Condor!KF$23+[7]Condor!KF$28+[7]Condor!KF$33+[7]Condor!KF$38</f>
+        <f>[8]Condor!KF$23+[8]Condor!KF$28+[8]Condor!KF$33+[8]Condor!KF$38</f>
         <v>0</v>
       </c>
       <c r="N14" s="10">
-        <f>[7]Condor!KG$23+[7]Condor!KG$28+[7]Condor!KG$33+[7]Condor!KG$38</f>
+        <f>[8]Condor!KG$23+[8]Condor!KG$28+[8]Condor!KG$33+[8]Condor!KG$38</f>
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:14" x14ac:dyDescent="0.2">
       <c r="B15" t="s">
         <v>71</v>
       </c>
       <c r="C15" s="10">
-        <f>'[7]Allegiant '!JV$23+'[7]Allegiant '!JV$28+'[7]Allegiant '!JV$33+'[7]Allegiant '!JV$38</f>
+        <f>'[8]Allegiant '!JV$23+'[8]Allegiant '!JV$28+'[8]Allegiant '!JV$33+'[8]Allegiant '!JV$38</f>
         <v>0</v>
       </c>
       <c r="D15" s="10">
-        <f>'[7]Allegiant '!JW$23+'[7]Allegiant '!JW$28+'[7]Allegiant '!JW$33+'[7]Allegiant '!JW$38</f>
+        <f>'[8]Allegiant '!JW$23+'[8]Allegiant '!JW$28+'[8]Allegiant '!JW$33+'[8]Allegiant '!JW$38</f>
         <v>0</v>
       </c>
       <c r="E15" s="10">
-        <f>'[7]Allegiant '!JX$23+'[7]Allegiant '!JX$28+'[7]Allegiant '!JX$33+'[7]Allegiant '!JX$38</f>
+        <f>'[8]Allegiant '!JX$23+'[8]Allegiant '!JX$28+'[8]Allegiant '!JX$33+'[8]Allegiant '!JX$38</f>
         <v>0</v>
       </c>
       <c r="F15" s="10">
-        <f>'[7]Allegiant '!JY$23+'[7]Allegiant '!JY$28+'[7]Allegiant '!JY$33+'[7]Allegiant '!JY$38</f>
+        <f>'[8]Allegiant '!JY$23+'[8]Allegiant '!JY$28+'[8]Allegiant '!JY$33+'[8]Allegiant '!JY$38</f>
         <v>0</v>
       </c>
       <c r="G15" s="10">
-        <f>'[7]Allegiant '!JZ$23+'[7]Allegiant '!JZ$28+'[7]Allegiant '!JZ$33+'[7]Allegiant '!JZ$38</f>
+        <f>'[8]Allegiant '!JZ$23+'[8]Allegiant '!JZ$28+'[8]Allegiant '!JZ$33+'[8]Allegiant '!JZ$38</f>
         <v>0</v>
       </c>
       <c r="H15" s="10">
-        <f>'[7]Allegiant '!KA$23+'[7]Allegiant '!KA$28+'[7]Allegiant '!KA$33+'[7]Allegiant '!KA$38</f>
+        <f>'[8]Allegiant '!KA$23+'[8]Allegiant '!KA$28+'[8]Allegiant '!KA$33+'[8]Allegiant '!KA$38</f>
         <v>0</v>
       </c>
       <c r="I15" s="10">
-        <f>'[7]Allegiant '!KB$23+'[7]Allegiant '!KB$28+'[7]Allegiant '!KB$33+'[7]Allegiant '!KB$38</f>
+        <f>'[8]Allegiant '!KB$23+'[8]Allegiant '!KB$28+'[8]Allegiant '!KB$33+'[8]Allegiant '!KB$38</f>
         <v>0</v>
       </c>
       <c r="J15" s="10">
-        <f>'[7]Allegiant '!KC$23+'[7]Allegiant '!KC$28+'[7]Allegiant '!KC$33+'[7]Allegiant '!KC$38</f>
+        <f>'[8]Allegiant '!KC$23+'[8]Allegiant '!KC$28+'[8]Allegiant '!KC$33+'[8]Allegiant '!KC$38</f>
         <v>0</v>
       </c>
       <c r="K15" s="10">
-        <f>'[7]Allegiant '!KD$23+'[7]Allegiant '!KD$28+'[7]Allegiant '!KD$33+'[7]Allegiant '!KD$38</f>
+        <f>'[8]Allegiant '!KD$23+'[8]Allegiant '!KD$28+'[8]Allegiant '!KD$33+'[8]Allegiant '!KD$38</f>
         <v>0</v>
       </c>
       <c r="L15" s="10">
-        <f>'[7]Allegiant '!KE$23+'[7]Allegiant '!KE$28+'[7]Allegiant '!KE$33+'[7]Allegiant '!KE$38</f>
+        <f>'[8]Allegiant '!KE$23+'[8]Allegiant '!KE$28+'[8]Allegiant '!KE$33+'[8]Allegiant '!KE$38</f>
         <v>0</v>
       </c>
       <c r="M15" s="10">
-        <f>'[7]Allegiant '!KF$23+'[7]Allegiant '!KF$28+'[7]Allegiant '!KF$33+'[7]Allegiant '!KF$38</f>
+        <f>'[8]Allegiant '!KF$23+'[8]Allegiant '!KF$28+'[8]Allegiant '!KF$33+'[8]Allegiant '!KF$38</f>
         <v>0</v>
       </c>
       <c r="N15" s="10">
-        <f>'[7]Allegiant '!KG$23+'[7]Allegiant '!KG$28+'[7]Allegiant '!KG$33+'[7]Allegiant '!KG$38</f>
+        <f>'[8]Allegiant '!KG$23+'[8]Allegiant '!KG$28+'[8]Allegiant '!KG$33+'[8]Allegiant '!KG$38</f>
         <v>0</v>
       </c>
     </row>
     <row r="16" spans="1:14" x14ac:dyDescent="0.2">
       <c r="B16" t="s">
         <v>46</v>
       </c>
       <c r="C16" s="10">
-        <f>'[7]Charter Misc'!JV$23+'[7]Charter Misc'!JV$28+'[7]Charter Misc'!JV$33+'[7]Charter Misc'!JV$38</f>
+        <f>'[8]Charter Misc'!JV$23+'[8]Charter Misc'!JV$28+'[8]Charter Misc'!JV$33+'[8]Charter Misc'!JV$38</f>
         <v>0</v>
       </c>
       <c r="D16" s="10">
-        <f>'[7]Charter Misc'!JW$23+'[7]Charter Misc'!JW$28+'[7]Charter Misc'!JW$33+'[7]Charter Misc'!JW$38</f>
+        <f>'[8]Charter Misc'!JW$23+'[8]Charter Misc'!JW$28+'[8]Charter Misc'!JW$33+'[8]Charter Misc'!JW$38</f>
         <v>0</v>
       </c>
       <c r="E16" s="10">
-        <f>'[7]Charter Misc'!JX$23+'[7]Charter Misc'!JX$28+'[7]Charter Misc'!JX$33+'[7]Charter Misc'!JX$38</f>
+        <f>'[8]Charter Misc'!JX$23+'[8]Charter Misc'!JX$28+'[8]Charter Misc'!JX$33+'[8]Charter Misc'!JX$38</f>
         <v>0</v>
       </c>
       <c r="F16" s="10">
-        <f>'[7]Charter Misc'!JY$23+'[7]Charter Misc'!JY$28+'[7]Charter Misc'!JY$33+'[7]Charter Misc'!JY$38</f>
+        <f>'[8]Charter Misc'!JY$23+'[8]Charter Misc'!JY$28+'[8]Charter Misc'!JY$33+'[8]Charter Misc'!JY$38</f>
         <v>0</v>
       </c>
       <c r="G16" s="10">
-        <f>'[7]Charter Misc'!JZ$23+'[7]Charter Misc'!JZ$28+'[7]Charter Misc'!JZ$33+'[7]Charter Misc'!JZ$38</f>
+        <f>'[8]Charter Misc'!JZ$23+'[8]Charter Misc'!JZ$28+'[8]Charter Misc'!JZ$33+'[8]Charter Misc'!JZ$38</f>
         <v>0</v>
       </c>
       <c r="H16" s="10">
-        <f>'[7]Charter Misc'!KA$23+'[7]Charter Misc'!KA$28+'[7]Charter Misc'!KA$33+'[7]Charter Misc'!KA$38</f>
+        <f>'[8]Charter Misc'!KA$23+'[8]Charter Misc'!KA$28+'[8]Charter Misc'!KA$33+'[8]Charter Misc'!KA$38</f>
         <v>176</v>
       </c>
       <c r="I16" s="10">
-        <f>'[7]Charter Misc'!KB$23+'[7]Charter Misc'!KB$28+'[7]Charter Misc'!KB$33+'[7]Charter Misc'!KB$38</f>
+        <f>'[8]Charter Misc'!KB$23+'[8]Charter Misc'!KB$28+'[8]Charter Misc'!KB$33+'[8]Charter Misc'!KB$38</f>
         <v>0</v>
       </c>
       <c r="J16" s="10">
-        <f>'[7]Charter Misc'!KC$23+'[7]Charter Misc'!KC$28+'[7]Charter Misc'!KC$33+'[7]Charter Misc'!KC$38</f>
+        <f>'[8]Charter Misc'!KC$23+'[8]Charter Misc'!KC$28+'[8]Charter Misc'!KC$33+'[8]Charter Misc'!KC$38</f>
         <v>0</v>
       </c>
       <c r="K16" s="10">
-        <f>'[7]Charter Misc'!KD$23+'[7]Charter Misc'!KD$28+'[7]Charter Misc'!KD$33+'[7]Charter Misc'!KD$38</f>
+        <f>'[8]Charter Misc'!KD$23+'[8]Charter Misc'!KD$28+'[8]Charter Misc'!KD$33+'[8]Charter Misc'!KD$38</f>
         <v>0</v>
       </c>
       <c r="L16" s="10">
-        <f>'[7]Charter Misc'!KE$23+'[7]Charter Misc'!KE$28+'[7]Charter Misc'!KE$33+'[7]Charter Misc'!KE$38</f>
+        <f>'[8]Charter Misc'!KE$23+'[8]Charter Misc'!KE$28+'[8]Charter Misc'!KE$33+'[8]Charter Misc'!KE$38</f>
         <v>0</v>
       </c>
       <c r="M16" s="10">
-        <f>'[7]Charter Misc'!KF$23+'[7]Charter Misc'!KF$28+'[7]Charter Misc'!KF$33+'[7]Charter Misc'!KF$38</f>
+        <f>'[8]Charter Misc'!KF$23+'[8]Charter Misc'!KF$28+'[8]Charter Misc'!KF$33+'[8]Charter Misc'!KF$38</f>
         <v>0</v>
       </c>
       <c r="N16" s="10">
-        <f>'[7]Charter Misc'!KG$23+'[7]Charter Misc'!KG$28+'[7]Charter Misc'!KG$33+'[7]Charter Misc'!KG$38</f>
+        <f>'[8]Charter Misc'!KG$23+'[8]Charter Misc'!KG$28+'[8]Charter Misc'!KG$33+'[8]Charter Misc'!KG$38</f>
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="2:14" hidden="1" x14ac:dyDescent="0.2">
       <c r="B17" t="s">
         <v>68</v>
       </c>
       <c r="C17" s="10">
-        <f>'[7]Jet Blue'!JV$23+'[7]Jet Blue'!JV$28+'[7]Jet Blue'!JV$33+'[7]Jet Blue'!JV$38</f>
+        <f>'[8]Jet Blue'!JV$23+'[8]Jet Blue'!JV$28+'[8]Jet Blue'!JV$33+'[8]Jet Blue'!JV$38</f>
         <v>0</v>
       </c>
       <c r="D17" s="10">
-        <f>'[7]Jet Blue'!JW$23+'[7]Jet Blue'!JW$28+'[7]Jet Blue'!JW$33+'[7]Jet Blue'!JW$38</f>
+        <f>'[8]Jet Blue'!JW$23+'[8]Jet Blue'!JW$28+'[8]Jet Blue'!JW$33+'[8]Jet Blue'!JW$38</f>
         <v>0</v>
       </c>
       <c r="E17" s="10">
-        <f>'[7]Jet Blue'!JX$23+'[7]Jet Blue'!JX$28+'[7]Jet Blue'!JX$33+'[7]Jet Blue'!JX$38</f>
+        <f>'[8]Jet Blue'!JX$23+'[8]Jet Blue'!JX$28+'[8]Jet Blue'!JX$33+'[8]Jet Blue'!JX$38</f>
         <v>0</v>
       </c>
       <c r="F17" s="10">
-        <f>'[7]Jet Blue'!JY$23+'[7]Jet Blue'!JY$28+'[7]Jet Blue'!JY$33+'[7]Jet Blue'!JY$38</f>
+        <f>'[8]Jet Blue'!JY$23+'[8]Jet Blue'!JY$28+'[8]Jet Blue'!JY$33+'[8]Jet Blue'!JY$38</f>
         <v>0</v>
       </c>
       <c r="G17" s="10">
-        <f>'[7]Jet Blue'!JZ$23+'[7]Jet Blue'!JZ$28+'[7]Jet Blue'!JZ$33+'[7]Jet Blue'!JZ$38</f>
+        <f>'[8]Jet Blue'!JZ$23+'[8]Jet Blue'!JZ$28+'[8]Jet Blue'!JZ$33+'[8]Jet Blue'!JZ$38</f>
         <v>0</v>
       </c>
       <c r="H17" s="10">
-        <f>'[7]Jet Blue'!KA$23+'[7]Jet Blue'!KA$28+'[7]Jet Blue'!KA$33+'[7]Jet Blue'!KA$38</f>
+        <f>'[8]Jet Blue'!KA$23+'[8]Jet Blue'!KA$28+'[8]Jet Blue'!KA$33+'[8]Jet Blue'!KA$38</f>
         <v>0</v>
       </c>
       <c r="I17" s="10">
-        <f>'[7]Jet Blue'!KB$23+'[7]Jet Blue'!KB$28+'[7]Jet Blue'!KB$33+'[7]Jet Blue'!KB$38</f>
+        <f>'[8]Jet Blue'!KB$23+'[8]Jet Blue'!KB$28+'[8]Jet Blue'!KB$33+'[8]Jet Blue'!KB$38</f>
         <v>0</v>
       </c>
       <c r="J17" s="10">
-        <f>'[7]Jet Blue'!KC$23+'[7]Jet Blue'!KC$28+'[7]Jet Blue'!KC$33+'[7]Jet Blue'!KC$38</f>
+        <f>'[8]Jet Blue'!KC$23+'[8]Jet Blue'!KC$28+'[8]Jet Blue'!KC$33+'[8]Jet Blue'!KC$38</f>
         <v>0</v>
       </c>
       <c r="K17" s="10">
-        <f>'[7]Jet Blue'!KD$23+'[7]Jet Blue'!KD$28+'[7]Jet Blue'!KD$33+'[7]Jet Blue'!KD$38</f>
+        <f>'[8]Jet Blue'!KD$23+'[8]Jet Blue'!KD$28+'[8]Jet Blue'!KD$33+'[8]Jet Blue'!KD$38</f>
         <v>0</v>
       </c>
       <c r="L17" s="10">
-        <f>'[7]Jet Blue'!KE$23+'[7]Jet Blue'!KE$28+'[7]Jet Blue'!KE$33+'[7]Jet Blue'!KE$38</f>
+        <f>'[8]Jet Blue'!KE$23+'[8]Jet Blue'!KE$28+'[8]Jet Blue'!KE$33+'[8]Jet Blue'!KE$38</f>
         <v>0</v>
       </c>
       <c r="M17" s="10">
-        <f>'[7]Jet Blue'!KF$23+'[7]Jet Blue'!KF$28+'[7]Jet Blue'!KF$33+'[7]Jet Blue'!KF$38</f>
+        <f>'[8]Jet Blue'!KF$23+'[8]Jet Blue'!KF$28+'[8]Jet Blue'!KF$33+'[8]Jet Blue'!KF$38</f>
         <v>0</v>
       </c>
       <c r="N17" s="10">
-        <f>'[7]Jet Blue'!KG$23+'[7]Jet Blue'!KG$28+'[7]Jet Blue'!KG$33+'[7]Jet Blue'!KG$38</f>
+        <f>'[8]Jet Blue'!KG$23+'[8]Jet Blue'!KG$28+'[8]Jet Blue'!KG$33+'[8]Jet Blue'!KG$38</f>
         <v>0</v>
       </c>
     </row>
     <row r="18" spans="2:14" x14ac:dyDescent="0.2">
       <c r="B18" t="s">
         <v>41</v>
       </c>
       <c r="C18" s="10">
-        <f>[7]Frontier!JV$23+[7]Frontier!JV$28+[7]Frontier!JV$33+[7]Frontier!JV$38</f>
+        <f>[8]Frontier!JV$23+[8]Frontier!JV$28+[8]Frontier!JV$33+[8]Frontier!JV$38</f>
         <v>12769</v>
       </c>
       <c r="D18" s="10">
-        <f>[7]Frontier!JW$23+[7]Frontier!JW$28+[7]Frontier!JW$33+[7]Frontier!JW$38</f>
+        <f>[8]Frontier!JW$23+[8]Frontier!JW$28+[8]Frontier!JW$33+[8]Frontier!JW$38</f>
         <v>18208</v>
       </c>
       <c r="E18" s="10">
-        <f>[7]Frontier!JX$23+[7]Frontier!JX$28+[7]Frontier!JX$33+[7]Frontier!JX$38</f>
+        <f>[8]Frontier!JX$23+[8]Frontier!JX$28+[8]Frontier!JX$33+[8]Frontier!JX$38</f>
         <v>28563</v>
       </c>
       <c r="F18" s="10">
-        <f>[7]Frontier!JY$23+[7]Frontier!JY$28+[7]Frontier!JY$33+[7]Frontier!JY$38</f>
+        <f>[8]Frontier!JY$23+[8]Frontier!JY$28+[8]Frontier!JY$33+[8]Frontier!JY$38</f>
         <v>15134</v>
       </c>
       <c r="G18" s="10">
-        <f>[7]Frontier!JZ$23+[7]Frontier!JZ$28+[7]Frontier!JZ$33+[7]Frontier!JZ$38</f>
+        <f>[8]Frontier!JZ$23+[8]Frontier!JZ$28+[8]Frontier!JZ$33+[8]Frontier!JZ$38</f>
         <v>18656</v>
       </c>
       <c r="H18" s="10">
-        <f>[7]Frontier!KA$23+[7]Frontier!KA$28+[7]Frontier!KA$33+[7]Frontier!KA$38</f>
+        <f>[8]Frontier!KA$23+[8]Frontier!KA$28+[8]Frontier!KA$33+[8]Frontier!KA$38</f>
         <v>18103</v>
       </c>
       <c r="I18" s="10">
-        <f>[7]Frontier!KB$23+[7]Frontier!KB$28+[7]Frontier!KB$33+[7]Frontier!KB$38</f>
-        <v>0</v>
+        <f>[8]Frontier!KB$23+[8]Frontier!KB$28+[8]Frontier!KB$33+[8]Frontier!KB$38</f>
+        <v>20384</v>
       </c>
       <c r="J18" s="10">
-        <f>[7]Frontier!KC$23+[7]Frontier!KC$28+[7]Frontier!KC$33+[7]Frontier!KC$38</f>
+        <f>[8]Frontier!KC$23+[8]Frontier!KC$28+[8]Frontier!KC$33+[8]Frontier!KC$38</f>
         <v>0</v>
       </c>
       <c r="K18" s="10">
-        <f>[7]Frontier!KD$23+[7]Frontier!KD$28+[7]Frontier!KD$33+[7]Frontier!KD$38</f>
+        <f>[8]Frontier!KD$23+[8]Frontier!KD$28+[8]Frontier!KD$33+[8]Frontier!KD$38</f>
         <v>0</v>
       </c>
       <c r="L18" s="10">
-        <f>[7]Frontier!KE$23+[7]Frontier!KE$28+[7]Frontier!KE$33+[7]Frontier!KE$38</f>
+        <f>[8]Frontier!KE$23+[8]Frontier!KE$28+[8]Frontier!KE$33+[8]Frontier!KE$38</f>
         <v>0</v>
       </c>
       <c r="M18" s="10">
-        <f>[7]Frontier!KF$23+[7]Frontier!KF$28+[7]Frontier!KF$33+[7]Frontier!KF$38</f>
+        <f>[8]Frontier!KF$23+[8]Frontier!KF$28+[8]Frontier!KF$33+[8]Frontier!KF$38</f>
         <v>0</v>
       </c>
       <c r="N18" s="10">
-        <f>[7]Frontier!KG$23+[7]Frontier!KG$28+[7]Frontier!KG$33+[7]Frontier!KG$38</f>
+        <f>[8]Frontier!KG$23+[8]Frontier!KG$28+[8]Frontier!KG$33+[8]Frontier!KG$38</f>
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="2:14" x14ac:dyDescent="0.2">
       <c r="B19" t="s">
         <v>47</v>
       </c>
       <c r="C19" s="10">
-        <f>[7]Xtra!IT23+[7]Xtra!IT28+[7]Xtra!IT33+[7]Xtra!IT38</f>
+        <f>[8]Xtra!IT23+[8]Xtra!IT28+[8]Xtra!IT33+[8]Xtra!IT38</f>
         <v>0</v>
       </c>
       <c r="D19" s="10">
-        <f>[7]Xtra!IU23+[7]Xtra!IU28+[7]Xtra!IU33+[7]Xtra!IU38</f>
+        <f>[8]Xtra!IU23+[8]Xtra!IU28+[8]Xtra!IU33+[8]Xtra!IU38</f>
         <v>0</v>
       </c>
       <c r="E19" s="10">
-        <f>[7]Xtra!IV23+[7]Xtra!IV28+[7]Xtra!IV33+[7]Xtra!IV38</f>
+        <f>[8]Xtra!IV23+[8]Xtra!IV28+[8]Xtra!IV33+[8]Xtra!IV38</f>
         <v>0</v>
       </c>
       <c r="F19" s="10">
-        <f>[7]Xtra!IW23+[7]Xtra!IW28+[7]Xtra!IW33+[7]Xtra!IW38</f>
+        <f>[8]Xtra!IW23+[8]Xtra!IW28+[8]Xtra!IW33+[8]Xtra!IW38</f>
         <v>0</v>
       </c>
       <c r="G19" s="10">
-        <f>[7]Xtra!IX23+[7]Xtra!IX28+[7]Xtra!IX33+[7]Xtra!IX38</f>
+        <f>[8]Xtra!IX23+[8]Xtra!IX28+[8]Xtra!IX33+[8]Xtra!IX38</f>
         <v>0</v>
       </c>
       <c r="H19" s="10">
-        <f>[7]Xtra!IY23+[7]Xtra!IY28+[7]Xtra!IY33+[7]Xtra!IY38</f>
+        <f>[8]Xtra!IY23+[8]Xtra!IY28+[8]Xtra!IY33+[8]Xtra!IY38</f>
         <v>0</v>
       </c>
       <c r="I19" s="10">
-        <f>[7]Xtra!IZ23+[7]Xtra!IZ28+[7]Xtra!IZ33+[7]Xtra!IZ38</f>
+        <f>[8]Xtra!IZ23+[8]Xtra!IZ28+[8]Xtra!IZ33+[8]Xtra!IZ38</f>
         <v>0</v>
       </c>
       <c r="J19" s="10">
-        <f>[7]Xtra!JA23+[7]Xtra!JA28+[7]Xtra!JA33+[7]Xtra!JA38</f>
+        <f>[8]Xtra!JA23+[8]Xtra!JA28+[8]Xtra!JA33+[8]Xtra!JA38</f>
         <v>0</v>
       </c>
       <c r="K19" s="10">
-        <f>[7]Xtra!JB23+[7]Xtra!JB28+[7]Xtra!JB33+[7]Xtra!JB38</f>
+        <f>[8]Xtra!JB23+[8]Xtra!JB28+[8]Xtra!JB33+[8]Xtra!JB38</f>
         <v>0</v>
       </c>
       <c r="L19" s="10">
-        <f>[7]Xtra!JC23+[7]Xtra!JC28+[7]Xtra!JC33+[7]Xtra!JC38</f>
+        <f>[8]Xtra!JC23+[8]Xtra!JC28+[8]Xtra!JC33+[8]Xtra!JC38</f>
         <v>0</v>
       </c>
       <c r="M19" s="10">
-        <f>[7]Xtra!JD23+[7]Xtra!JD28+[7]Xtra!JD33+[7]Xtra!JD38</f>
+        <f>[8]Xtra!JD23+[8]Xtra!JD28+[8]Xtra!JD33+[8]Xtra!JD38</f>
         <v>0</v>
       </c>
       <c r="N19" s="10">
-        <f>[7]Xtra!JE23+[7]Xtra!JE28+[7]Xtra!JE33+[7]Xtra!JE38</f>
+        <f>[8]Xtra!JE23+[8]Xtra!JE28+[8]Xtra!JE33+[8]Xtra!JE38</f>
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="2:14" x14ac:dyDescent="0.2">
       <c r="B20" t="s">
         <v>45</v>
       </c>
       <c r="C20" s="10">
-        <f>[7]Omni!JV$23+[7]Omni!JV$28+[7]Omni!JV$33+[7]Omni!JV$38</f>
+        <f>[8]Omni!JV$23+[8]Omni!JV$28+[8]Omni!JV$33+[8]Omni!JV$38</f>
         <v>0</v>
       </c>
       <c r="D20" s="10">
-        <f>[7]Omni!JW$23+[7]Omni!JW$28+[7]Omni!JW$33+[7]Omni!JW$38</f>
+        <f>[8]Omni!JW$23+[8]Omni!JW$28+[8]Omni!JW$33+[8]Omni!JW$38</f>
         <v>0</v>
       </c>
       <c r="E20" s="10">
-        <f>[7]Omni!JX$23+[7]Omni!JX$28+[7]Omni!JX$33+[7]Omni!JX$38</f>
+        <f>[8]Omni!JX$23+[8]Omni!JX$28+[8]Omni!JX$33+[8]Omni!JX$38</f>
         <v>0</v>
       </c>
       <c r="F20" s="10">
-        <f>[7]Omni!JY$23+[7]Omni!JY$28+[7]Omni!JY$33+[7]Omni!JY$38</f>
+        <f>[8]Omni!JY$23+[8]Omni!JY$28+[8]Omni!JY$33+[8]Omni!JY$38</f>
         <v>0</v>
       </c>
       <c r="G20" s="10">
-        <f>[7]Omni!JZ$23+[7]Omni!JZ$28+[7]Omni!JZ$33+[7]Omni!JZ$38</f>
+        <f>[8]Omni!JZ$23+[8]Omni!JZ$28+[8]Omni!JZ$33+[8]Omni!JZ$38</f>
         <v>0</v>
       </c>
       <c r="H20" s="10">
-        <f>[7]Omni!KA$23+[7]Omni!KA$28+[7]Omni!KA$33+[7]Omni!KA$38</f>
+        <f>[8]Omni!KA$23+[8]Omni!KA$28+[8]Omni!KA$33+[8]Omni!KA$38</f>
         <v>0</v>
       </c>
       <c r="I20" s="10">
-        <f>[7]Omni!KB$23+[7]Omni!KB$28+[7]Omni!KB$33+[7]Omni!KB$38</f>
+        <f>[8]Omni!KB$23+[8]Omni!KB$28+[8]Omni!KB$33+[8]Omni!KB$38</f>
         <v>0</v>
       </c>
       <c r="J20" s="10">
-        <f>[7]Omni!KC$23+[7]Omni!KC$28+[7]Omni!KC$33+[7]Omni!KC$38</f>
+        <f>[8]Omni!KC$23+[8]Omni!KC$28+[8]Omni!KC$33+[8]Omni!KC$38</f>
         <v>0</v>
       </c>
       <c r="K20" s="10">
-        <f>[7]Omni!KD$23+[7]Omni!KD$28+[7]Omni!KD$33+[7]Omni!KD$38</f>
+        <f>[8]Omni!KD$23+[8]Omni!KD$28+[8]Omni!KD$33+[8]Omni!KD$38</f>
         <v>0</v>
       </c>
       <c r="L20" s="10">
-        <f>[7]Omni!KE$23+[7]Omni!KE$28+[7]Omni!KE$33+[7]Omni!KE$38</f>
+        <f>[8]Omni!KE$23+[8]Omni!KE$28+[8]Omni!KE$33+[8]Omni!KE$38</f>
         <v>0</v>
       </c>
       <c r="M20" s="10">
-        <f>[7]Omni!KF$23+[7]Omni!KF$28+[7]Omni!KF$33+[7]Omni!KF$38</f>
+        <f>[8]Omni!KF$23+[8]Omni!KF$28+[8]Omni!KF$33+[8]Omni!KF$38</f>
         <v>0</v>
       </c>
       <c r="N20" s="10">
-        <f>[7]Omni!KG$23+[7]Omni!KG$28+[7]Omni!KG$33+[7]Omni!KG$38</f>
+        <f>[8]Omni!KG$23+[8]Omni!KG$28+[8]Omni!KG$33+[8]Omni!KG$38</f>
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="2:14" x14ac:dyDescent="0.2">
       <c r="C21" s="10"/>
       <c r="D21" s="10"/>
       <c r="E21" s="10"/>
       <c r="F21" s="10"/>
       <c r="G21" s="10"/>
       <c r="H21" s="10"/>
       <c r="I21" s="10"/>
       <c r="J21" s="10"/>
       <c r="K21" s="10"/>
       <c r="L21" s="10"/>
       <c r="M21" s="10"/>
       <c r="N21" s="10"/>
     </row>
     <row r="22" spans="2:14" ht="26.25" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B22" s="14" t="s">
         <v>42</v>
       </c>
       <c r="C22" s="11">
         <f t="shared" ref="C22" si="0">SUM(C11:C20)</f>
         <v>194479</v>
       </c>
       <c r="D22" s="11">
         <f t="shared" ref="D22:N22" si="1">SUM(D11:D20)</f>
         <v>219398</v>
       </c>
       <c r="E22" s="11">
         <f t="shared" si="1"/>
         <v>300546</v>
       </c>
       <c r="F22" s="11">
         <f t="shared" si="1"/>
         <v>214288</v>
       </c>
       <c r="G22" s="11">
         <f t="shared" si="1"/>
         <v>198388</v>
       </c>
       <c r="H22" s="11">
         <f t="shared" si="1"/>
         <v>277315</v>
       </c>
       <c r="I22" s="11">
         <f t="shared" si="1"/>
-        <v>0</v>
+        <v>309259</v>
       </c>
       <c r="J22" s="11">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="K22" s="11">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="L22" s="11">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="M22" s="11">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="N22" s="11">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="2:14" ht="13.5" thickTop="1" x14ac:dyDescent="0.2"/>
     <row r="25" spans="2:14" x14ac:dyDescent="0.2">
       <c r="B25" s="10"/>