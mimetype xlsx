--- v0 (2026-03-03)
+++ v1 (2026-04-25)
@@ -1,89 +1,103 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
+  <Override PartName="/xl/externalLinks/externalLink3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
+  <Override PartName="/xl/externalLinks/externalLink4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="F:\data\Finance Stats\Monthly Operations report\2026\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{50E2BCE9-A92C-4F8D-98E9-2FE1435645E0}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{443AC729-EAB3-4314-BAC6-D872379AC6E5}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="6720" yWindow="1245" windowWidth="21600" windowHeight="11295" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Concourse Report" sheetId="4" r:id="rId1"/>
     <sheet name="E Detail" sheetId="2" r:id="rId2"/>
     <sheet name="Terminal 2" sheetId="3" r:id="rId3"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId4"/>
     <externalReference r:id="rId5"/>
+    <externalReference r:id="rId6"/>
+    <externalReference r:id="rId7"/>
   </externalReferences>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="B31" i="4" l="1"/>
+  <c r="D2" i="4" l="1"/>
+  <c r="D31" i="4" l="1"/>
+  <c r="D28" i="4"/>
+  <c r="D27" i="4"/>
+  <c r="D26" i="4"/>
+  <c r="C2" i="4" l="1"/>
+  <c r="C31" i="4" l="1"/>
+  <c r="C28" i="4"/>
+  <c r="C27" i="4"/>
+  <c r="C26" i="4"/>
+  <c r="B31" i="4"/>
   <c r="B28" i="4"/>
   <c r="B27" i="4"/>
   <c r="B26" i="4"/>
   <c r="D11" i="3" l="1"/>
   <c r="E11" i="3"/>
   <c r="F11" i="3"/>
   <c r="G11" i="3"/>
   <c r="H11" i="3"/>
   <c r="I11" i="3"/>
   <c r="J11" i="3"/>
   <c r="K11" i="3"/>
   <c r="L11" i="3"/>
   <c r="M11" i="3"/>
   <c r="N11" i="3"/>
   <c r="D12" i="3"/>
   <c r="E12" i="3"/>
   <c r="F12" i="3"/>
   <c r="G12" i="3"/>
   <c r="H12" i="3"/>
   <c r="I12" i="3"/>
   <c r="J12" i="3"/>
   <c r="K12" i="3"/>
   <c r="L12" i="3"/>
   <c r="M12" i="3"/>
   <c r="N12" i="3"/>
@@ -602,54 +616,57 @@
   <c r="C16" i="4"/>
   <c r="J16" i="4"/>
   <c r="J20" i="4"/>
   <c r="B20" i="4"/>
   <c r="F16" i="4" l="1"/>
   <c r="E16" i="4"/>
   <c r="M22" i="4"/>
   <c r="N18" i="4"/>
   <c r="M16" i="4"/>
   <c r="N6" i="4"/>
   <c r="L22" i="4"/>
   <c r="K22" i="4"/>
   <c r="J22" i="4"/>
   <c r="I22" i="4"/>
   <c r="H22" i="4"/>
   <c r="G22" i="4"/>
   <c r="F22" i="4"/>
   <c r="E22" i="4"/>
   <c r="C22" i="4"/>
   <c r="N16" i="4" l="1"/>
   <c r="N20" i="4"/>
   <c r="N22" i="4" s="1"/>
   <c r="B22" i="4"/>
   <c r="B29" i="4" l="1"/>
   <c r="B32" i="4" s="1"/>
+  <c r="B34" i="4" s="1"/>
   <c r="C29" i="4" l="1"/>
   <c r="C32" i="4" s="1"/>
+  <c r="C34" i="4" s="1"/>
   <c r="D29" i="4" l="1"/>
   <c r="D32" i="4" s="1"/>
+  <c r="D34" i="4" s="1"/>
   <c r="F29" i="4" l="1"/>
   <c r="F32" i="4" s="1"/>
   <c r="G29" i="4" l="1"/>
   <c r="G32" i="4" s="1"/>
   <c r="H29" i="4" l="1"/>
   <c r="H32" i="4" s="1"/>
   <c r="J29" i="4" l="1"/>
   <c r="J32" i="4" s="1"/>
   <c r="N28" i="4" l="1"/>
   <c r="N27" i="4" l="1"/>
   <c r="N31" i="4"/>
   <c r="L29" i="4" l="1"/>
   <c r="L32" i="4" s="1"/>
   <c r="N26" i="4"/>
   <c r="N29" i="4" s="1"/>
   <c r="N32" i="4" s="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="108" uniqueCount="82">
   <si>
     <t>January</t>
   </si>
   <si>
@@ -1372,62 +1389,292 @@
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Percent" xfId="2" builtinId="5"/>
   </cellStyles>
   <dxfs count="1">
     <dxf>
       <font>
         <condense val="0"/>
         <extend val="0"/>
         <color indexed="39"/>
       </font>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink3.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///F:\data\Finance%20Stats\Monthly%20Operations%20report\2026\MSP%20January%202026.xlsx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="MSP%20January%202026.xlsx" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/externalLinks/_rels/externalLink2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///F:\data\Finance%20Stats\Monthly%20Operations%20report\2026\MSP%20February%202026.xlsx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="MSP%20February%202026.xlsx" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/externalLinks/_rels/externalLink3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///F:\data\Finance%20Stats\Monthly%20Operations%20report\2026\MSP%20March%202026.xlsx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="MSP%20March%202026.xlsx" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/externalLinks/_rels/externalLink4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///F:\data\Finance%20Stats\Airline%20Stats\carier%20data%20entry.xlsx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/data/Finance%20Stats/Airline%20Stats/carier%20data%20entry.xlsx" TargetMode="External"/></Relationships>
 </file>
 
-<file path=xl/externalLinks/_rels/externalLink2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///F:\data\Finance%20Stats\Monthly%20Operations%20report\2026\MSP%20January%202026.xlsx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="MSP%20January%202026.xlsx" TargetMode="External"/></Relationships>
+<file path=xl/externalLinks/externalLink1.xml><?xml version="1.0" encoding="utf-8"?>
+<externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
+  <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
+    <xxl21:alternateUrls>
+      <xxl21:absoluteUrl r:id="rId2"/>
+    </xxl21:alternateUrls>
+    <sheetNames>
+      <sheetName val="Monthly Summary"/>
+      <sheetName val="Major Airline Stats"/>
+      <sheetName val="Other Major Airline Stats"/>
+      <sheetName val="Regional Major"/>
+      <sheetName val="Other Regional"/>
+      <sheetName val="Charter"/>
+      <sheetName val="Cargo"/>
+      <sheetName val="Cargo Summary"/>
+      <sheetName val="Cargo YTD"/>
+      <sheetName val="Intl Detail"/>
+      <sheetName val="Ops+Rev Pax Activity"/>
+    </sheetNames>
+    <sheetDataSet>
+      <sheetData sheetId="0">
+        <row r="5">
+          <cell r="B5">
+            <v>968678</v>
+          </cell>
+          <cell r="C5">
+            <v>998727</v>
+          </cell>
+        </row>
+        <row r="6">
+          <cell r="C6">
+            <v>205646</v>
+          </cell>
+        </row>
+        <row r="7">
+          <cell r="C7">
+            <v>0</v>
+          </cell>
+        </row>
+        <row r="10">
+          <cell r="C10">
+            <v>42009</v>
+          </cell>
+        </row>
+      </sheetData>
+      <sheetData sheetId="1">
+        <row r="45">
+          <cell r="J45">
+            <v>6123369.6200000001</v>
+          </cell>
+        </row>
+      </sheetData>
+      <sheetData sheetId="2"/>
+      <sheetData sheetId="3">
+        <row r="42">
+          <cell r="K42">
+            <v>8343.1</v>
+          </cell>
+        </row>
+      </sheetData>
+      <sheetData sheetId="4"/>
+      <sheetData sheetId="5">
+        <row r="21">
+          <cell r="B21">
+            <v>165165</v>
+          </cell>
+        </row>
+      </sheetData>
+      <sheetData sheetId="6">
+        <row r="33">
+          <cell r="S33">
+            <v>28487229</v>
+          </cell>
+        </row>
+      </sheetData>
+      <sheetData sheetId="7">
+        <row r="5">
+          <cell r="I5">
+            <v>6858.527055900443</v>
+          </cell>
+        </row>
+      </sheetData>
+      <sheetData sheetId="8"/>
+      <sheetData sheetId="9">
+        <row r="28">
+          <cell r="P28">
+            <v>1162</v>
+          </cell>
+        </row>
+      </sheetData>
+      <sheetData sheetId="10"/>
+    </sheetDataSet>
+  </externalBook>
+</externalLink>
 </file>
 
-<file path=xl/externalLinks/externalLink1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/externalLinks/externalLink2.xml><?xml version="1.0" encoding="utf-8"?>
+<externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
+  <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
+    <xxl21:alternateUrls>
+      <xxl21:absoluteUrl r:id="rId2"/>
+    </xxl21:alternateUrls>
+    <sheetNames>
+      <sheetName val="Monthly Summary"/>
+      <sheetName val="Major Airline Stats"/>
+      <sheetName val="Other Major Airline Stats"/>
+      <sheetName val="Regional Major"/>
+      <sheetName val="Other Regional"/>
+      <sheetName val="Charter"/>
+      <sheetName val="Cargo"/>
+      <sheetName val="Cargo Summary"/>
+      <sheetName val="Cargo YTD"/>
+      <sheetName val="Intl Detail"/>
+      <sheetName val="Ops+Rev Pax Activity"/>
+    </sheetNames>
+    <sheetDataSet>
+      <sheetData sheetId="0">
+        <row r="5">
+          <cell r="C5">
+            <v>987957</v>
+          </cell>
+        </row>
+        <row r="6">
+          <cell r="C6">
+            <v>206839</v>
+          </cell>
+        </row>
+        <row r="7">
+          <cell r="C7">
+            <v>0</v>
+          </cell>
+        </row>
+        <row r="10">
+          <cell r="C10">
+            <v>41926</v>
+          </cell>
+        </row>
+      </sheetData>
+      <sheetData sheetId="1" refreshError="1"/>
+      <sheetData sheetId="2" refreshError="1"/>
+      <sheetData sheetId="3" refreshError="1"/>
+      <sheetData sheetId="4" refreshError="1"/>
+      <sheetData sheetId="5">
+        <row r="22">
+          <cell r="B22">
+            <v>153288</v>
+          </cell>
+        </row>
+      </sheetData>
+      <sheetData sheetId="6" refreshError="1"/>
+      <sheetData sheetId="7">
+        <row r="5">
+          <cell r="I5">
+            <v>13964.343872232908</v>
+          </cell>
+        </row>
+      </sheetData>
+      <sheetData sheetId="8" refreshError="1"/>
+      <sheetData sheetId="9" refreshError="1"/>
+      <sheetData sheetId="10" refreshError="1"/>
+    </sheetDataSet>
+  </externalBook>
+</externalLink>
+</file>
+
+<file path=xl/externalLinks/externalLink3.xml><?xml version="1.0" encoding="utf-8"?>
+<externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
+  <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
+    <xxl21:alternateUrls>
+      <xxl21:absoluteUrl r:id="rId2"/>
+    </xxl21:alternateUrls>
+    <sheetNames>
+      <sheetName val="Monthly Summary"/>
+      <sheetName val="Major Airline Stats"/>
+      <sheetName val="Other Major Airline Stats"/>
+      <sheetName val="Regional Major"/>
+      <sheetName val="Other Regional"/>
+      <sheetName val="Charter"/>
+      <sheetName val="Cargo"/>
+      <sheetName val="Cargo Summary"/>
+      <sheetName val="Cargo YTD"/>
+      <sheetName val="Intl Detail"/>
+      <sheetName val="Ops+Rev Pax Activity"/>
+    </sheetNames>
+    <sheetDataSet>
+      <sheetData sheetId="0">
+        <row r="5">
+          <cell r="C5">
+            <v>1239037</v>
+          </cell>
+        </row>
+        <row r="6">
+          <cell r="C6">
+            <v>244800</v>
+          </cell>
+        </row>
+        <row r="7">
+          <cell r="C7">
+            <v>0</v>
+          </cell>
+        </row>
+        <row r="10">
+          <cell r="C10">
+            <v>44246</v>
+          </cell>
+        </row>
+      </sheetData>
+      <sheetData sheetId="1"/>
+      <sheetData sheetId="2"/>
+      <sheetData sheetId="3"/>
+      <sheetData sheetId="4"/>
+      <sheetData sheetId="5"/>
+      <sheetData sheetId="6"/>
+      <sheetData sheetId="7"/>
+      <sheetData sheetId="8"/>
+      <sheetData sheetId="9"/>
+      <sheetData sheetId="10"/>
+    </sheetDataSet>
+  </externalBook>
+</externalLink>
+</file>
+
+<file path=xl/externalLinks/externalLink4.xml><?xml version="1.0" encoding="utf-8"?>
 <externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
     <xxl21:alternateUrls>
       <xxl21:absoluteUrl r:id="rId2"/>
     </xxl21:alternateUrls>
     <sheetNames>
       <sheetName val="Master Template"/>
       <sheetName val="NWA"/>
       <sheetName val="Air Choice One"/>
       <sheetName val="AirTran"/>
       <sheetName val="AirCanada"/>
       <sheetName val="Air France"/>
       <sheetName val="Allegiant "/>
       <sheetName val="Aer Lingus"/>
       <sheetName val="Alaska"/>
       <sheetName val="America West"/>
       <sheetName val="American"/>
       <sheetName val="Continental"/>
       <sheetName val="Boutique Air"/>
       <sheetName val="Condor"/>
       <sheetName val="Delta"/>
       <sheetName val="Denver Air"/>
       <sheetName val="Frontier"/>
       <sheetName val="Icelandair"/>
       <sheetName val="Jet Blue"/>
@@ -1491,673 +1738,838 @@
       <sheetName val="DHL_Kalitta"/>
       <sheetName val="DHL_Mesa"/>
       <sheetName val="DHL_Southair"/>
       <sheetName val="DHL_Swift"/>
       <sheetName val="Encore"/>
       <sheetName val="Suburban Air Freight"/>
       <sheetName val="FedEx"/>
       <sheetName val="Mountain Cargo"/>
       <sheetName val="IFL"/>
       <sheetName val="UPS"/>
       <sheetName val="UPSSCS"/>
       <sheetName val="AM Intl_kittyhawk"/>
       <sheetName val="ATI_BAX"/>
       <sheetName val="CSA Air"/>
       <sheetName val="Bemidji"/>
       <sheetName val="Misc Cargo"/>
       <sheetName val="Military "/>
       <sheetName val="General Avation"/>
     </sheetNames>
     <sheetDataSet>
       <sheetData sheetId="0" refreshError="1"/>
       <sheetData sheetId="1" refreshError="1"/>
       <sheetData sheetId="2" refreshError="1"/>
       <sheetData sheetId="3" refreshError="1"/>
       <sheetData sheetId="4">
-        <row r="15">
-[...1 lines deleted...]
-            <v>5</v>
+        <row r="19">
+          <cell r="JH19">
+            <v>0</v>
           </cell>
         </row>
         <row r="33">
           <cell r="JV33">
             <v>284</v>
           </cell>
         </row>
         <row r="38">
           <cell r="JV38">
             <v>1</v>
           </cell>
         </row>
       </sheetData>
       <sheetData sheetId="5">
         <row r="19">
           <cell r="JH19">
             <v>0</v>
           </cell>
         </row>
       </sheetData>
       <sheetData sheetId="6">
         <row r="19">
           <cell r="JH19">
             <v>54</v>
           </cell>
         </row>
       </sheetData>
       <sheetData sheetId="7">
         <row r="15">
           <cell r="JV15">
             <v>17</v>
           </cell>
         </row>
         <row r="33">
           <cell r="JV33">
             <v>1316</v>
           </cell>
+          <cell r="JW33">
+            <v>812</v>
+          </cell>
+          <cell r="JX33">
+            <v>3114</v>
+          </cell>
         </row>
         <row r="38">
           <cell r="JV38">
             <v>8</v>
           </cell>
+          <cell r="JW38">
+            <v>7</v>
+          </cell>
+          <cell r="JX38">
+            <v>10</v>
+          </cell>
         </row>
       </sheetData>
       <sheetData sheetId="8">
         <row r="4">
-          <cell r="JV4">
-            <v>57</v>
+          <cell r="JX4">
+            <v>70</v>
           </cell>
         </row>
         <row r="23">
           <cell r="JV23">
             <v>9163</v>
           </cell>
+          <cell r="JW23">
+            <v>7298</v>
+          </cell>
+          <cell r="JX23">
+            <v>11272</v>
+          </cell>
         </row>
         <row r="28">
           <cell r="JV28">
             <v>332</v>
+          </cell>
+          <cell r="JW28">
+            <v>310</v>
+          </cell>
+          <cell r="JX28">
+            <v>374</v>
           </cell>
         </row>
       </sheetData>
       <sheetData sheetId="9" refreshError="1"/>
       <sheetData sheetId="10">
         <row r="4">
-          <cell r="JV4">
-            <v>294</v>
+          <cell r="JX4">
+            <v>350</v>
           </cell>
         </row>
         <row r="23">
           <cell r="JV23">
             <v>38128</v>
           </cell>
+          <cell r="JW23">
+            <v>38825</v>
+          </cell>
+          <cell r="JX23">
+            <v>48004</v>
+          </cell>
         </row>
         <row r="28">
           <cell r="JV28">
             <v>1503</v>
+          </cell>
+          <cell r="JW28">
+            <v>1446</v>
+          </cell>
+          <cell r="JX28">
+            <v>1578</v>
           </cell>
         </row>
       </sheetData>
       <sheetData sheetId="11"/>
       <sheetData sheetId="12" refreshError="1"/>
       <sheetData sheetId="13"/>
       <sheetData sheetId="14">
         <row r="4">
-          <cell r="JV4">
-            <v>4550</v>
+          <cell r="JX4">
+            <v>4894</v>
           </cell>
         </row>
       </sheetData>
       <sheetData sheetId="15">
         <row r="4">
-          <cell r="JV4">
-            <v>79</v>
+          <cell r="JX4">
+            <v>77</v>
           </cell>
         </row>
         <row r="23">
           <cell r="JV23">
             <v>816</v>
           </cell>
+          <cell r="JW23">
+            <v>761</v>
+          </cell>
+          <cell r="JX23">
+            <v>1018</v>
+          </cell>
         </row>
         <row r="28">
           <cell r="JV28">
             <v>34</v>
           </cell>
+          <cell r="JW28">
+            <v>29</v>
+          </cell>
+          <cell r="JX28">
+            <v>60</v>
+          </cell>
         </row>
       </sheetData>
       <sheetData sheetId="16">
         <row r="4">
-          <cell r="JV4">
-            <v>77</v>
+          <cell r="JX4">
+            <v>166</v>
           </cell>
         </row>
         <row r="23">
           <cell r="JV23">
             <v>12645</v>
           </cell>
+          <cell r="JW23">
+            <v>18008</v>
+          </cell>
+          <cell r="JX23">
+            <v>28413</v>
+          </cell>
         </row>
         <row r="28">
           <cell r="JV28">
             <v>124</v>
+          </cell>
+          <cell r="JW28">
+            <v>200</v>
+          </cell>
+          <cell r="JX28">
+            <v>150</v>
           </cell>
         </row>
       </sheetData>
       <sheetData sheetId="17">
         <row r="15">
           <cell r="JV15">
             <v>17</v>
           </cell>
         </row>
         <row r="33">
           <cell r="JV33">
             <v>2014</v>
           </cell>
+          <cell r="JW33">
+            <v>1729</v>
+          </cell>
+          <cell r="JX33">
+            <v>2433</v>
+          </cell>
         </row>
         <row r="38">
           <cell r="JV38">
             <v>42</v>
           </cell>
+          <cell r="JW38">
+            <v>55</v>
+          </cell>
+          <cell r="JX38">
+            <v>26</v>
+          </cell>
         </row>
       </sheetData>
       <sheetData sheetId="18"/>
       <sheetData sheetId="19">
-        <row r="19">
-[...1 lines deleted...]
-            <v>0</v>
+        <row r="15">
+          <cell r="JX15">
+            <v>1</v>
           </cell>
         </row>
       </sheetData>
       <sheetData sheetId="20" refreshError="1"/>
       <sheetData sheetId="21" refreshError="1"/>
       <sheetData sheetId="22">
         <row r="19">
           <cell r="JH19">
             <v>34</v>
           </cell>
         </row>
       </sheetData>
       <sheetData sheetId="23">
         <row r="4">
-          <cell r="JV4">
-            <v>378</v>
+          <cell r="JX4">
+            <v>464</v>
           </cell>
         </row>
         <row r="23">
           <cell r="JV23">
             <v>42361</v>
           </cell>
+          <cell r="JW23">
+            <v>45914</v>
+          </cell>
+          <cell r="JX23">
+            <v>66588</v>
+          </cell>
         </row>
         <row r="28">
           <cell r="JV28">
             <v>1672</v>
+          </cell>
+          <cell r="JW28">
+            <v>1530</v>
+          </cell>
+          <cell r="JX28">
+            <v>1374</v>
           </cell>
         </row>
       </sheetData>
       <sheetData sheetId="24">
         <row r="19">
           <cell r="JH19">
             <v>150</v>
           </cell>
         </row>
       </sheetData>
       <sheetData sheetId="25">
         <row r="4">
-          <cell r="JV4">
-            <v>637</v>
+          <cell r="JX4">
+            <v>882</v>
           </cell>
         </row>
         <row r="23">
           <cell r="JV23">
             <v>104072</v>
           </cell>
+          <cell r="JW23">
+            <v>113861</v>
+          </cell>
+          <cell r="JX23">
+            <v>149639</v>
+          </cell>
         </row>
         <row r="28">
           <cell r="JV28">
             <v>2367</v>
           </cell>
+          <cell r="JW28">
+            <v>2677</v>
+          </cell>
+          <cell r="JX28">
+            <v>2755</v>
+          </cell>
         </row>
         <row r="33">
           <cell r="JV33">
             <v>28510</v>
           </cell>
+          <cell r="JW33">
+            <v>34777</v>
+          </cell>
+          <cell r="JX33">
+            <v>48671</v>
+          </cell>
         </row>
         <row r="38">
           <cell r="JV38">
             <v>672</v>
+          </cell>
+          <cell r="JW38">
+            <v>647</v>
+          </cell>
+          <cell r="JX38">
+            <v>497</v>
           </cell>
         </row>
       </sheetData>
       <sheetData sheetId="26" refreshError="1"/>
       <sheetData sheetId="27" refreshError="1"/>
       <sheetData sheetId="28">
         <row r="4">
-          <cell r="JV4">
-            <v>358</v>
+          <cell r="JX4">
+            <v>368</v>
           </cell>
         </row>
         <row r="23">
           <cell r="JV23">
             <v>42137</v>
           </cell>
+          <cell r="JW23">
+            <v>41108</v>
+          </cell>
+          <cell r="JX23">
+            <v>49559</v>
+          </cell>
         </row>
         <row r="28">
           <cell r="JV28">
             <v>2010</v>
+          </cell>
+          <cell r="JW28">
+            <v>2167</v>
+          </cell>
+          <cell r="JX28">
+            <v>1702</v>
           </cell>
         </row>
       </sheetData>
       <sheetData sheetId="29">
         <row r="15">
           <cell r="JV15">
             <v>61</v>
           </cell>
         </row>
         <row r="33">
           <cell r="JV33">
             <v>5057</v>
           </cell>
+          <cell r="JW33">
+            <v>3832</v>
+          </cell>
+          <cell r="JX33">
+            <v>4269</v>
+          </cell>
         </row>
       </sheetData>
       <sheetData sheetId="30"/>
       <sheetData sheetId="31">
         <row r="4">
-          <cell r="JV4">
-            <v>97</v>
+          <cell r="JX4">
+            <v>100</v>
           </cell>
         </row>
         <row r="23">
           <cell r="JV23">
             <v>5363</v>
           </cell>
+          <cell r="JW23">
+            <v>6861</v>
+          </cell>
+          <cell r="JX23">
+            <v>5566</v>
+          </cell>
         </row>
         <row r="28">
           <cell r="JV28">
             <v>242</v>
           </cell>
+          <cell r="JW28">
+            <v>363</v>
+          </cell>
+          <cell r="JX28">
+            <v>336</v>
+          </cell>
         </row>
       </sheetData>
       <sheetData sheetId="32"/>
       <sheetData sheetId="33"/>
-      <sheetData sheetId="34"/>
+      <sheetData sheetId="34" refreshError="1"/>
       <sheetData sheetId="35" refreshError="1"/>
       <sheetData sheetId="36" refreshError="1"/>
       <sheetData sheetId="37" refreshError="1"/>
       <sheetData sheetId="38" refreshError="1"/>
       <sheetData sheetId="39" refreshError="1"/>
       <sheetData sheetId="40"/>
       <sheetData sheetId="41" refreshError="1"/>
       <sheetData sheetId="42"/>
-      <sheetData sheetId="43"/>
+      <sheetData sheetId="43">
+        <row r="23">
+          <cell r="JX23">
+            <v>64</v>
+          </cell>
+        </row>
+      </sheetData>
       <sheetData sheetId="44">
         <row r="4">
-          <cell r="JV4">
-            <v>25</v>
+          <cell r="JX4">
+            <v>34</v>
           </cell>
         </row>
         <row r="23">
           <cell r="JV23">
             <v>1885</v>
           </cell>
+          <cell r="JW23">
+            <v>1265</v>
+          </cell>
+          <cell r="JX23">
+            <v>2067</v>
+          </cell>
         </row>
         <row r="28">
           <cell r="JV28">
             <v>78</v>
+          </cell>
+          <cell r="JW28">
+            <v>53</v>
+          </cell>
+          <cell r="JX28">
+            <v>84</v>
           </cell>
         </row>
       </sheetData>
       <sheetData sheetId="45">
         <row r="15">
           <cell r="JV15">
             <v>22</v>
           </cell>
         </row>
         <row r="33">
           <cell r="JV33">
             <v>1399</v>
           </cell>
+          <cell r="JW33">
+            <v>1226</v>
+          </cell>
+          <cell r="JX33">
+            <v>3366</v>
+          </cell>
         </row>
         <row r="38">
           <cell r="JV38">
             <v>44</v>
           </cell>
+          <cell r="JW38">
+            <v>37</v>
+          </cell>
+          <cell r="JX38">
+            <v>69</v>
+          </cell>
         </row>
       </sheetData>
       <sheetData sheetId="46">
         <row r="4">
-          <cell r="JV4">
-            <v>45</v>
+          <cell r="JX4">
+            <v>24</v>
           </cell>
         </row>
         <row r="23">
           <cell r="JV23">
             <v>2982</v>
           </cell>
+          <cell r="JW23">
+            <v>1839</v>
+          </cell>
+          <cell r="JX23">
+            <v>1497</v>
+          </cell>
         </row>
         <row r="28">
           <cell r="JV28">
             <v>116</v>
+          </cell>
+          <cell r="JW28">
+            <v>89</v>
+          </cell>
+          <cell r="JX28">
+            <v>67</v>
           </cell>
         </row>
       </sheetData>
       <sheetData sheetId="47"/>
       <sheetData sheetId="48" refreshError="1"/>
       <sheetData sheetId="49">
         <row r="4">
-          <cell r="JV4">
-            <v>1495</v>
+          <cell r="JX4">
+            <v>1148</v>
           </cell>
         </row>
       </sheetData>
       <sheetData sheetId="50">
         <row r="4">
-          <cell r="JV4">
-            <v>83</v>
+          <cell r="JX4">
+            <v>78</v>
           </cell>
         </row>
         <row r="23">
           <cell r="JV23">
             <v>4233</v>
           </cell>
+          <cell r="JW23">
+            <v>3840</v>
+          </cell>
+          <cell r="JX23">
+            <v>4638</v>
+          </cell>
         </row>
         <row r="28">
           <cell r="JV28">
             <v>122</v>
           </cell>
+          <cell r="JW28">
+            <v>125</v>
+          </cell>
+          <cell r="JX28">
+            <v>147</v>
+          </cell>
         </row>
       </sheetData>
       <sheetData sheetId="51">
         <row r="4">
-          <cell r="JV4">
-            <v>52</v>
+          <cell r="JX4">
+            <v>89</v>
           </cell>
         </row>
         <row r="23">
           <cell r="JV23">
             <v>2994</v>
           </cell>
+          <cell r="JW23">
+            <v>2778</v>
+          </cell>
+          <cell r="JX23">
+            <v>5183</v>
+          </cell>
         </row>
         <row r="28">
           <cell r="JV28">
             <v>130</v>
           </cell>
+          <cell r="JW28">
+            <v>106</v>
+          </cell>
+          <cell r="JX28">
+            <v>250</v>
+          </cell>
         </row>
       </sheetData>
       <sheetData sheetId="52">
         <row r="4">
-          <cell r="JV4">
-            <v>72</v>
+          <cell r="JX4">
+            <v>111</v>
           </cell>
         </row>
         <row r="23">
           <cell r="JV23">
             <v>4188</v>
           </cell>
+          <cell r="JW23">
+            <v>4145</v>
+          </cell>
+          <cell r="JX23">
+            <v>7535</v>
+          </cell>
         </row>
         <row r="28">
           <cell r="JV28">
             <v>175</v>
+          </cell>
+          <cell r="JW28">
+            <v>157</v>
+          </cell>
+          <cell r="JX28">
+            <v>219</v>
           </cell>
         </row>
       </sheetData>
       <sheetData sheetId="53"/>
       <sheetData sheetId="54">
         <row r="4">
-          <cell r="JV4">
-            <v>1944</v>
+          <cell r="JX4">
+            <v>2501</v>
           </cell>
         </row>
       </sheetData>
       <sheetData sheetId="55"/>
       <sheetData sheetId="56">
-        <row r="4">
-[...1 lines deleted...]
-            <v>5</v>
+        <row r="19">
+          <cell r="JH19">
+            <v>0</v>
           </cell>
         </row>
         <row r="23">
           <cell r="JV23">
             <v>308</v>
           </cell>
+          <cell r="JW23">
+            <v>401</v>
+          </cell>
         </row>
         <row r="28">
           <cell r="JV28">
             <v>16</v>
+          </cell>
+          <cell r="JW28">
+            <v>18</v>
           </cell>
         </row>
       </sheetData>
       <sheetData sheetId="57"/>
       <sheetData sheetId="58"/>
       <sheetData sheetId="59"/>
       <sheetData sheetId="60" refreshError="1"/>
       <sheetData sheetId="61" refreshError="1"/>
       <sheetData sheetId="62" refreshError="1"/>
       <sheetData sheetId="63"/>
       <sheetData sheetId="64"/>
       <sheetData sheetId="65"/>
       <sheetData sheetId="66"/>
       <sheetData sheetId="67">
         <row r="15">
           <cell r="JV15">
             <v>1</v>
           </cell>
         </row>
       </sheetData>
       <sheetData sheetId="68">
-        <row r="19">
-[...1 lines deleted...]
-            <v>8</v>
+        <row r="4">
+          <cell r="JX4">
+            <v>1</v>
           </cell>
         </row>
       </sheetData>
       <sheetData sheetId="69">
         <row r="4">
-          <cell r="JV4">
-            <v>56</v>
+          <cell r="JX4">
+            <v>82</v>
           </cell>
         </row>
       </sheetData>
       <sheetData sheetId="70">
         <row r="4">
-          <cell r="JV4">
-            <v>18</v>
+          <cell r="JX4">
+            <v>1</v>
           </cell>
         </row>
       </sheetData>
       <sheetData sheetId="71">
         <row r="4">
-          <cell r="JV4">
-            <v>1</v>
+          <cell r="JX4">
+            <v>12</v>
           </cell>
         </row>
       </sheetData>
       <sheetData sheetId="72">
         <row r="19">
           <cell r="JH19">
             <v>0</v>
           </cell>
         </row>
       </sheetData>
       <sheetData sheetId="73">
         <row r="19">
           <cell r="JH19">
             <v>0</v>
           </cell>
         </row>
       </sheetData>
       <sheetData sheetId="74">
         <row r="4">
-          <cell r="JV4">
-            <v>37</v>
+          <cell r="JX4">
+            <v>39</v>
           </cell>
         </row>
       </sheetData>
       <sheetData sheetId="75">
         <row r="12">
-          <cell r="JV12">
+          <cell r="JX12">
             <v>0</v>
           </cell>
         </row>
       </sheetData>
       <sheetData sheetId="76">
-        <row r="19">
-[...1 lines deleted...]
-            <v>32</v>
+        <row r="4">
+          <cell r="JX4">
+            <v>10</v>
           </cell>
         </row>
       </sheetData>
       <sheetData sheetId="77">
         <row r="19">
           <cell r="JH19">
             <v>0</v>
           </cell>
         </row>
       </sheetData>
       <sheetData sheetId="78" refreshError="1"/>
       <sheetData sheetId="79">
         <row r="19">
           <cell r="JH19">
             <v>0</v>
           </cell>
         </row>
       </sheetData>
       <sheetData sheetId="80"/>
       <sheetData sheetId="81" refreshError="1"/>
       <sheetData sheetId="82">
         <row r="4">
-          <cell r="JV4">
-            <v>70</v>
+          <cell r="JX4">
+            <v>78</v>
           </cell>
         </row>
       </sheetData>
       <sheetData sheetId="83">
         <row r="4">
-          <cell r="JV4">
+          <cell r="JX4">
             <v>19</v>
           </cell>
         </row>
       </sheetData>
       <sheetData sheetId="84">
         <row r="4">
-          <cell r="JV4">
-            <v>12</v>
+          <cell r="JX4">
+            <v>16</v>
           </cell>
         </row>
       </sheetData>
       <sheetData sheetId="85">
         <row r="4">
-          <cell r="JV4">
-            <v>90</v>
+          <cell r="JX4">
+            <v>103</v>
           </cell>
         </row>
       </sheetData>
       <sheetData sheetId="86" refreshError="1"/>
       <sheetData sheetId="87" refreshError="1"/>
       <sheetData sheetId="88" refreshError="1"/>
       <sheetData sheetId="89"/>
       <sheetData sheetId="90">
         <row r="4">
-          <cell r="JV4">
-            <v>128</v>
+          <cell r="JX4">
+            <v>167</v>
           </cell>
         </row>
       </sheetData>
       <sheetData sheetId="91">
-        <row r="19">
-[...1 lines deleted...]
-            <v>2</v>
+        <row r="4">
+          <cell r="JX4">
+            <v>5</v>
           </cell>
         </row>
       </sheetData>
       <sheetData sheetId="92">
         <row r="4">
-          <cell r="JV4">
-            <v>29</v>
+          <cell r="JX4">
+            <v>41</v>
           </cell>
         </row>
       </sheetData>
       <sheetData sheetId="93">
         <row r="4">
-          <cell r="JV4">
-            <v>658</v>
+          <cell r="JX4">
+            <v>728</v>
           </cell>
         </row>
       </sheetData>
-    </sheetDataSet>
-[...55 lines deleted...]
-      <sheetData sheetId="10"/>
     </sheetDataSet>
   </externalBook>
 </externalLink>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
@@ -2396,52 +2808,52 @@
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5C56E8DF-DCC2-4E85-8441-21C2D1854515}">
   <dimension ref="A1:T49"/>
   <sheetViews>
-    <sheetView tabSelected="1" showWhiteSpace="0" zoomScaleNormal="100" zoomScalePageLayoutView="115" workbookViewId="0">
-      <selection activeCell="D35" sqref="D35"/>
+    <sheetView tabSelected="1" showWhiteSpace="0" topLeftCell="A9" zoomScaleNormal="100" zoomScalePageLayoutView="115" workbookViewId="0">
+      <selection activeCell="M15" sqref="M15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="32.28515625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="9.85546875" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="10.42578125" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="9.7109375" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="10.42578125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="9.85546875" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="9.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="10.42578125" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="11" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="12.140625" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="10.42578125" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="11.5703125" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="11.42578125" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="12.28515625" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="11.28515625" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="13" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="11.28515625" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="12.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:20" s="46" customFormat="1" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
@@ -2471,64 +2883,70 @@
         <v>7</v>
       </c>
       <c r="J1" s="44" t="s">
         <v>8</v>
       </c>
       <c r="K1" s="44" t="s">
         <v>9</v>
       </c>
       <c r="L1" s="44" t="s">
         <v>10</v>
       </c>
       <c r="M1" s="44" t="s">
         <v>11</v>
       </c>
       <c r="N1" s="45" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="2" spans="1:20" ht="13.5" thickTop="1" x14ac:dyDescent="0.2">
       <c r="A2" s="1" t="s">
         <v>13</v>
       </c>
       <c r="B2" s="51">
         <v>274287</v>
       </c>
-      <c r="C2" s="28"/>
-      <c r="D2" s="51"/>
+      <c r="C2" s="28">
+        <f>269716+2</f>
+        <v>269718</v>
+      </c>
+      <c r="D2" s="51">
+        <f>307878+232-64</f>
+        <v>308046</v>
+      </c>
       <c r="E2" s="28"/>
       <c r="F2" s="28"/>
       <c r="G2" s="51"/>
       <c r="H2" s="28"/>
       <c r="I2" s="28"/>
       <c r="J2" s="28"/>
       <c r="K2" s="51"/>
       <c r="L2" s="51"/>
       <c r="M2" s="51"/>
       <c r="N2" s="20">
         <f>SUM(B2:M2)</f>
-        <v>274287</v>
+        <v>852051</v>
       </c>
       <c r="O2" s="29"/>
       <c r="P2" s="21"/>
       <c r="Q2" s="64"/>
       <c r="R2" s="21"/>
       <c r="S2" s="21"/>
       <c r="T2" s="21"/>
     </row>
     <row r="3" spans="1:20" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A3" s="2">
         <v>2025</v>
       </c>
       <c r="B3" s="39">
         <v>292754</v>
       </c>
       <c r="C3" s="39">
         <v>290622</v>
       </c>
       <c r="D3" s="39">
         <v>383151</v>
       </c>
       <c r="E3" s="39">
         <v>301947</v>
       </c>
       <c r="F3" s="39">
@@ -2551,64 +2969,68 @@
       </c>
       <c r="L3" s="39">
         <v>235777</v>
       </c>
       <c r="M3" s="39">
         <v>281416</v>
       </c>
       <c r="N3" s="6">
         <f>SUM(B3:M3)</f>
         <v>3411376</v>
       </c>
       <c r="O3" s="50"/>
       <c r="P3" s="21"/>
       <c r="Q3" s="10"/>
       <c r="R3" s="10"/>
       <c r="S3" s="10"/>
       <c r="T3" s="10"/>
     </row>
     <row r="4" spans="1:20" ht="13.5" thickTop="1" x14ac:dyDescent="0.2">
       <c r="A4" t="s">
         <v>14</v>
       </c>
       <c r="B4" s="29">
         <v>230163</v>
       </c>
-      <c r="C4" s="29"/>
-      <c r="D4" s="29"/>
+      <c r="C4" s="29">
+        <v>218459</v>
+      </c>
+      <c r="D4" s="29">
+        <v>280110</v>
+      </c>
       <c r="E4" s="29"/>
       <c r="F4" s="29"/>
       <c r="G4" s="29"/>
       <c r="H4" s="29"/>
       <c r="I4" s="29"/>
       <c r="J4" s="29"/>
       <c r="K4" s="29"/>
       <c r="L4" s="29"/>
       <c r="M4" s="29"/>
       <c r="N4" s="20">
         <f t="shared" ref="N4:N12" si="0">SUM(B4:M4)</f>
-        <v>230163</v>
+        <v>728732</v>
       </c>
       <c r="Q4" s="21"/>
       <c r="S4" s="3"/>
     </row>
     <row r="5" spans="1:20" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A5" s="2">
         <v>2025</v>
       </c>
       <c r="B5" s="39">
         <v>251085</v>
       </c>
       <c r="C5" s="39">
         <v>237738</v>
       </c>
       <c r="D5" s="39">
         <v>290285</v>
       </c>
       <c r="E5" s="39">
         <v>273866</v>
       </c>
       <c r="F5" s="39">
         <v>320934</v>
       </c>
       <c r="G5" s="39">
         <v>347595</v>
@@ -2628,95 +3050,95 @@
       <c r="L5" s="39">
         <v>248305</v>
       </c>
       <c r="M5" s="39">
         <v>254892</v>
       </c>
       <c r="N5" s="6">
         <f t="shared" si="0"/>
         <v>3548820</v>
       </c>
       <c r="O5" s="29"/>
       <c r="P5" s="63"/>
       <c r="Q5" s="21"/>
       <c r="S5" s="3"/>
     </row>
     <row r="6" spans="1:20" ht="13.5" thickTop="1" x14ac:dyDescent="0.2">
       <c r="A6" s="1" t="s">
         <v>15</v>
       </c>
       <c r="B6" s="4">
         <f>+'E Detail'!C36</f>
         <v>125064</v>
       </c>
       <c r="C6" s="4">
         <f>+'E Detail'!D36</f>
-        <v>0</v>
+        <v>119898</v>
       </c>
       <c r="D6" s="4">
         <f>+'E Detail'!E36</f>
-        <v>0</v>
+        <v>152048</v>
       </c>
       <c r="E6" s="4">
         <f>+'E Detail'!F36</f>
         <v>0</v>
       </c>
       <c r="F6" s="4">
         <f>+'E Detail'!G36</f>
         <v>0</v>
       </c>
       <c r="G6" s="4">
         <f>+'E Detail'!H36</f>
         <v>0</v>
       </c>
       <c r="H6" s="4">
         <f>+'E Detail'!I36</f>
         <v>0</v>
       </c>
       <c r="I6" s="4">
         <f>+'E Detail'!J36</f>
         <v>0</v>
       </c>
       <c r="J6" s="4">
         <f>+'E Detail'!K36</f>
         <v>0</v>
       </c>
       <c r="K6" s="4">
         <f>+'E Detail'!L36</f>
         <v>0</v>
       </c>
       <c r="L6" s="4">
         <f>+'E Detail'!M36</f>
         <v>0</v>
       </c>
       <c r="M6" s="4">
         <f>+'E Detail'!N36</f>
         <v>0</v>
       </c>
       <c r="N6" s="20">
         <f t="shared" si="0"/>
-        <v>125064</v>
+        <v>397010</v>
       </c>
       <c r="P6" s="49"/>
       <c r="Q6" s="21"/>
     </row>
     <row r="7" spans="1:20" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A7" s="2">
         <v>2025</v>
       </c>
       <c r="B7" s="17">
         <v>146865</v>
       </c>
       <c r="C7" s="17">
         <v>133958</v>
       </c>
       <c r="D7" s="17">
         <v>184437</v>
       </c>
       <c r="E7" s="17">
         <v>142821</v>
       </c>
       <c r="F7" s="17">
         <v>173720</v>
       </c>
       <c r="G7" s="17">
         <v>189856</v>
@@ -2733,64 +3155,68 @@
       <c r="K7" s="17">
         <v>183415</v>
       </c>
       <c r="L7" s="17">
         <v>137855</v>
       </c>
       <c r="M7" s="17">
         <v>141758</v>
       </c>
       <c r="N7" s="6">
         <f t="shared" si="0"/>
         <v>2026767</v>
       </c>
       <c r="O7" s="29"/>
       <c r="P7" s="29"/>
       <c r="Q7" s="21"/>
       <c r="S7" s="3"/>
     </row>
     <row r="8" spans="1:20" ht="13.5" thickTop="1" x14ac:dyDescent="0.2">
       <c r="A8" t="s">
         <v>16</v>
       </c>
       <c r="B8" s="29">
         <v>63610</v>
       </c>
-      <c r="C8" s="29"/>
-      <c r="D8" s="29"/>
+      <c r="C8" s="29">
+        <v>61579</v>
+      </c>
+      <c r="D8" s="29">
+        <v>74527</v>
+      </c>
       <c r="E8" s="29"/>
       <c r="F8" s="29"/>
       <c r="G8" s="29"/>
       <c r="H8" s="29"/>
       <c r="I8" s="29"/>
       <c r="J8" s="29"/>
       <c r="K8" s="29"/>
       <c r="L8" s="29"/>
       <c r="M8" s="29"/>
       <c r="N8" s="20">
         <f t="shared" si="0"/>
-        <v>63610</v>
+        <v>199716</v>
       </c>
       <c r="S8" s="3"/>
     </row>
     <row r="9" spans="1:20" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A9" s="2">
         <v>2025</v>
       </c>
       <c r="B9" s="39">
         <v>74813</v>
       </c>
       <c r="C9" s="39">
         <v>65126</v>
       </c>
       <c r="D9" s="39">
         <v>80932</v>
       </c>
       <c r="E9" s="39">
         <v>77372</v>
       </c>
       <c r="F9" s="39">
         <v>80351</v>
       </c>
       <c r="G9" s="39">
         <v>100092</v>
       </c>
@@ -2804,64 +3230,68 @@
         <v>80167</v>
       </c>
       <c r="K9" s="39">
         <v>87304</v>
       </c>
       <c r="L9" s="39">
         <v>73352</v>
       </c>
       <c r="M9" s="39">
         <v>76407</v>
       </c>
       <c r="N9" s="6">
         <f t="shared" si="0"/>
         <v>1008084</v>
       </c>
       <c r="O9" s="29"/>
       <c r="P9" s="29"/>
     </row>
     <row r="10" spans="1:20" ht="13.5" thickTop="1" x14ac:dyDescent="0.2">
       <c r="A10" s="1" t="s">
         <v>17</v>
       </c>
       <c r="B10" s="28">
         <v>250280</v>
       </c>
-      <c r="C10" s="28"/>
-      <c r="D10" s="28"/>
+      <c r="C10" s="28">
+        <v>224092</v>
+      </c>
+      <c r="D10" s="28">
+        <v>287938</v>
+      </c>
       <c r="E10" s="28"/>
       <c r="F10" s="28"/>
       <c r="G10" s="28"/>
       <c r="H10" s="28"/>
       <c r="I10" s="28"/>
       <c r="J10" s="28"/>
       <c r="K10" s="28"/>
       <c r="L10" s="28"/>
       <c r="M10" s="28"/>
       <c r="N10" s="20">
         <f t="shared" si="0"/>
-        <v>250280</v>
+        <v>762310</v>
       </c>
     </row>
     <row r="11" spans="1:20" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A11" s="2">
         <v>2025</v>
       </c>
       <c r="B11" s="39">
         <v>215929</v>
       </c>
       <c r="C11" s="39">
         <v>202942</v>
       </c>
       <c r="D11" s="39">
         <v>260613</v>
       </c>
       <c r="E11" s="39">
         <v>265945</v>
       </c>
       <c r="F11" s="39">
         <v>338177</v>
       </c>
       <c r="G11" s="39">
         <v>368658</v>
       </c>
       <c r="H11" s="39">
@@ -2874,64 +3304,68 @@
         <v>321437</v>
       </c>
       <c r="K11" s="39">
         <v>322177</v>
       </c>
       <c r="L11" s="39">
         <v>262109</v>
       </c>
       <c r="M11" s="39">
         <v>261061</v>
       </c>
       <c r="N11" s="6">
         <f t="shared" si="0"/>
         <v>3584833</v>
       </c>
       <c r="O11" s="29"/>
       <c r="P11" s="29"/>
     </row>
     <row r="12" spans="1:20" ht="13.5" thickTop="1" x14ac:dyDescent="0.2">
       <c r="A12" t="s">
         <v>18</v>
       </c>
       <c r="B12" s="29">
         <v>36268</v>
       </c>
-      <c r="C12" s="62"/>
-      <c r="D12" s="29"/>
+      <c r="C12" s="62">
+        <v>39464</v>
+      </c>
+      <c r="D12" s="29">
+        <v>41281</v>
+      </c>
       <c r="E12" s="29"/>
       <c r="F12" s="29"/>
       <c r="G12" s="29"/>
       <c r="H12" s="29"/>
       <c r="I12" s="29"/>
       <c r="J12" s="29"/>
       <c r="K12" s="29"/>
       <c r="L12" s="29"/>
       <c r="M12" s="29"/>
       <c r="N12" s="20">
         <f t="shared" si="0"/>
-        <v>36268</v>
+        <v>117013</v>
       </c>
       <c r="O12" s="29"/>
     </row>
     <row r="13" spans="1:20" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A13" s="2">
         <v>2025</v>
       </c>
       <c r="B13" s="39">
         <v>41363</v>
       </c>
       <c r="C13" s="39">
         <v>24666</v>
       </c>
       <c r="D13" s="39">
         <v>24147</v>
       </c>
       <c r="E13" s="39">
         <v>23062</v>
       </c>
       <c r="F13" s="39">
         <v>37440</v>
       </c>
       <c r="G13" s="39">
         <v>46246</v>
       </c>
@@ -2945,64 +3379,68 @@
         <v>40213</v>
       </c>
       <c r="K13" s="39">
         <v>45612</v>
       </c>
       <c r="L13" s="39">
         <v>33819</v>
       </c>
       <c r="M13" s="39">
         <v>48185</v>
       </c>
       <c r="N13" s="6">
         <f t="shared" ref="N13:N21" si="1">SUM(B13:M13)</f>
         <v>453557</v>
       </c>
       <c r="O13" s="29"/>
       <c r="P13" s="29"/>
     </row>
     <row r="14" spans="1:20" ht="13.5" thickTop="1" x14ac:dyDescent="0.2">
       <c r="A14" s="1" t="s">
         <v>19</v>
       </c>
       <c r="B14" s="61">
         <v>72231</v>
       </c>
-      <c r="C14" s="30"/>
-      <c r="D14" s="30"/>
+      <c r="C14" s="30">
+        <v>84114</v>
+      </c>
+      <c r="D14" s="30">
+        <v>83587</v>
+      </c>
       <c r="E14" s="30"/>
       <c r="F14" s="30"/>
       <c r="G14" s="30"/>
       <c r="H14" s="30"/>
       <c r="I14" s="61"/>
       <c r="J14" s="30"/>
       <c r="K14" s="30"/>
       <c r="L14" s="30"/>
       <c r="M14" s="30"/>
       <c r="N14" s="20">
         <f t="shared" si="1"/>
-        <v>72231</v>
+        <v>239932</v>
       </c>
     </row>
     <row r="15" spans="1:20" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A15" s="2">
         <v>2025</v>
       </c>
       <c r="B15" s="39">
         <v>68058</v>
       </c>
       <c r="C15" s="39">
         <v>62194</v>
       </c>
       <c r="D15" s="39">
         <v>90776</v>
       </c>
       <c r="E15" s="39">
         <v>79147</v>
       </c>
       <c r="F15" s="39">
         <v>75281</v>
       </c>
       <c r="G15" s="39">
         <v>86195</v>
       </c>
       <c r="H15" s="39">
@@ -3018,95 +3456,95 @@
         <v>94111</v>
       </c>
       <c r="L15" s="39">
         <v>87342</v>
       </c>
       <c r="M15" s="39">
         <v>74451</v>
       </c>
       <c r="N15" s="6">
         <f t="shared" si="1"/>
         <v>978271</v>
       </c>
       <c r="O15" s="29"/>
       <c r="P15" s="29"/>
     </row>
     <row r="16" spans="1:20" ht="13.5" thickTop="1" x14ac:dyDescent="0.2">
       <c r="A16" s="47" t="s">
         <v>78</v>
       </c>
       <c r="B16" s="3">
         <f t="shared" ref="B16:M16" si="2">+B14+B12+B10+B8+B6+B4+B2</f>
         <v>1051903</v>
       </c>
       <c r="C16" s="3">
         <f t="shared" si="2"/>
-        <v>0</v>
+        <v>1017324</v>
       </c>
       <c r="D16" s="3">
         <f t="shared" si="2"/>
-        <v>0</v>
+        <v>1227537</v>
       </c>
       <c r="E16" s="3">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="F16" s="3">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="G16" s="3">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="H16" s="3">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="I16" s="3">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="J16" s="3">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="K16" s="3">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="L16" s="3">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="M16" s="3">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="N16" s="20">
         <f t="shared" si="1"/>
-        <v>1051903</v>
+        <v>3296764</v>
       </c>
     </row>
     <row r="17" spans="1:16" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A17" s="2">
         <v>2025</v>
       </c>
       <c r="B17" s="18">
         <f t="shared" ref="B17:M17" si="3">+B15+B13+B11+B9+B7+B5+B3</f>
         <v>1090867</v>
       </c>
       <c r="C17" s="18">
         <f t="shared" si="3"/>
         <v>1017246</v>
       </c>
       <c r="D17" s="18">
         <f t="shared" si="3"/>
         <v>1314341</v>
       </c>
       <c r="E17" s="18">
         <f t="shared" si="3"/>
         <v>1164160</v>
       </c>
       <c r="F17" s="18">
         <f t="shared" si="3"/>
         <v>1293539</v>
@@ -3134,314 +3572,314 @@
       <c r="L17" s="18">
         <f t="shared" si="3"/>
         <v>1078559</v>
       </c>
       <c r="M17" s="18">
         <f t="shared" si="3"/>
         <v>1138170</v>
       </c>
       <c r="N17" s="6">
         <f t="shared" si="1"/>
         <v>15011708</v>
       </c>
       <c r="O17" s="29"/>
       <c r="P17" s="29"/>
     </row>
     <row r="18" spans="1:16" ht="13.5" thickTop="1" x14ac:dyDescent="0.2">
       <c r="A18" s="48" t="s">
         <v>79</v>
       </c>
       <c r="B18" s="3">
         <f>+'Terminal 2'!C22</f>
         <v>194479</v>
       </c>
       <c r="C18" s="3">
         <f>+'Terminal 2'!D22</f>
-        <v>0</v>
+        <v>219398</v>
       </c>
       <c r="D18" s="3">
         <f>+'Terminal 2'!E22</f>
-        <v>0</v>
+        <v>300546</v>
       </c>
       <c r="E18" s="3">
         <f>+'Terminal 2'!F22</f>
         <v>0</v>
       </c>
       <c r="F18" s="3">
         <f>+'Terminal 2'!G22</f>
         <v>0</v>
       </c>
       <c r="G18" s="3">
         <f>+'Terminal 2'!H22</f>
         <v>0</v>
       </c>
       <c r="H18" s="3">
         <f>+'Terminal 2'!I22</f>
         <v>0</v>
       </c>
       <c r="I18" s="3">
         <f>+'Terminal 2'!J22</f>
         <v>0</v>
       </c>
       <c r="J18" s="3">
         <f>+'Terminal 2'!K22</f>
         <v>0</v>
       </c>
       <c r="K18" s="3">
         <f>+'Terminal 2'!L22</f>
         <v>0</v>
       </c>
       <c r="L18" s="3">
         <f>+'Terminal 2'!M22</f>
         <v>0</v>
       </c>
       <c r="M18" s="3">
         <f>+'Terminal 2'!N22</f>
         <v>0</v>
       </c>
       <c r="N18" s="20">
         <f t="shared" si="1"/>
-        <v>194479</v>
+        <v>714423</v>
       </c>
       <c r="P18" s="3"/>
     </row>
     <row r="19" spans="1:16" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A19" s="2">
         <v>2025</v>
       </c>
       <c r="B19" s="18">
-        <v>231336</v>
+        <v>185382</v>
       </c>
       <c r="C19" s="18">
-        <v>281283</v>
+        <v>237305</v>
       </c>
       <c r="D19" s="18">
-        <v>358303</v>
+        <v>325469</v>
       </c>
       <c r="E19" s="18">
-        <v>267397</v>
+        <v>219138</v>
       </c>
       <c r="F19" s="18">
-        <v>267027</v>
+        <v>216033</v>
       </c>
       <c r="G19" s="18">
-        <v>332092</v>
+        <v>294946</v>
       </c>
       <c r="H19" s="18">
-        <v>376395</v>
+        <v>321718</v>
       </c>
       <c r="I19" s="18">
-        <v>310471</v>
+        <v>273937</v>
       </c>
       <c r="J19" s="18">
-        <v>201426</v>
+        <v>184842</v>
       </c>
       <c r="K19" s="18">
-        <v>254953</v>
+        <v>252244</v>
       </c>
       <c r="L19" s="18">
-        <v>230503</v>
+        <v>220928</v>
       </c>
       <c r="M19" s="18">
-        <v>302823</v>
+        <v>264047</v>
       </c>
       <c r="N19" s="6">
         <f t="shared" si="1"/>
-        <v>3414009</v>
+        <v>2995989</v>
       </c>
       <c r="O19" s="29"/>
       <c r="P19" s="50"/>
     </row>
     <row r="20" spans="1:16" ht="13.5" thickTop="1" x14ac:dyDescent="0.2">
       <c r="A20" s="38" t="s">
         <v>80</v>
       </c>
       <c r="B20" s="36">
         <f t="shared" ref="B20:M20" si="4">B2+B4+B6+B8+B10+B12+B14+B18</f>
         <v>1246382</v>
       </c>
       <c r="C20" s="36">
         <f t="shared" si="4"/>
-        <v>0</v>
+        <v>1236722</v>
       </c>
       <c r="D20" s="36">
         <f t="shared" si="4"/>
-        <v>0</v>
+        <v>1528083</v>
       </c>
       <c r="E20" s="36">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="F20" s="36">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="G20" s="36">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="H20" s="36">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="I20" s="36">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="J20" s="36">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="K20" s="36">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="L20" s="36">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="M20" s="36">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="N20" s="37">
         <f t="shared" si="1"/>
-        <v>1246382</v>
+        <v>4011187</v>
       </c>
     </row>
     <row r="21" spans="1:16" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A21" s="59" t="s">
         <v>81</v>
       </c>
       <c r="B21" s="33">
         <f>+B19+B17</f>
-        <v>1322203</v>
+        <v>1276249</v>
       </c>
       <c r="C21" s="33">
         <f t="shared" ref="C21:M21" si="5">+C19+C17</f>
-        <v>1298529</v>
+        <v>1254551</v>
       </c>
       <c r="D21" s="33">
         <f t="shared" si="5"/>
-        <v>1672644</v>
+        <v>1639810</v>
       </c>
       <c r="E21" s="33">
         <f t="shared" si="5"/>
-        <v>1431557</v>
+        <v>1383298</v>
       </c>
       <c r="F21" s="33">
         <f t="shared" si="5"/>
-        <v>1560566</v>
+        <v>1509572</v>
       </c>
       <c r="G21" s="33">
         <f t="shared" si="5"/>
-        <v>1752670</v>
+        <v>1715524</v>
       </c>
       <c r="H21" s="33">
         <f t="shared" si="5"/>
-        <v>1881501</v>
+        <v>1826824</v>
       </c>
       <c r="I21" s="33">
         <f>+I19+I17</f>
-        <v>1748292</v>
+        <v>1711758</v>
       </c>
       <c r="J21" s="33">
         <f t="shared" si="5"/>
-        <v>1458257</v>
+        <v>1441673</v>
       </c>
       <c r="K21" s="33">
         <f t="shared" si="5"/>
-        <v>1549443</v>
+        <v>1546734</v>
       </c>
       <c r="L21" s="33">
         <f t="shared" si="5"/>
-        <v>1309062</v>
+        <v>1299487</v>
       </c>
       <c r="M21" s="34">
         <f t="shared" si="5"/>
-        <v>1440993</v>
+        <v>1402217</v>
       </c>
       <c r="N21" s="35">
         <f t="shared" si="1"/>
-        <v>18425717</v>
+        <v>18007697</v>
       </c>
     </row>
     <row r="22" spans="1:16" ht="13.5" thickTop="1" x14ac:dyDescent="0.2">
       <c r="A22" s="5" t="s">
         <v>20</v>
       </c>
       <c r="B22" s="40">
         <f>(B20-B21)/B21</f>
-        <v>-5.7344447108348719E-2</v>
+        <v>-2.3402173086913291E-2</v>
       </c>
       <c r="C22" s="40">
         <f t="shared" ref="C22:M22" si="6">(C20-C21)/C21</f>
-        <v>-1</v>
+        <v>-1.4211458920362744E-2</v>
       </c>
       <c r="D22" s="40">
         <f t="shared" si="6"/>
-        <v>-1</v>
+        <v>-6.8134113098468729E-2</v>
       </c>
       <c r="E22" s="40">
         <f t="shared" si="6"/>
         <v>-1</v>
       </c>
       <c r="F22" s="40">
         <f t="shared" si="6"/>
         <v>-1</v>
       </c>
       <c r="G22" s="40">
         <f t="shared" si="6"/>
         <v>-1</v>
       </c>
       <c r="H22" s="40">
         <f t="shared" si="6"/>
         <v>-1</v>
       </c>
       <c r="I22" s="40">
         <f t="shared" si="6"/>
         <v>-1</v>
       </c>
       <c r="J22" s="40">
         <f t="shared" si="6"/>
         <v>-1</v>
       </c>
       <c r="K22" s="40">
         <f t="shared" si="6"/>
         <v>-1</v>
       </c>
       <c r="L22" s="40">
         <f>(L20-L21)/L21</f>
         <v>-1</v>
       </c>
       <c r="M22" s="40">
         <f t="shared" si="6"/>
         <v>-1</v>
       </c>
       <c r="N22" s="23">
         <f>(N20-N21)/N21</f>
-        <v>-0.93235639079879495</v>
+        <v>-0.77725152749960202</v>
       </c>
     </row>
     <row r="23" spans="1:16" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A23" s="3"/>
       <c r="B23" s="3"/>
       <c r="C23" s="3"/>
       <c r="D23" s="3"/>
       <c r="E23" s="3"/>
       <c r="F23" s="3"/>
       <c r="G23" s="3"/>
       <c r="H23" s="3"/>
       <c r="I23" s="3"/>
       <c r="J23" s="3"/>
       <c r="K23" s="3"/>
       <c r="L23" s="3"/>
       <c r="M23" s="3"/>
       <c r="N23" s="24"/>
     </row>
     <row r="24" spans="1:16" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B24" s="7" t="s">
         <v>0</v>
       </c>
       <c r="C24" s="7" t="s">
         <v>1</v>
       </c>
@@ -3480,278 +3918,311 @@
       </c>
     </row>
     <row r="25" spans="1:16" ht="13.5" thickTop="1" x14ac:dyDescent="0.2">
       <c r="A25" t="s">
         <v>32</v>
       </c>
       <c r="B25" s="3"/>
       <c r="C25" s="3"/>
       <c r="D25" s="19"/>
       <c r="E25" s="3"/>
       <c r="F25" s="3"/>
       <c r="G25" s="3"/>
       <c r="H25" s="3"/>
       <c r="I25" s="3"/>
       <c r="J25" s="3"/>
       <c r="K25" s="3"/>
       <c r="L25" s="3"/>
       <c r="M25" s="3"/>
       <c r="N25" s="24"/>
     </row>
     <row r="26" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A26" t="s">
         <v>33</v>
       </c>
       <c r="B26" s="3">
+        <f>+'[1]Monthly Summary'!C5</f>
+        <v>998727</v>
+      </c>
+      <c r="C26" s="3">
         <f>+'[2]Monthly Summary'!C5</f>
-        <v>998727</v>
-[...2 lines deleted...]
-      <c r="D26" s="3"/>
+        <v>987957</v>
+      </c>
+      <c r="D26" s="3">
+        <f>+'[3]Monthly Summary'!C5</f>
+        <v>1239037</v>
+      </c>
       <c r="E26" s="3"/>
       <c r="F26" s="3"/>
       <c r="G26" s="3"/>
       <c r="H26" s="3"/>
       <c r="I26" s="3"/>
       <c r="J26" s="3"/>
       <c r="K26" s="3"/>
       <c r="L26" s="3"/>
       <c r="M26" s="3"/>
       <c r="N26" s="55">
         <f>SUM(B26:M26)</f>
-        <v>998727</v>
+        <v>3225721</v>
       </c>
     </row>
     <row r="27" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A27" t="s">
         <v>34</v>
       </c>
       <c r="B27" s="3">
+        <f>+'[1]Monthly Summary'!C6</f>
+        <v>205646</v>
+      </c>
+      <c r="C27" s="3">
         <f>+'[2]Monthly Summary'!C6</f>
-        <v>205646</v>
-[...2 lines deleted...]
-      <c r="D27" s="3"/>
+        <v>206839</v>
+      </c>
+      <c r="D27" s="3">
+        <f>+'[3]Monthly Summary'!C6</f>
+        <v>244800</v>
+      </c>
       <c r="E27" s="3"/>
       <c r="F27" s="3"/>
       <c r="G27" s="3"/>
       <c r="H27" s="3"/>
       <c r="I27" s="3"/>
       <c r="J27" s="3"/>
       <c r="K27" s="3"/>
       <c r="L27" s="3"/>
       <c r="M27" s="3"/>
       <c r="N27" s="56">
         <f>SUM(B27:M27)</f>
-        <v>205646</v>
+        <v>657285</v>
       </c>
     </row>
     <row r="28" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A28" t="s">
         <v>35</v>
       </c>
       <c r="B28" s="3">
+        <f>+'[1]Monthly Summary'!C7</f>
+        <v>0</v>
+      </c>
+      <c r="C28" s="3">
         <f>+'[2]Monthly Summary'!C7</f>
         <v>0</v>
       </c>
-      <c r="C28" s="3"/>
-      <c r="D28" s="3"/>
+      <c r="D28" s="3">
+        <f>+'[3]Monthly Summary'!C7</f>
+        <v>0</v>
+      </c>
       <c r="E28" s="3"/>
       <c r="F28" s="3"/>
       <c r="G28" s="3"/>
       <c r="H28" s="3"/>
       <c r="I28" s="3"/>
       <c r="J28" s="3"/>
       <c r="K28" s="3"/>
       <c r="L28" s="3"/>
       <c r="M28" s="3"/>
       <c r="N28" s="57">
         <f>SUM(B28:M28)</f>
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="1:16" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
         <v>36</v>
       </c>
       <c r="B29" s="13">
         <f t="shared" ref="B29:M29" si="7">SUM(B26:B28)</f>
         <v>1204373</v>
       </c>
       <c r="C29" s="13">
         <f t="shared" si="7"/>
-        <v>0</v>
+        <v>1194796</v>
       </c>
       <c r="D29" s="13">
         <f t="shared" ref="D29" si="8">SUM(D26:D28)</f>
-        <v>0</v>
+        <v>1483837</v>
       </c>
       <c r="E29" s="13">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="F29" s="13">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="G29" s="13">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="H29" s="13">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="I29" s="13">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="J29" s="13">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="K29" s="13">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="L29" s="13">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="M29" s="13">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="N29" s="25">
         <f t="shared" ref="N29" si="9">SUM(N26:N28)</f>
-        <v>1204373</v>
+        <v>3883006</v>
       </c>
     </row>
     <row r="30" spans="1:16" ht="14.25" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B30" s="3"/>
       <c r="C30" s="3"/>
       <c r="D30" s="3"/>
       <c r="E30" s="3"/>
       <c r="F30" s="3"/>
       <c r="G30" s="3"/>
       <c r="H30" s="3"/>
       <c r="I30" s="3"/>
       <c r="J30" s="3"/>
       <c r="K30" s="3"/>
       <c r="L30" s="3"/>
       <c r="M30" s="3"/>
       <c r="N30" s="24"/>
     </row>
     <row r="31" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A31" t="s">
         <v>37</v>
       </c>
       <c r="B31" s="32">
+        <f>+'[1]Monthly Summary'!C10</f>
+        <v>42009</v>
+      </c>
+      <c r="C31" s="32">
         <f>+'[2]Monthly Summary'!C10</f>
-        <v>42009</v>
-[...2 lines deleted...]
-      <c r="D31" s="32"/>
+        <v>41926</v>
+      </c>
+      <c r="D31" s="32">
+        <f>+'[3]Monthly Summary'!C10</f>
+        <v>44246</v>
+      </c>
       <c r="E31" s="32"/>
       <c r="F31" s="32"/>
       <c r="G31" s="32"/>
       <c r="H31" s="32"/>
       <c r="I31" s="32"/>
       <c r="J31" s="32"/>
       <c r="K31" s="32"/>
       <c r="L31" s="32"/>
       <c r="M31" s="65"/>
       <c r="N31" s="42">
         <f>SUM(B31:M31)</f>
-        <v>42009</v>
+        <v>128181</v>
       </c>
     </row>
     <row r="32" spans="1:16" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
         <v>38</v>
       </c>
       <c r="B32" s="8">
         <f t="shared" ref="B32:H32" si="10">+B29+B31</f>
         <v>1246382</v>
       </c>
       <c r="C32" s="8">
         <f t="shared" si="10"/>
-        <v>0</v>
+        <v>1236722</v>
       </c>
       <c r="D32" s="8">
         <f t="shared" ref="D32" si="11">+D29+D31</f>
-        <v>0</v>
+        <v>1528083</v>
       </c>
       <c r="E32" s="8">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="F32" s="8">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="G32" s="8">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="H32" s="8">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="I32" s="8">
         <f>+I29+I31</f>
         <v>0</v>
       </c>
       <c r="J32" s="8">
         <f>+J29+J31</f>
         <v>0</v>
       </c>
       <c r="K32" s="8">
         <f>+K29+K31</f>
         <v>0</v>
       </c>
       <c r="L32" s="8">
         <f>+L29+L31</f>
         <v>0</v>
       </c>
       <c r="M32" s="8">
         <f>+M29+M31</f>
         <v>0</v>
       </c>
       <c r="N32" s="31">
         <f>SUM(N29+N31)</f>
-        <v>1246382</v>
+        <v>4011187</v>
       </c>
     </row>
     <row r="33" spans="1:14" ht="13.5" thickTop="1" x14ac:dyDescent="0.2">
       <c r="G33" s="3"/>
     </row>
     <row r="34" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A34" s="5"/>
-      <c r="B34" s="52"/>
-[...1 lines deleted...]
-      <c r="D34" s="52"/>
+      <c r="B34" s="52">
+        <f>+B32-B20</f>
+        <v>0</v>
+      </c>
+      <c r="C34" s="52">
+        <f>+C32-C20</f>
+        <v>0</v>
+      </c>
+      <c r="D34" s="52">
+        <f>+D32-D20</f>
+        <v>0</v>
+      </c>
       <c r="E34" s="52"/>
       <c r="F34" s="52"/>
       <c r="G34" s="52"/>
       <c r="H34" s="52"/>
       <c r="I34" s="52"/>
       <c r="J34" s="52"/>
       <c r="K34" s="52"/>
       <c r="L34" s="52"/>
       <c r="M34" s="52"/>
       <c r="N34" s="5"/>
     </row>
     <row r="35" spans="1:14" x14ac:dyDescent="0.2">
       <c r="B35" s="3"/>
       <c r="C35" s="3"/>
       <c r="D35" s="3"/>
       <c r="E35" s="3"/>
       <c r="F35" s="3"/>
       <c r="G35" s="3"/>
       <c r="H35" s="3"/>
       <c r="I35" s="3"/>
       <c r="J35" s="3"/>
       <c r="K35" s="3"/>
       <c r="L35" s="3"/>
       <c r="M35" s="3"/>
       <c r="N35" s="26"/>
@@ -3898,52 +4369,52 @@
   <phoneticPr fontId="13" type="noConversion"/>
   <conditionalFormatting sqref="N35 L37 N37 L39 N39 L41 N41 L43 N43 L45 N45 L47 N47 L49 N49">
     <cfRule type="expression" dxfId="0" priority="1" stopIfTrue="1">
       <formula>"*.*"</formula>
     </cfRule>
   </conditionalFormatting>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="49" orientation="portrait" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
   <headerFooter>
     <oddHeader>&amp;C
 &amp;"Arial,Bold"&amp;14 2025 MSP Enplanements by concourse/Terminal</oddHeader>
   </headerFooter>
   <ignoredErrors>
     <ignoredError sqref="N3 N5 N7 N9 N11 N13 N19 N15" formulaRange="1"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A7:R37"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="B17" sqref="B17"/>
+    <sheetView topLeftCell="A4" workbookViewId="0">
+      <selection activeCell="B26" sqref="B26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="5.42578125" customWidth="1"/>
     <col min="2" max="2" width="47.85546875" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="10.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="7" spans="1:18" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="C7" s="9" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="9" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="9" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="9" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="9" t="s">
         <v>4</v>
       </c>
@@ -3960,1410 +4431,1410 @@
         <v>28</v>
       </c>
       <c r="L7" s="9" t="s">
         <v>29</v>
       </c>
       <c r="M7" s="9" t="s">
         <v>30</v>
       </c>
       <c r="N7" s="9" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="9" spans="1:18" x14ac:dyDescent="0.2">
       <c r="A9" s="15">
         <v>2026</v>
       </c>
       <c r="B9" s="15" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="10" spans="1:18" x14ac:dyDescent="0.2">
       <c r="B10" s="53" t="s">
         <v>72</v>
       </c>
       <c r="C10" s="10">
-        <f>[1]Jazz_AC!JV$23+[1]Jazz_AC!JV$33+[1]Jazz_AC!JV$38+[1]Jazz_AC!JV$28</f>
+        <f>[4]Jazz_AC!JV$23+[4]Jazz_AC!JV$33+[4]Jazz_AC!JV$38+[4]Jazz_AC!JV$28</f>
         <v>1443</v>
       </c>
       <c r="D10" s="10">
-        <f>[1]Jazz_AC!JW$23+[1]Jazz_AC!JW$33+[1]Jazz_AC!JW$38+[1]Jazz_AC!JW$28</f>
-        <v>0</v>
+        <f>[4]Jazz_AC!JW$23+[4]Jazz_AC!JW$33+[4]Jazz_AC!JW$38+[4]Jazz_AC!JW$28</f>
+        <v>1263</v>
       </c>
       <c r="E10" s="10">
-        <f>[1]Jazz_AC!JX$23+[1]Jazz_AC!JX$33+[1]Jazz_AC!JX$38+[1]Jazz_AC!JX$28</f>
-        <v>0</v>
+        <f>[4]Jazz_AC!JX$23+[4]Jazz_AC!JX$33+[4]Jazz_AC!JX$38+[4]Jazz_AC!JX$28</f>
+        <v>3435</v>
       </c>
       <c r="F10" s="10">
-        <f>[1]Jazz_AC!JY$23+[1]Jazz_AC!JY$33+[1]Jazz_AC!JY$38+[1]Jazz_AC!JY$28</f>
+        <f>[4]Jazz_AC!JY$23+[4]Jazz_AC!JY$33+[4]Jazz_AC!JY$38+[4]Jazz_AC!JY$28</f>
         <v>0</v>
       </c>
       <c r="G10" s="10">
-        <f>[1]Jazz_AC!JZ$23+[1]Jazz_AC!JZ$33+[1]Jazz_AC!JZ$38+[1]Jazz_AC!JZ$28</f>
+        <f>[4]Jazz_AC!JZ$23+[4]Jazz_AC!JZ$33+[4]Jazz_AC!JZ$38+[4]Jazz_AC!JZ$28</f>
         <v>0</v>
       </c>
       <c r="H10" s="10">
-        <f>[1]Jazz_AC!KA$23+[1]Jazz_AC!KA$33+[1]Jazz_AC!KA$38+[1]Jazz_AC!KA$28</f>
+        <f>[4]Jazz_AC!KA$23+[4]Jazz_AC!KA$33+[4]Jazz_AC!KA$38+[4]Jazz_AC!KA$28</f>
         <v>0</v>
       </c>
       <c r="I10" s="10">
-        <f>[1]Jazz_AC!KB$23+[1]Jazz_AC!KB$33+[1]Jazz_AC!KB$38+[1]Jazz_AC!KB$28</f>
+        <f>[4]Jazz_AC!KB$23+[4]Jazz_AC!KB$33+[4]Jazz_AC!KB$38+[4]Jazz_AC!KB$28</f>
         <v>0</v>
       </c>
       <c r="J10" s="10">
-        <f>[1]Jazz_AC!KC$23+[1]Jazz_AC!KC$33+[1]Jazz_AC!KC$38+[1]Jazz_AC!KC$28</f>
+        <f>[4]Jazz_AC!KC$23+[4]Jazz_AC!KC$33+[4]Jazz_AC!KC$38+[4]Jazz_AC!KC$28</f>
         <v>0</v>
       </c>
       <c r="K10" s="10">
-        <f>[1]Jazz_AC!KD$23+[1]Jazz_AC!KD$33+[1]Jazz_AC!KD$38+[1]Jazz_AC!KD$28</f>
+        <f>[4]Jazz_AC!KD$23+[4]Jazz_AC!KD$33+[4]Jazz_AC!KD$38+[4]Jazz_AC!KD$28</f>
         <v>0</v>
       </c>
       <c r="L10" s="10">
-        <f>[1]Jazz_AC!KE$23+[1]Jazz_AC!KE$33+[1]Jazz_AC!KE$38+[1]Jazz_AC!KE$28</f>
+        <f>[4]Jazz_AC!KE$23+[4]Jazz_AC!KE$33+[4]Jazz_AC!KE$38+[4]Jazz_AC!KE$28</f>
         <v>0</v>
       </c>
       <c r="M10" s="10">
-        <f>[1]Jazz_AC!KF$23+[1]Jazz_AC!KF$33+[1]Jazz_AC!KF$38+[1]Jazz_AC!KF$28</f>
+        <f>[4]Jazz_AC!KF$23+[4]Jazz_AC!KF$33+[4]Jazz_AC!KF$38+[4]Jazz_AC!KF$28</f>
         <v>0</v>
       </c>
       <c r="N10" s="10">
-        <f>[1]Jazz_AC!KG$23+[1]Jazz_AC!KG$33+[1]Jazz_AC!KG$38+[1]Jazz_AC!KG$28</f>
+        <f>[4]Jazz_AC!KG$23+[4]Jazz_AC!KG$33+[4]Jazz_AC!KG$38+[4]Jazz_AC!KG$28</f>
         <v>0</v>
       </c>
       <c r="R10" s="10"/>
     </row>
     <row r="11" spans="1:18" x14ac:dyDescent="0.2">
       <c r="B11" s="53" t="s">
         <v>77</v>
       </c>
       <c r="C11" s="10">
-        <f>[1]AirCanada!JV$23+[1]AirCanada!JV$33+[1]AirCanada!JV$38+[1]AirCanada!JV$28</f>
+        <f>[4]AirCanada!JV$23+[4]AirCanada!JV$33+[4]AirCanada!JV$38+[4]AirCanada!JV$28</f>
         <v>285</v>
       </c>
       <c r="D11" s="10">
-        <f>[1]AirCanada!JW$23+[1]AirCanada!JW$33+[1]AirCanada!JW$38+[1]AirCanada!JW$28</f>
+        <f>[4]AirCanada!JW$23+[4]AirCanada!JW$33+[4]AirCanada!JW$38+[4]AirCanada!JW$28</f>
         <v>0</v>
       </c>
       <c r="E11" s="10">
-        <f>[1]AirCanada!JX$23+[1]AirCanada!JX$33+[1]AirCanada!JX$38+[1]AirCanada!JX$28</f>
+        <f>[4]AirCanada!JX$23+[4]AirCanada!JX$33+[4]AirCanada!JX$38+[4]AirCanada!JX$28</f>
         <v>0</v>
       </c>
       <c r="F11" s="10">
-        <f>[1]AirCanada!JY$23+[1]AirCanada!JY$33+[1]AirCanada!JY$38+[1]AirCanada!JY$28</f>
+        <f>[4]AirCanada!JY$23+[4]AirCanada!JY$33+[4]AirCanada!JY$38+[4]AirCanada!JY$28</f>
         <v>0</v>
       </c>
       <c r="G11" s="10">
-        <f>[1]AirCanada!JZ$23+[1]AirCanada!JZ$33+[1]AirCanada!JZ$38+[1]AirCanada!JZ$28</f>
+        <f>[4]AirCanada!JZ$23+[4]AirCanada!JZ$33+[4]AirCanada!JZ$38+[4]AirCanada!JZ$28</f>
         <v>0</v>
       </c>
       <c r="H11" s="10">
-        <f>[1]AirCanada!KA$23+[1]AirCanada!KA$33+[1]AirCanada!KA$38+[1]AirCanada!KA$28</f>
+        <f>[4]AirCanada!KA$23+[4]AirCanada!KA$33+[4]AirCanada!KA$38+[4]AirCanada!KA$28</f>
         <v>0</v>
       </c>
       <c r="I11" s="10">
-        <f>[1]AirCanada!KB$23+[1]AirCanada!KB$33+[1]AirCanada!KB$38+[1]AirCanada!KB$28</f>
+        <f>[4]AirCanada!KB$23+[4]AirCanada!KB$33+[4]AirCanada!KB$38+[4]AirCanada!KB$28</f>
         <v>0</v>
       </c>
       <c r="J11" s="10">
-        <f>[1]AirCanada!KC$23+[1]AirCanada!KC$33+[1]AirCanada!KC$38+[1]AirCanada!KC$28</f>
+        <f>[4]AirCanada!KC$23+[4]AirCanada!KC$33+[4]AirCanada!KC$38+[4]AirCanada!KC$28</f>
         <v>0</v>
       </c>
       <c r="K11" s="10">
-        <f>[1]AirCanada!KD$23+[1]AirCanada!KD$33+[1]AirCanada!KD$38+[1]AirCanada!KD$28</f>
+        <f>[4]AirCanada!KD$23+[4]AirCanada!KD$33+[4]AirCanada!KD$38+[4]AirCanada!KD$28</f>
         <v>0</v>
       </c>
       <c r="L11" s="10">
-        <f>[1]AirCanada!KE$23+[1]AirCanada!KE$33+[1]AirCanada!KE$38+[1]AirCanada!KE$28</f>
+        <f>[4]AirCanada!KE$23+[4]AirCanada!KE$33+[4]AirCanada!KE$38+[4]AirCanada!KE$28</f>
         <v>0</v>
       </c>
       <c r="M11" s="10">
-        <f>[1]AirCanada!KF$23+[1]AirCanada!KF$33+[1]AirCanada!KF$38+[1]AirCanada!KF$28</f>
+        <f>[4]AirCanada!KF$23+[4]AirCanada!KF$33+[4]AirCanada!KF$38+[4]AirCanada!KF$28</f>
         <v>0</v>
       </c>
       <c r="N11" s="10">
-        <f>[1]AirCanada!KG$23+[1]AirCanada!KG$33+[1]AirCanada!KG$38+[1]AirCanada!KG$28</f>
+        <f>[4]AirCanada!KG$23+[4]AirCanada!KG$33+[4]AirCanada!KG$38+[4]AirCanada!KG$28</f>
         <v>0</v>
       </c>
       <c r="R11" s="10"/>
     </row>
     <row r="12" spans="1:18" hidden="1" x14ac:dyDescent="0.2">
       <c r="B12" t="s">
         <v>59</v>
       </c>
       <c r="C12" s="10">
-        <f>'[1]Air Georgian'!JV$33+'[1]Air Georgian'!JV$38</f>
+        <f>'[4]Air Georgian'!JV$33+'[4]Air Georgian'!JV$38</f>
         <v>0</v>
       </c>
       <c r="D12" s="10">
-        <f>'[1]Air Georgian'!JW$33+'[1]Air Georgian'!JW$38</f>
+        <f>'[4]Air Georgian'!JW$33+'[4]Air Georgian'!JW$38</f>
         <v>0</v>
       </c>
       <c r="E12" s="10">
-        <f>'[1]Air Georgian'!JX$33+'[1]Air Georgian'!JX$38</f>
+        <f>'[4]Air Georgian'!JX$33+'[4]Air Georgian'!JX$38</f>
         <v>0</v>
       </c>
       <c r="F12" s="10">
-        <f>'[1]Air Georgian'!JY$33+'[1]Air Georgian'!JY$38</f>
+        <f>'[4]Air Georgian'!JY$33+'[4]Air Georgian'!JY$38</f>
         <v>0</v>
       </c>
       <c r="G12" s="10">
-        <f>'[1]Air Georgian'!JZ$33+'[1]Air Georgian'!JZ$38</f>
+        <f>'[4]Air Georgian'!JZ$33+'[4]Air Georgian'!JZ$38</f>
         <v>0</v>
       </c>
       <c r="H12" s="10">
-        <f>'[1]Air Georgian'!KA$33+'[1]Air Georgian'!KA$38</f>
+        <f>'[4]Air Georgian'!KA$33+'[4]Air Georgian'!KA$38</f>
         <v>0</v>
       </c>
       <c r="I12" s="10">
-        <f>'[1]Air Georgian'!KB$33+'[1]Air Georgian'!KB$38</f>
+        <f>'[4]Air Georgian'!KB$33+'[4]Air Georgian'!KB$38</f>
         <v>0</v>
       </c>
       <c r="J12" s="10">
-        <f>'[1]Air Georgian'!KC$33+'[1]Air Georgian'!KC$38</f>
+        <f>'[4]Air Georgian'!KC$33+'[4]Air Georgian'!KC$38</f>
         <v>0</v>
       </c>
       <c r="K12" s="10">
-        <f>'[1]Air Georgian'!KD$33+'[1]Air Georgian'!KD$38</f>
+        <f>'[4]Air Georgian'!KD$33+'[4]Air Georgian'!KD$38</f>
         <v>0</v>
       </c>
       <c r="L12" s="10">
-        <f>'[1]Air Georgian'!KE$33+'[1]Air Georgian'!KE$38</f>
+        <f>'[4]Air Georgian'!KE$33+'[4]Air Georgian'!KE$38</f>
         <v>0</v>
       </c>
       <c r="M12" s="10">
-        <f>'[1]Air Georgian'!KF$33+'[1]Air Georgian'!KF$38</f>
+        <f>'[4]Air Georgian'!KF$33+'[4]Air Georgian'!KF$38</f>
         <v>0</v>
       </c>
       <c r="N12" s="10">
-        <f>'[1]Air Georgian'!KG$33+'[1]Air Georgian'!KG$38</f>
+        <f>'[4]Air Georgian'!KG$33+'[4]Air Georgian'!KG$38</f>
         <v>0</v>
       </c>
       <c r="R12" s="10"/>
     </row>
     <row r="13" spans="1:18" hidden="1" x14ac:dyDescent="0.2">
       <c r="B13" t="s">
         <v>65</v>
       </c>
       <c r="C13" s="10">
-        <f>'[1]Sky Regional'!JV$33+'[1]Sky Regional'!JV$38</f>
+        <f>'[4]Sky Regional'!JV$33+'[4]Sky Regional'!JV$38</f>
         <v>0</v>
       </c>
       <c r="D13" s="10">
-        <f>'[1]Sky Regional'!JW$33+'[1]Sky Regional'!JW$38</f>
+        <f>'[4]Sky Regional'!JW$33+'[4]Sky Regional'!JW$38</f>
         <v>0</v>
       </c>
       <c r="E13" s="10">
-        <f>'[1]Sky Regional'!JX$33+'[1]Sky Regional'!JX$38</f>
+        <f>'[4]Sky Regional'!JX$33+'[4]Sky Regional'!JX$38</f>
         <v>0</v>
       </c>
       <c r="F13" s="10">
-        <f>'[1]Sky Regional'!JY$33+'[1]Sky Regional'!JY$38</f>
+        <f>'[4]Sky Regional'!JY$33+'[4]Sky Regional'!JY$38</f>
         <v>0</v>
       </c>
       <c r="G13" s="10">
-        <f>'[1]Sky Regional'!JZ$33+'[1]Sky Regional'!JZ$38</f>
+        <f>'[4]Sky Regional'!JZ$33+'[4]Sky Regional'!JZ$38</f>
         <v>0</v>
       </c>
       <c r="H13" s="10">
-        <f>'[1]Sky Regional'!KA$33+'[1]Sky Regional'!KA$38</f>
+        <f>'[4]Sky Regional'!KA$33+'[4]Sky Regional'!KA$38</f>
         <v>0</v>
       </c>
       <c r="I13" s="10">
-        <f>'[1]Sky Regional'!KB$33+'[1]Sky Regional'!KB$38</f>
+        <f>'[4]Sky Regional'!KB$33+'[4]Sky Regional'!KB$38</f>
         <v>0</v>
       </c>
       <c r="J13" s="10">
-        <f>'[1]Sky Regional'!KC$33+'[1]Sky Regional'!KC$38</f>
+        <f>'[4]Sky Regional'!KC$33+'[4]Sky Regional'!KC$38</f>
         <v>0</v>
       </c>
       <c r="K13" s="10">
-        <f>'[1]Sky Regional'!KD$33+'[1]Sky Regional'!KD$38</f>
+        <f>'[4]Sky Regional'!KD$33+'[4]Sky Regional'!KD$38</f>
         <v>0</v>
       </c>
       <c r="L13" s="10">
-        <f>'[1]Sky Regional'!KE$33+'[1]Sky Regional'!KE$38</f>
+        <f>'[4]Sky Regional'!KE$33+'[4]Sky Regional'!KE$38</f>
         <v>0</v>
       </c>
       <c r="M13" s="10">
-        <f>'[1]Sky Regional'!KF$33+'[1]Sky Regional'!KF$38</f>
+        <f>'[4]Sky Regional'!KF$33+'[4]Sky Regional'!KF$38</f>
         <v>0</v>
       </c>
       <c r="N13" s="10">
-        <f>'[1]Sky Regional'!KG$33+'[1]Sky Regional'!KG$38</f>
+        <f>'[4]Sky Regional'!KG$33+'[4]Sky Regional'!KG$38</f>
         <v>0</v>
       </c>
       <c r="R13" s="10"/>
     </row>
     <row r="14" spans="1:18" x14ac:dyDescent="0.2">
       <c r="B14" t="s">
         <v>76</v>
       </c>
       <c r="C14" s="10">
-        <f>'[1]Aer Lingus'!JV$33+'[1]Aer Lingus'!JV$38</f>
+        <f>'[4]Aer Lingus'!JV$33+'[4]Aer Lingus'!JV$38</f>
         <v>1324</v>
       </c>
       <c r="D14" s="10">
-        <f>'[1]Aer Lingus'!JW$33+'[1]Aer Lingus'!JW$38</f>
-        <v>0</v>
+        <f>'[4]Aer Lingus'!JW$33+'[4]Aer Lingus'!JW$38</f>
+        <v>819</v>
       </c>
       <c r="E14" s="10">
-        <f>'[1]Aer Lingus'!JX$33+'[1]Aer Lingus'!JX$38</f>
-        <v>0</v>
+        <f>'[4]Aer Lingus'!JX$33+'[4]Aer Lingus'!JX$38</f>
+        <v>3124</v>
       </c>
       <c r="F14" s="10">
-        <f>'[1]Aer Lingus'!JY$33+'[1]Aer Lingus'!JY$38</f>
+        <f>'[4]Aer Lingus'!JY$33+'[4]Aer Lingus'!JY$38</f>
         <v>0</v>
       </c>
       <c r="G14" s="10">
-        <f>'[1]Aer Lingus'!JZ$33+'[1]Aer Lingus'!JZ$38</f>
+        <f>'[4]Aer Lingus'!JZ$33+'[4]Aer Lingus'!JZ$38</f>
         <v>0</v>
       </c>
       <c r="H14" s="10">
-        <f>'[1]Aer Lingus'!KA$33+'[1]Aer Lingus'!KA$38</f>
+        <f>'[4]Aer Lingus'!KA$33+'[4]Aer Lingus'!KA$38</f>
         <v>0</v>
       </c>
       <c r="I14" s="10">
-        <f>'[1]Aer Lingus'!KB$33+'[1]Aer Lingus'!KB$38</f>
+        <f>'[4]Aer Lingus'!KB$33+'[4]Aer Lingus'!KB$38</f>
         <v>0</v>
       </c>
       <c r="J14" s="10">
-        <f>'[1]Aer Lingus'!KC$33+'[1]Aer Lingus'!KC$38</f>
+        <f>'[4]Aer Lingus'!KC$33+'[4]Aer Lingus'!KC$38</f>
         <v>0</v>
       </c>
       <c r="K14" s="10">
-        <f>'[1]Aer Lingus'!KD$33+'[1]Aer Lingus'!KD$38</f>
+        <f>'[4]Aer Lingus'!KD$33+'[4]Aer Lingus'!KD$38</f>
         <v>0</v>
       </c>
       <c r="L14" s="10">
-        <f>'[1]Aer Lingus'!KE$33+'[1]Aer Lingus'!KE$38</f>
+        <f>'[4]Aer Lingus'!KE$33+'[4]Aer Lingus'!KE$38</f>
         <v>0</v>
       </c>
       <c r="M14" s="10">
-        <f>'[1]Aer Lingus'!KF$33+'[1]Aer Lingus'!KF$38</f>
+        <f>'[4]Aer Lingus'!KF$33+'[4]Aer Lingus'!KF$38</f>
         <v>0</v>
       </c>
       <c r="N14" s="10">
-        <f>'[1]Aer Lingus'!KG$33+'[1]Aer Lingus'!KG$38</f>
+        <f>'[4]Aer Lingus'!KG$33+'[4]Aer Lingus'!KG$38</f>
         <v>0</v>
       </c>
       <c r="R14" s="10"/>
     </row>
     <row r="15" spans="1:18" hidden="1" x14ac:dyDescent="0.2">
       <c r="B15" t="s">
         <v>62</v>
       </c>
       <c r="C15" s="10">
-        <f>'[1]Air Wisconsin'!JV$23+'[1]Air Wisconsin'!JV$28</f>
+        <f>'[4]Air Wisconsin'!JV$23+'[4]Air Wisconsin'!JV$28</f>
         <v>0</v>
       </c>
       <c r="D15" s="10">
-        <f>'[1]Air Wisconsin'!JW$23+'[1]Air Wisconsin'!JW$28</f>
+        <f>'[4]Air Wisconsin'!JW$23+'[4]Air Wisconsin'!JW$28</f>
         <v>0</v>
       </c>
       <c r="E15" s="10">
-        <f>'[1]Air Wisconsin'!JX$23+'[1]Air Wisconsin'!JX$28</f>
+        <f>'[4]Air Wisconsin'!JX$23+'[4]Air Wisconsin'!JX$28</f>
         <v>0</v>
       </c>
       <c r="F15" s="10">
-        <f>'[1]Air Wisconsin'!JY$23+'[1]Air Wisconsin'!JY$28</f>
+        <f>'[4]Air Wisconsin'!JY$23+'[4]Air Wisconsin'!JY$28</f>
         <v>0</v>
       </c>
       <c r="G15" s="10">
-        <f>'[1]Air Wisconsin'!JZ$23+'[1]Air Wisconsin'!JZ$28</f>
+        <f>'[4]Air Wisconsin'!JZ$23+'[4]Air Wisconsin'!JZ$28</f>
         <v>0</v>
       </c>
       <c r="H15" s="10">
-        <f>'[1]Air Wisconsin'!KA$23+'[1]Air Wisconsin'!KA$28</f>
+        <f>'[4]Air Wisconsin'!KA$23+'[4]Air Wisconsin'!KA$28</f>
         <v>0</v>
       </c>
       <c r="I15" s="10">
-        <f>'[1]Air Wisconsin'!KB$23+'[1]Air Wisconsin'!KB$28</f>
+        <f>'[4]Air Wisconsin'!KB$23+'[4]Air Wisconsin'!KB$28</f>
         <v>0</v>
       </c>
       <c r="J15" s="10">
-        <f>'[1]Air Wisconsin'!KC$23+'[1]Air Wisconsin'!KC$28</f>
+        <f>'[4]Air Wisconsin'!KC$23+'[4]Air Wisconsin'!KC$28</f>
         <v>0</v>
       </c>
       <c r="K15" s="10">
-        <f>'[1]Air Wisconsin'!KD$23+'[1]Air Wisconsin'!KD$28</f>
+        <f>'[4]Air Wisconsin'!KD$23+'[4]Air Wisconsin'!KD$28</f>
         <v>0</v>
       </c>
       <c r="L15" s="10">
-        <f>'[1]Air Wisconsin'!KE$23+'[1]Air Wisconsin'!KE$28</f>
+        <f>'[4]Air Wisconsin'!KE$23+'[4]Air Wisconsin'!KE$28</f>
         <v>0</v>
       </c>
       <c r="M15" s="10">
-        <f>'[1]Air Wisconsin'!KF$23+'[1]Air Wisconsin'!KF$28</f>
+        <f>'[4]Air Wisconsin'!KF$23+'[4]Air Wisconsin'!KF$28</f>
         <v>0</v>
       </c>
       <c r="N15" s="10">
-        <f>'[1]Air Wisconsin'!KG$23+'[1]Air Wisconsin'!KG$28</f>
+        <f>'[4]Air Wisconsin'!KG$23+'[4]Air Wisconsin'!KG$28</f>
         <v>0</v>
       </c>
       <c r="R15" s="10"/>
     </row>
     <row r="16" spans="1:18" x14ac:dyDescent="0.2">
       <c r="B16" t="s">
         <v>49</v>
       </c>
       <c r="C16" s="10">
-        <f>[1]Alaska!JV$23+[1]Alaska!JV$28</f>
+        <f>[4]Alaska!JV$23+[4]Alaska!JV$28</f>
         <v>9495</v>
       </c>
       <c r="D16" s="10">
-        <f>[1]Alaska!JW$23+[1]Alaska!JW$28</f>
-        <v>0</v>
+        <f>[4]Alaska!JW$23+[4]Alaska!JW$28</f>
+        <v>7608</v>
       </c>
       <c r="E16" s="10">
-        <f>[1]Alaska!JX$23+[1]Alaska!JX$28</f>
-        <v>0</v>
+        <f>[4]Alaska!JX$23+[4]Alaska!JX$28</f>
+        <v>11646</v>
       </c>
       <c r="F16" s="10">
-        <f>[1]Alaska!JY$23+[1]Alaska!JY$28</f>
+        <f>[4]Alaska!JY$23+[4]Alaska!JY$28</f>
         <v>0</v>
       </c>
       <c r="G16" s="10">
-        <f>[1]Alaska!JZ$23+[1]Alaska!JZ$28</f>
+        <f>[4]Alaska!JZ$23+[4]Alaska!JZ$28</f>
         <v>0</v>
       </c>
       <c r="H16" s="10">
-        <f>[1]Alaska!KA$23+[1]Alaska!KA$28</f>
+        <f>[4]Alaska!KA$23+[4]Alaska!KA$28</f>
         <v>0</v>
       </c>
       <c r="I16" s="10">
-        <f>[1]Alaska!KB$23+[1]Alaska!KB$28</f>
+        <f>[4]Alaska!KB$23+[4]Alaska!KB$28</f>
         <v>0</v>
       </c>
       <c r="J16" s="10">
-        <f>[1]Alaska!KC$23+[1]Alaska!KC$28</f>
+        <f>[4]Alaska!KC$23+[4]Alaska!KC$28</f>
         <v>0</v>
       </c>
       <c r="K16" s="10">
-        <f>[1]Alaska!KD$23+[1]Alaska!KD$28</f>
+        <f>[4]Alaska!KD$23+[4]Alaska!KD$28</f>
         <v>0</v>
       </c>
       <c r="L16" s="10">
-        <f>[1]Alaska!KE$23+[1]Alaska!KE$28</f>
+        <f>[4]Alaska!KE$23+[4]Alaska!KE$28</f>
         <v>0</v>
       </c>
       <c r="M16" s="10">
-        <f>[1]Alaska!KF$23+[1]Alaska!KF$28</f>
+        <f>[4]Alaska!KF$23+[4]Alaska!KF$28</f>
         <v>0</v>
       </c>
       <c r="N16" s="10">
-        <f>[1]Alaska!KG$23+[1]Alaska!KG$28</f>
+        <f>[4]Alaska!KG$23+[4]Alaska!KG$28</f>
         <v>0</v>
       </c>
       <c r="R16" s="10"/>
     </row>
     <row r="17" spans="2:18" x14ac:dyDescent="0.2">
       <c r="B17" t="s">
         <v>39</v>
       </c>
       <c r="C17" s="10">
-        <f>[1]American!JV$23+[1]American!JV$28</f>
+        <f>[4]American!JV$23+[4]American!JV$28</f>
         <v>39631</v>
       </c>
       <c r="D17" s="10">
-        <f>[1]American!JW$23+[1]American!JW$28</f>
-        <v>0</v>
+        <f>[4]American!JW$23+[4]American!JW$28</f>
+        <v>40271</v>
       </c>
       <c r="E17" s="10">
-        <f>[1]American!JX$23+[1]American!JX$28</f>
-        <v>0</v>
+        <f>[4]American!JX$23+[4]American!JX$28</f>
+        <v>49582</v>
       </c>
       <c r="F17" s="10">
-        <f>[1]American!JY$23+[1]American!JY$28</f>
+        <f>[4]American!JY$23+[4]American!JY$28</f>
         <v>0</v>
       </c>
       <c r="G17" s="10">
-        <f>[1]American!JZ$23+[1]American!JZ$28</f>
+        <f>[4]American!JZ$23+[4]American!JZ$28</f>
         <v>0</v>
       </c>
       <c r="H17" s="10">
-        <f>[1]American!KA$23+[1]American!KA$28</f>
+        <f>[4]American!KA$23+[4]American!KA$28</f>
         <v>0</v>
       </c>
       <c r="I17" s="10">
-        <f>[1]American!KB$23+[1]American!KB$28</f>
+        <f>[4]American!KB$23+[4]American!KB$28</f>
         <v>0</v>
       </c>
       <c r="J17" s="10">
-        <f>[1]American!KC$23+[1]American!KC$28</f>
+        <f>[4]American!KC$23+[4]American!KC$28</f>
         <v>0</v>
       </c>
       <c r="K17" s="10">
-        <f>[1]American!KD$23+[1]American!KD$28</f>
+        <f>[4]American!KD$23+[4]American!KD$28</f>
         <v>0</v>
       </c>
       <c r="L17" s="10">
-        <f>[1]American!KE$23+[1]American!KE$28</f>
+        <f>[4]American!KE$23+[4]American!KE$28</f>
         <v>0</v>
       </c>
       <c r="M17" s="10">
-        <f>[1]American!KF$23+[1]American!KF$28</f>
+        <f>[4]American!KF$23+[4]American!KF$28</f>
         <v>0</v>
       </c>
       <c r="N17" s="10">
-        <f>[1]American!KG$23+[1]American!KG$28</f>
+        <f>[4]American!KG$23+[4]American!KG$28</f>
         <v>0</v>
       </c>
       <c r="R17" s="10"/>
     </row>
     <row r="18" spans="2:18" x14ac:dyDescent="0.2">
       <c r="B18" t="s">
         <v>70</v>
       </c>
       <c r="C18" s="10">
-        <f>'[1]Denver Air'!JV$23+'[1]Denver Air'!JV$28</f>
+        <f>'[4]Denver Air'!JV$23+'[4]Denver Air'!JV$28</f>
         <v>850</v>
       </c>
       <c r="D18" s="10">
-        <f>'[1]Denver Air'!JW$23+'[1]Denver Air'!JW$28</f>
-        <v>0</v>
+        <f>'[4]Denver Air'!JW$23+'[4]Denver Air'!JW$28</f>
+        <v>790</v>
       </c>
       <c r="E18" s="10">
-        <f>'[1]Denver Air'!JX$23+'[1]Denver Air'!JX$28</f>
-        <v>0</v>
+        <f>'[4]Denver Air'!JX$23+'[4]Denver Air'!JX$28</f>
+        <v>1078</v>
       </c>
       <c r="F18" s="10">
-        <f>'[1]Denver Air'!JY$23+'[1]Denver Air'!JY$28</f>
+        <f>'[4]Denver Air'!JY$23+'[4]Denver Air'!JY$28</f>
         <v>0</v>
       </c>
       <c r="G18" s="10">
-        <f>'[1]Denver Air'!JZ$23+'[1]Denver Air'!JZ$28</f>
+        <f>'[4]Denver Air'!JZ$23+'[4]Denver Air'!JZ$28</f>
         <v>0</v>
       </c>
       <c r="H18" s="10">
-        <f>'[1]Denver Air'!KA$23+'[1]Denver Air'!KA$28</f>
+        <f>'[4]Denver Air'!KA$23+'[4]Denver Air'!KA$28</f>
         <v>0</v>
       </c>
       <c r="I18" s="10">
-        <f>'[1]Denver Air'!KB$23+'[1]Denver Air'!KB$28</f>
+        <f>'[4]Denver Air'!KB$23+'[4]Denver Air'!KB$28</f>
         <v>0</v>
       </c>
       <c r="J18" s="10">
-        <f>'[1]Denver Air'!KC$23+'[1]Denver Air'!KC$28</f>
+        <f>'[4]Denver Air'!KC$23+'[4]Denver Air'!KC$28</f>
         <v>0</v>
       </c>
       <c r="K18" s="10">
-        <f>'[1]Denver Air'!KD$23+'[1]Denver Air'!KD$28</f>
+        <f>'[4]Denver Air'!KD$23+'[4]Denver Air'!KD$28</f>
         <v>0</v>
       </c>
       <c r="L18" s="10">
-        <f>'[1]Denver Air'!KE$23+'[1]Denver Air'!KE$28</f>
+        <f>'[4]Denver Air'!KE$23+'[4]Denver Air'!KE$28</f>
         <v>0</v>
       </c>
       <c r="M18" s="10">
-        <f>'[1]Denver Air'!KF$23+'[1]Denver Air'!KF$28</f>
+        <f>'[4]Denver Air'!KF$23+'[4]Denver Air'!KF$28</f>
         <v>0</v>
       </c>
       <c r="N18" s="10">
-        <f>'[1]Denver Air'!KG$23+'[1]Denver Air'!KG$28</f>
+        <f>'[4]Denver Air'!KG$23+'[4]Denver Air'!KG$28</f>
         <v>0</v>
       </c>
       <c r="R18" s="10"/>
     </row>
     <row r="19" spans="2:18" x14ac:dyDescent="0.2">
       <c r="B19" t="s">
         <v>63</v>
       </c>
       <c r="C19" s="10">
-        <f>[1]PSA!JV$23+[1]PSA!JV$28</f>
+        <f>[4]PSA!JV$23+[4]PSA!JV$28</f>
         <v>4355</v>
       </c>
       <c r="D19" s="10">
-        <f>[1]PSA!JW$23+[1]PSA!JW$28</f>
-        <v>0</v>
+        <f>[4]PSA!JW$23+[4]PSA!JW$28</f>
+        <v>3965</v>
       </c>
       <c r="E19" s="10">
-        <f>[1]PSA!JX$23+[1]PSA!JX$28</f>
-        <v>0</v>
+        <f>[4]PSA!JX$23+[4]PSA!JX$28</f>
+        <v>4785</v>
       </c>
       <c r="F19" s="10">
-        <f>[1]PSA!JY$23+[1]PSA!JY$28</f>
+        <f>[4]PSA!JY$23+[4]PSA!JY$28</f>
         <v>0</v>
       </c>
       <c r="G19" s="10">
-        <f>[1]PSA!JZ$23+[1]PSA!JZ$28</f>
+        <f>[4]PSA!JZ$23+[4]PSA!JZ$28</f>
         <v>0</v>
       </c>
       <c r="H19" s="10">
-        <f>[1]PSA!KA$23+[1]PSA!KA$28</f>
+        <f>[4]PSA!KA$23+[4]PSA!KA$28</f>
         <v>0</v>
       </c>
       <c r="I19" s="10">
-        <f>[1]PSA!KB$23+[1]PSA!KB$28</f>
+        <f>[4]PSA!KB$23+[4]PSA!KB$28</f>
         <v>0</v>
       </c>
       <c r="J19" s="10">
-        <f>[1]PSA!KC$23+[1]PSA!KC$28</f>
+        <f>[4]PSA!KC$23+[4]PSA!KC$28</f>
         <v>0</v>
       </c>
       <c r="K19" s="10">
-        <f>[1]PSA!KD$23+[1]PSA!KD$28</f>
+        <f>[4]PSA!KD$23+[4]PSA!KD$28</f>
         <v>0</v>
       </c>
       <c r="L19" s="10">
-        <f>[1]PSA!KE$23+[1]PSA!KE$28</f>
+        <f>[4]PSA!KE$23+[4]PSA!KE$28</f>
         <v>0</v>
       </c>
       <c r="M19" s="10">
-        <f>[1]PSA!KF$23+[1]PSA!KF$28</f>
+        <f>[4]PSA!KF$23+[4]PSA!KF$28</f>
         <v>0</v>
       </c>
       <c r="N19" s="10">
-        <f>[1]PSA!KG$23+[1]PSA!KG$28</f>
+        <f>[4]PSA!KG$23+[4]PSA!KG$28</f>
         <v>0</v>
       </c>
       <c r="R19" s="10"/>
     </row>
     <row r="20" spans="2:18" x14ac:dyDescent="0.2">
       <c r="B20" t="s">
         <v>60</v>
       </c>
       <c r="C20" s="10">
-        <f>'[1]American Eagle'!JV$23+'[1]American Eagle'!JV$28</f>
+        <f>'[4]American Eagle'!JV$23+'[4]American Eagle'!JV$28</f>
         <v>5605</v>
       </c>
       <c r="D20" s="10">
-        <f>'[1]American Eagle'!JW$23+'[1]American Eagle'!JW$28</f>
-        <v>0</v>
+        <f>'[4]American Eagle'!JW$23+'[4]American Eagle'!JW$28</f>
+        <v>7224</v>
       </c>
       <c r="E20" s="10">
-        <f>'[1]American Eagle'!JX$23+'[1]American Eagle'!JX$28</f>
-        <v>0</v>
+        <f>'[4]American Eagle'!JX$23+'[4]American Eagle'!JX$28</f>
+        <v>5902</v>
       </c>
       <c r="F20" s="10">
-        <f>'[1]American Eagle'!JY$23+'[1]American Eagle'!JY$28</f>
+        <f>'[4]American Eagle'!JY$23+'[4]American Eagle'!JY$28</f>
         <v>0</v>
       </c>
       <c r="G20" s="10">
-        <f>'[1]American Eagle'!JZ$23+'[1]American Eagle'!JZ$28</f>
+        <f>'[4]American Eagle'!JZ$23+'[4]American Eagle'!JZ$28</f>
         <v>0</v>
       </c>
       <c r="H20" s="10">
-        <f>'[1]American Eagle'!KA$23+'[1]American Eagle'!KA$28</f>
+        <f>'[4]American Eagle'!KA$23+'[4]American Eagle'!KA$28</f>
         <v>0</v>
       </c>
       <c r="I20" s="10">
-        <f>'[1]American Eagle'!KB$23+'[1]American Eagle'!KB$28</f>
+        <f>'[4]American Eagle'!KB$23+'[4]American Eagle'!KB$28</f>
         <v>0</v>
       </c>
       <c r="J20" s="10">
-        <f>'[1]American Eagle'!KC$23+'[1]American Eagle'!KC$28</f>
+        <f>'[4]American Eagle'!KC$23+'[4]American Eagle'!KC$28</f>
         <v>0</v>
       </c>
       <c r="K20" s="10">
-        <f>'[1]American Eagle'!KD$23+'[1]American Eagle'!KD$28</f>
+        <f>'[4]American Eagle'!KD$23+'[4]American Eagle'!KD$28</f>
         <v>0</v>
       </c>
       <c r="L20" s="10">
-        <f>'[1]American Eagle'!KE$23+'[1]American Eagle'!KE$28</f>
+        <f>'[4]American Eagle'!KE$23+'[4]American Eagle'!KE$28</f>
         <v>0</v>
       </c>
       <c r="M20" s="10">
-        <f>'[1]American Eagle'!KF$23+'[1]American Eagle'!KF$28</f>
+        <f>'[4]American Eagle'!KF$23+'[4]American Eagle'!KF$28</f>
         <v>0</v>
       </c>
       <c r="N20" s="10">
-        <f>'[1]American Eagle'!KG$23+'[1]American Eagle'!KG$28</f>
+        <f>'[4]American Eagle'!KG$23+'[4]American Eagle'!KG$28</f>
         <v>0</v>
       </c>
       <c r="R20" s="10"/>
     </row>
     <row r="21" spans="2:18" hidden="1" x14ac:dyDescent="0.2">
       <c r="B21" s="53" t="s">
         <v>61</v>
       </c>
       <c r="C21" s="10">
-        <f>'[1]Continental Express'!JV$23+'[1]Continental Express'!JV$28</f>
+        <f>'[4]Continental Express'!JV$23+'[4]Continental Express'!JV$28</f>
         <v>0</v>
       </c>
       <c r="D21" s="10">
-        <f>'[1]Continental Express'!JW$23+'[1]Continental Express'!JW$28</f>
+        <f>'[4]Continental Express'!JW$23+'[4]Continental Express'!JW$28</f>
         <v>0</v>
       </c>
       <c r="E21" s="10">
-        <f>'[1]Continental Express'!JX$23+'[1]Continental Express'!JX$28</f>
+        <f>'[4]Continental Express'!JX$23+'[4]Continental Express'!JX$28</f>
         <v>0</v>
       </c>
       <c r="F21" s="10">
-        <f>'[1]Continental Express'!JY$23+'[1]Continental Express'!JY$28</f>
+        <f>'[4]Continental Express'!JY$23+'[4]Continental Express'!JY$28</f>
         <v>0</v>
       </c>
       <c r="G21" s="10">
-        <f>'[1]Continental Express'!JZ$23+'[1]Continental Express'!JZ$28</f>
+        <f>'[4]Continental Express'!JZ$23+'[4]Continental Express'!JZ$28</f>
         <v>0</v>
       </c>
       <c r="H21" s="10">
-        <f>'[1]Continental Express'!KA$23+'[1]Continental Express'!KA$28</f>
+        <f>'[4]Continental Express'!KA$23+'[4]Continental Express'!KA$28</f>
         <v>0</v>
       </c>
       <c r="I21" s="10">
-        <f>'[1]Continental Express'!KB$23+'[1]Continental Express'!KB$28</f>
+        <f>'[4]Continental Express'!KB$23+'[4]Continental Express'!KB$28</f>
         <v>0</v>
       </c>
       <c r="J21" s="10">
-        <f>'[1]Continental Express'!KC$23+'[1]Continental Express'!KC$28</f>
+        <f>'[4]Continental Express'!KC$23+'[4]Continental Express'!KC$28</f>
         <v>0</v>
       </c>
       <c r="K21" s="10">
-        <f>'[1]Continental Express'!KD$23+'[1]Continental Express'!KD$28</f>
+        <f>'[4]Continental Express'!KD$23+'[4]Continental Express'!KD$28</f>
         <v>0</v>
       </c>
       <c r="L21" s="10">
-        <f>'[1]Continental Express'!KE$23+'[1]Continental Express'!KE$28</f>
+        <f>'[4]Continental Express'!KE$23+'[4]Continental Express'!KE$28</f>
         <v>0</v>
       </c>
       <c r="M21" s="10">
-        <f>'[1]Continental Express'!KF$23+'[1]Continental Express'!KF$28</f>
+        <f>'[4]Continental Express'!KF$23+'[4]Continental Express'!KF$28</f>
         <v>0</v>
       </c>
       <c r="N21" s="10">
-        <f>'[1]Continental Express'!KG$23+'[1]Continental Express'!KG$28</f>
+        <f>'[4]Continental Express'!KG$23+'[4]Continental Express'!KG$28</f>
         <v>0</v>
       </c>
       <c r="R21" s="10"/>
     </row>
     <row r="22" spans="2:18" hidden="1" x14ac:dyDescent="0.2">
       <c r="B22" t="s">
         <v>51</v>
       </c>
       <c r="C22" s="10">
-        <f>'[1]Go Jet_UA'!JV$23+'[1]Go Jet_UA'!JV$28</f>
+        <f>'[4]Go Jet_UA'!JV$23+'[4]Go Jet_UA'!JV$28</f>
         <v>0</v>
       </c>
       <c r="D22" s="10">
-        <f>'[1]Go Jet_UA'!JW$23+'[1]Go Jet_UA'!JW$28</f>
+        <f>'[4]Go Jet_UA'!JW$23+'[4]Go Jet_UA'!JW$28</f>
         <v>0</v>
       </c>
       <c r="E22" s="10">
-        <f>'[1]Go Jet_UA'!JX$23+'[1]Go Jet_UA'!JX$28</f>
-        <v>0</v>
+        <f>'[4]Go Jet_UA'!JX$23+'[4]Go Jet_UA'!JX$28</f>
+        <v>64</v>
       </c>
       <c r="F22" s="10">
-        <f>'[1]Go Jet_UA'!JY$23+'[1]Go Jet_UA'!JY$28</f>
+        <f>'[4]Go Jet_UA'!JY$23+'[4]Go Jet_UA'!JY$28</f>
         <v>0</v>
       </c>
       <c r="G22" s="10">
-        <f>'[1]Go Jet_UA'!JZ$23+'[1]Go Jet_UA'!JZ$28</f>
+        <f>'[4]Go Jet_UA'!JZ$23+'[4]Go Jet_UA'!JZ$28</f>
         <v>0</v>
       </c>
       <c r="H22" s="10">
-        <f>'[1]Go Jet_UA'!KA$23+'[1]Go Jet_UA'!KA$28</f>
+        <f>'[4]Go Jet_UA'!KA$23+'[4]Go Jet_UA'!KA$28</f>
         <v>0</v>
       </c>
       <c r="I22" s="10">
-        <f>'[1]Go Jet_UA'!KB$23+'[1]Go Jet_UA'!KB$28</f>
+        <f>'[4]Go Jet_UA'!KB$23+'[4]Go Jet_UA'!KB$28</f>
         <v>0</v>
       </c>
       <c r="J22" s="10">
-        <f>'[1]Go Jet_UA'!KC$23+'[1]Go Jet_UA'!KC$28</f>
+        <f>'[4]Go Jet_UA'!KC$23+'[4]Go Jet_UA'!KC$28</f>
         <v>0</v>
       </c>
       <c r="K22" s="10">
-        <f>'[1]Go Jet_UA'!KD$23+'[1]Go Jet_UA'!KD$28</f>
+        <f>'[4]Go Jet_UA'!KD$23+'[4]Go Jet_UA'!KD$28</f>
         <v>0</v>
       </c>
       <c r="L22" s="10">
-        <f>'[1]Go Jet_UA'!KE$23+'[1]Go Jet_UA'!KE$28</f>
+        <f>'[4]Go Jet_UA'!KE$23+'[4]Go Jet_UA'!KE$28</f>
         <v>0</v>
       </c>
       <c r="M22" s="10">
-        <f>'[1]Go Jet_UA'!KF$23+'[1]Go Jet_UA'!KF$28</f>
+        <f>'[4]Go Jet_UA'!KF$23+'[4]Go Jet_UA'!KF$28</f>
         <v>0</v>
       </c>
       <c r="N22" s="10">
-        <f>'[1]Go Jet_UA'!KG$23+'[1]Go Jet_UA'!KG$28</f>
+        <f>'[4]Go Jet_UA'!KG$23+'[4]Go Jet_UA'!KG$28</f>
         <v>0</v>
       </c>
       <c r="R22" s="10"/>
     </row>
     <row r="23" spans="2:18" hidden="1" x14ac:dyDescent="0.2">
       <c r="B23" t="s">
         <v>67</v>
       </c>
       <c r="C23" s="10">
-        <f>[1]Horizon_AS!IT23+[1]Horizon_AS!IT33+[1]Horizon_AS!IT28+[1]Horizon_AS!IT38</f>
+        <f>[4]Horizon_AS!IT23+[4]Horizon_AS!IT33+[4]Horizon_AS!IT28+[4]Horizon_AS!IT38</f>
         <v>0</v>
       </c>
       <c r="D23" s="10">
-        <f>[1]Horizon_AS!IU23+[1]Horizon_AS!IU33+[1]Horizon_AS!IU28+[1]Horizon_AS!IU38</f>
+        <f>[4]Horizon_AS!IU23+[4]Horizon_AS!IU33+[4]Horizon_AS!IU28+[4]Horizon_AS!IU38</f>
         <v>0</v>
       </c>
       <c r="E23" s="10">
-        <f>[1]Horizon_AS!IV23+[1]Horizon_AS!IV33+[1]Horizon_AS!IV28+[1]Horizon_AS!IV38</f>
+        <f>[4]Horizon_AS!IV23+[4]Horizon_AS!IV33+[4]Horizon_AS!IV28+[4]Horizon_AS!IV38</f>
         <v>0</v>
       </c>
       <c r="F23" s="10">
-        <f>[1]Horizon_AS!IW23+[1]Horizon_AS!IW33+[1]Horizon_AS!IW28+[1]Horizon_AS!IW38</f>
+        <f>[4]Horizon_AS!IW23+[4]Horizon_AS!IW33+[4]Horizon_AS!IW28+[4]Horizon_AS!IW38</f>
         <v>0</v>
       </c>
       <c r="G23" s="10">
-        <f>[1]Horizon_AS!IX23+[1]Horizon_AS!IX33+[1]Horizon_AS!IX28+[1]Horizon_AS!IX38</f>
+        <f>[4]Horizon_AS!IX23+[4]Horizon_AS!IX33+[4]Horizon_AS!IX28+[4]Horizon_AS!IX38</f>
         <v>0</v>
       </c>
       <c r="H23" s="10">
-        <f>[1]Horizon_AS!IY23+[1]Horizon_AS!IY33+[1]Horizon_AS!IY28+[1]Horizon_AS!IY38</f>
+        <f>[4]Horizon_AS!IY23+[4]Horizon_AS!IY33+[4]Horizon_AS!IY28+[4]Horizon_AS!IY38</f>
         <v>0</v>
       </c>
       <c r="I23" s="10">
-        <f>[1]Horizon_AS!IZ23+[1]Horizon_AS!IZ33+[1]Horizon_AS!IZ28+[1]Horizon_AS!IZ38</f>
+        <f>[4]Horizon_AS!IZ23+[4]Horizon_AS!IZ33+[4]Horizon_AS!IZ28+[4]Horizon_AS!IZ38</f>
         <v>0</v>
       </c>
       <c r="J23" s="10">
-        <f>[1]Horizon_AS!JA23+[1]Horizon_AS!JA33+[1]Horizon_AS!JA28+[1]Horizon_AS!JA38</f>
+        <f>[4]Horizon_AS!JA23+[4]Horizon_AS!JA33+[4]Horizon_AS!JA28+[4]Horizon_AS!JA38</f>
         <v>0</v>
       </c>
       <c r="K23" s="10">
-        <f>[1]Horizon_AS!JB23+[1]Horizon_AS!JB33+[1]Horizon_AS!JB28+[1]Horizon_AS!JB38</f>
+        <f>[4]Horizon_AS!JB23+[4]Horizon_AS!JB33+[4]Horizon_AS!JB28+[4]Horizon_AS!JB38</f>
         <v>0</v>
       </c>
       <c r="L23" s="10">
-        <f>[1]Horizon_AS!JC23+[1]Horizon_AS!JC33+[1]Horizon_AS!JC28+[1]Horizon_AS!JC38</f>
+        <f>[4]Horizon_AS!JC23+[4]Horizon_AS!JC33+[4]Horizon_AS!JC28+[4]Horizon_AS!JC38</f>
         <v>0</v>
       </c>
       <c r="M23" s="10">
-        <f>[1]Horizon_AS!JD23+[1]Horizon_AS!JD33+[1]Horizon_AS!JD28+[1]Horizon_AS!JD38</f>
+        <f>[4]Horizon_AS!JD23+[4]Horizon_AS!JD33+[4]Horizon_AS!JD28+[4]Horizon_AS!JD38</f>
         <v>0</v>
       </c>
       <c r="N23" s="10">
-        <f>[1]Horizon_AS!JE23+[1]Horizon_AS!JE33+[1]Horizon_AS!JE28+[1]Horizon_AS!JE38</f>
+        <f>[4]Horizon_AS!JE23+[4]Horizon_AS!JE33+[4]Horizon_AS!JE28+[4]Horizon_AS!JE38</f>
         <v>0</v>
       </c>
       <c r="R23" s="10"/>
     </row>
     <row r="24" spans="2:18" x14ac:dyDescent="0.2">
       <c r="B24" t="s">
         <v>50</v>
       </c>
       <c r="C24" s="10">
-        <f>[1]MESA_UA!JV$23+[1]MESA_UA!JV$28</f>
+        <f>[4]MESA_UA!JV$23+[4]MESA_UA!JV$28</f>
         <v>3098</v>
       </c>
       <c r="D24" s="10">
-        <f>[1]MESA_UA!JW$23+[1]MESA_UA!JW$28</f>
-        <v>0</v>
+        <f>[4]MESA_UA!JW$23+[4]MESA_UA!JW$28</f>
+        <v>1928</v>
       </c>
       <c r="E24" s="10">
-        <f>[1]MESA_UA!JX$23+[1]MESA_UA!JX$28</f>
-        <v>0</v>
+        <f>[4]MESA_UA!JX$23+[4]MESA_UA!JX$28</f>
+        <v>1564</v>
       </c>
       <c r="F24" s="10">
-        <f>[1]MESA_UA!JY$23+[1]MESA_UA!JY$28</f>
+        <f>[4]MESA_UA!JY$23+[4]MESA_UA!JY$28</f>
         <v>0</v>
       </c>
       <c r="G24" s="10">
-        <f>[1]MESA_UA!JZ$23+[1]MESA_UA!JZ$28</f>
+        <f>[4]MESA_UA!JZ$23+[4]MESA_UA!JZ$28</f>
         <v>0</v>
       </c>
       <c r="H24" s="10">
-        <f>[1]MESA_UA!KA$23+[1]MESA_UA!KA$28</f>
+        <f>[4]MESA_UA!KA$23+[4]MESA_UA!KA$28</f>
         <v>0</v>
       </c>
       <c r="I24" s="10">
-        <f>[1]MESA_UA!KB$23+[1]MESA_UA!KB$28</f>
+        <f>[4]MESA_UA!KB$23+[4]MESA_UA!KB$28</f>
         <v>0</v>
       </c>
       <c r="J24" s="10">
-        <f>[1]MESA_UA!KC$23+[1]MESA_UA!KC$28</f>
+        <f>[4]MESA_UA!KC$23+[4]MESA_UA!KC$28</f>
         <v>0</v>
       </c>
       <c r="K24" s="10">
-        <f>[1]MESA_UA!KD$23+[1]MESA_UA!KD$28</f>
+        <f>[4]MESA_UA!KD$23+[4]MESA_UA!KD$28</f>
         <v>0</v>
       </c>
       <c r="L24" s="10">
-        <f>[1]MESA_UA!KE$23+[1]MESA_UA!KE$28</f>
+        <f>[4]MESA_UA!KE$23+[4]MESA_UA!KE$28</f>
         <v>0</v>
       </c>
       <c r="M24" s="10">
-        <f>[1]MESA_UA!KF$23+[1]MESA_UA!KF$28</f>
+        <f>[4]MESA_UA!KF$23+[4]MESA_UA!KF$28</f>
         <v>0</v>
       </c>
       <c r="N24" s="10">
-        <f>[1]MESA_UA!KG$23+[1]MESA_UA!KG$28</f>
+        <f>[4]MESA_UA!KG$23+[4]MESA_UA!KG$28</f>
         <v>0</v>
       </c>
       <c r="R24" s="10"/>
     </row>
     <row r="25" spans="2:18" hidden="1" x14ac:dyDescent="0.2">
       <c r="B25" t="s">
         <v>55</v>
       </c>
       <c r="C25" s="10">
-        <f>[1]MESA!JV$23+[1]MESA!JV$28</f>
+        <f>[4]MESA!JV$23+[4]MESA!JV$28</f>
         <v>0</v>
       </c>
       <c r="D25" s="10">
-        <f>[1]MESA!JW$23+[1]MESA!JW$28</f>
+        <f>[4]MESA!JW$23+[4]MESA!JW$28</f>
         <v>0</v>
       </c>
       <c r="E25" s="10">
-        <f>[1]MESA!JX$23+[1]MESA!JX$28</f>
+        <f>[4]MESA!JX$23+[4]MESA!JX$28</f>
         <v>0</v>
       </c>
       <c r="F25" s="10">
-        <f>[1]MESA!JY$23+[1]MESA!JY$28</f>
+        <f>[4]MESA!JY$23+[4]MESA!JY$28</f>
         <v>0</v>
       </c>
       <c r="G25" s="10">
-        <f>[1]MESA!JZ$23+[1]MESA!JZ$28</f>
+        <f>[4]MESA!JZ$23+[4]MESA!JZ$28</f>
         <v>0</v>
       </c>
       <c r="H25" s="10">
-        <f>[1]MESA!KA$23+[1]MESA!KA$28</f>
+        <f>[4]MESA!KA$23+[4]MESA!KA$28</f>
         <v>0</v>
       </c>
       <c r="I25" s="10">
-        <f>[1]MESA!KB$23+[1]MESA!KB$28</f>
+        <f>[4]MESA!KB$23+[4]MESA!KB$28</f>
         <v>0</v>
       </c>
       <c r="J25" s="10">
-        <f>[1]MESA!KC$23+[1]MESA!KC$28</f>
+        <f>[4]MESA!KC$23+[4]MESA!KC$28</f>
         <v>0</v>
       </c>
       <c r="K25" s="10">
-        <f>[1]MESA!KD$23+[1]MESA!KD$28</f>
+        <f>[4]MESA!KD$23+[4]MESA!KD$28</f>
         <v>0</v>
       </c>
       <c r="L25" s="10">
-        <f>[1]MESA!KE$23+[1]MESA!KE$28</f>
+        <f>[4]MESA!KE$23+[4]MESA!KE$28</f>
         <v>0</v>
       </c>
       <c r="M25" s="10">
-        <f>[1]MESA!KF$23+[1]MESA!KF$28</f>
+        <f>[4]MESA!KF$23+[4]MESA!KF$28</f>
         <v>0</v>
       </c>
       <c r="N25" s="10">
-        <f>[1]MESA!KG$23+[1]MESA!KG$28</f>
+        <f>[4]MESA!KG$23+[4]MESA!KG$28</f>
         <v>0</v>
       </c>
       <c r="R25" s="10"/>
     </row>
     <row r="26" spans="2:18" x14ac:dyDescent="0.2">
       <c r="B26" s="53" t="s">
         <v>56</v>
       </c>
       <c r="C26" s="10">
-        <f>[1]Republic!JV$23+[1]Republic!JV$28</f>
+        <f>[4]Republic!JV$23+[4]Republic!JV$28</f>
         <v>3124</v>
       </c>
       <c r="D26" s="10">
-        <f>[1]Republic!JW$23+[1]Republic!JW$28</f>
-        <v>0</v>
+        <f>[4]Republic!JW$23+[4]Republic!JW$28</f>
+        <v>2884</v>
       </c>
       <c r="E26" s="10">
-        <f>[1]Republic!JX$23+[1]Republic!JX$28</f>
-        <v>0</v>
+        <f>[4]Republic!JX$23+[4]Republic!JX$28</f>
+        <v>5433</v>
       </c>
       <c r="F26" s="10">
-        <f>[1]Republic!JY$23+[1]Republic!JY$28</f>
+        <f>[4]Republic!JY$23+[4]Republic!JY$28</f>
         <v>0</v>
       </c>
       <c r="G26" s="10">
-        <f>[1]Republic!JZ$23+[1]Republic!JZ$28</f>
+        <f>[4]Republic!JZ$23+[4]Republic!JZ$28</f>
         <v>0</v>
       </c>
       <c r="H26" s="10">
-        <f>[1]Republic!KA$23+[1]Republic!KA$28</f>
+        <f>[4]Republic!KA$23+[4]Republic!KA$28</f>
         <v>0</v>
       </c>
       <c r="I26" s="10">
-        <f>[1]Republic!KB$23+[1]Republic!KB$28</f>
+        <f>[4]Republic!KB$23+[4]Republic!KB$28</f>
         <v>0</v>
       </c>
       <c r="J26" s="10">
-        <f>[1]Republic!KC$23+[1]Republic!KC$28</f>
+        <f>[4]Republic!KC$23+[4]Republic!KC$28</f>
         <v>0</v>
       </c>
       <c r="K26" s="10">
-        <f>[1]Republic!KD$23+[1]Republic!KD$28</f>
+        <f>[4]Republic!KD$23+[4]Republic!KD$28</f>
         <v>0</v>
       </c>
       <c r="L26" s="10">
-        <f>[1]Republic!KE$23+[1]Republic!KE$28</f>
+        <f>[4]Republic!KE$23+[4]Republic!KE$28</f>
         <v>0</v>
       </c>
       <c r="M26" s="10">
-        <f>[1]Republic!KF$23+[1]Republic!KF$28</f>
+        <f>[4]Republic!KF$23+[4]Republic!KF$28</f>
         <v>0</v>
       </c>
       <c r="N26" s="10">
-        <f>[1]Republic!KG$23+[1]Republic!KG$28</f>
+        <f>[4]Republic!KG$23+[4]Republic!KG$28</f>
         <v>0</v>
       </c>
       <c r="R26" s="10"/>
     </row>
     <row r="27" spans="2:18" x14ac:dyDescent="0.2">
       <c r="B27" s="53" t="s">
         <v>57</v>
       </c>
       <c r="C27" s="10">
-        <f>[1]Republic_UA!JV$23+[1]Republic_UA!JV$28</f>
+        <f>[4]Republic_UA!JV$23+[4]Republic_UA!JV$28</f>
         <v>4363</v>
       </c>
       <c r="D27" s="10">
-        <f>[1]Republic_UA!JW$23+[1]Republic_UA!JW$28</f>
-        <v>0</v>
+        <f>[4]Republic_UA!JW$23+[4]Republic_UA!JW$28</f>
+        <v>4302</v>
       </c>
       <c r="E27" s="10">
-        <f>[1]Republic_UA!JX$23+[1]Republic_UA!JX$28</f>
-        <v>0</v>
+        <f>[4]Republic_UA!JX$23+[4]Republic_UA!JX$28</f>
+        <v>7754</v>
       </c>
       <c r="F27" s="10">
-        <f>[1]Republic_UA!JY$23+[1]Republic_UA!JY$28</f>
+        <f>[4]Republic_UA!JY$23+[4]Republic_UA!JY$28</f>
         <v>0</v>
       </c>
       <c r="G27" s="10">
-        <f>[1]Republic_UA!JZ$23+[1]Republic_UA!JZ$28</f>
+        <f>[4]Republic_UA!JZ$23+[4]Republic_UA!JZ$28</f>
         <v>0</v>
       </c>
       <c r="H27" s="10">
-        <f>[1]Republic_UA!KA$23+[1]Republic_UA!KA$28</f>
+        <f>[4]Republic_UA!KA$23+[4]Republic_UA!KA$28</f>
         <v>0</v>
       </c>
       <c r="I27" s="10">
-        <f>[1]Republic_UA!KB$23+[1]Republic_UA!KB$28</f>
+        <f>[4]Republic_UA!KB$23+[4]Republic_UA!KB$28</f>
         <v>0</v>
       </c>
       <c r="J27" s="10">
-        <f>[1]Republic_UA!KC$23+[1]Republic_UA!KC$28</f>
+        <f>[4]Republic_UA!KC$23+[4]Republic_UA!KC$28</f>
         <v>0</v>
       </c>
       <c r="K27" s="10">
-        <f>[1]Republic_UA!KD$23+[1]Republic_UA!KD$28</f>
+        <f>[4]Republic_UA!KD$23+[4]Republic_UA!KD$28</f>
         <v>0</v>
       </c>
       <c r="L27" s="10">
-        <f>[1]Republic_UA!KE$23+[1]Republic_UA!KE$28</f>
+        <f>[4]Republic_UA!KE$23+[4]Republic_UA!KE$28</f>
         <v>0</v>
       </c>
       <c r="M27" s="10">
-        <f>[1]Republic_UA!KF$23+[1]Republic_UA!KF$28</f>
+        <f>[4]Republic_UA!KF$23+[4]Republic_UA!KF$28</f>
         <v>0</v>
       </c>
       <c r="N27" s="10">
-        <f>[1]Republic_UA!KG$23+[1]Republic_UA!KG$28</f>
+        <f>[4]Republic_UA!KG$23+[4]Republic_UA!KG$28</f>
         <v>0</v>
       </c>
       <c r="R27" s="10"/>
     </row>
     <row r="28" spans="2:18" hidden="1" x14ac:dyDescent="0.2">
       <c r="B28" s="53" t="s">
         <v>66</v>
       </c>
       <c r="C28" s="10">
-        <f>'[1]Shuttle America'!JV$23+'[1]Shuttle America'!JV$28</f>
+        <f>'[4]Shuttle America'!JV$23+'[4]Shuttle America'!JV$28</f>
         <v>0</v>
       </c>
       <c r="D28" s="10">
-        <f>'[1]Shuttle America'!JW$23+'[1]Shuttle America'!JW$28</f>
+        <f>'[4]Shuttle America'!JW$23+'[4]Shuttle America'!JW$28</f>
         <v>0</v>
       </c>
       <c r="E28" s="10">
-        <f>'[1]Shuttle America'!JX$23+'[1]Shuttle America'!JX$28</f>
+        <f>'[4]Shuttle America'!JX$23+'[4]Shuttle America'!JX$28</f>
         <v>0</v>
       </c>
       <c r="F28" s="10">
-        <f>'[1]Shuttle America'!JY$23+'[1]Shuttle America'!JY$28</f>
+        <f>'[4]Shuttle America'!JY$23+'[4]Shuttle America'!JY$28</f>
         <v>0</v>
       </c>
       <c r="G28" s="10">
-        <f>'[1]Shuttle America'!JZ$23+'[1]Shuttle America'!JZ$28</f>
+        <f>'[4]Shuttle America'!JZ$23+'[4]Shuttle America'!JZ$28</f>
         <v>0</v>
       </c>
       <c r="H28" s="10">
-        <f>'[1]Shuttle America'!KA$23+'[1]Shuttle America'!KA$28</f>
+        <f>'[4]Shuttle America'!KA$23+'[4]Shuttle America'!KA$28</f>
         <v>0</v>
       </c>
       <c r="I28" s="10">
-        <f>'[1]Shuttle America'!KB$23+'[1]Shuttle America'!KB$28</f>
+        <f>'[4]Shuttle America'!KB$23+'[4]Shuttle America'!KB$28</f>
         <v>0</v>
       </c>
       <c r="J28" s="10">
-        <f>'[1]Shuttle America'!KC$23+'[1]Shuttle America'!KC$28</f>
+        <f>'[4]Shuttle America'!KC$23+'[4]Shuttle America'!KC$28</f>
         <v>0</v>
       </c>
       <c r="K28" s="10">
-        <f>'[1]Shuttle America'!KD$23+'[1]Shuttle America'!KD$28</f>
+        <f>'[4]Shuttle America'!KD$23+'[4]Shuttle America'!KD$28</f>
         <v>0</v>
       </c>
       <c r="L28" s="10">
-        <f>'[1]Shuttle America'!KE$23+'[1]Shuttle America'!KE$28</f>
+        <f>'[4]Shuttle America'!KE$23+'[4]Shuttle America'!KE$28</f>
         <v>0</v>
       </c>
       <c r="M28" s="10">
-        <f>'[1]Shuttle America'!KF$23+'[1]Shuttle America'!KF$28</f>
+        <f>'[4]Shuttle America'!KF$23+'[4]Shuttle America'!KF$28</f>
         <v>0</v>
       </c>
       <c r="N28" s="10">
-        <f>'[1]Shuttle America'!KG$23+'[1]Shuttle America'!KG$28</f>
+        <f>'[4]Shuttle America'!KG$23+'[4]Shuttle America'!KG$28</f>
         <v>0</v>
       </c>
       <c r="R28" s="10"/>
     </row>
     <row r="29" spans="2:18" x14ac:dyDescent="0.2">
       <c r="B29" t="s">
         <v>53</v>
       </c>
       <c r="C29" s="10">
-        <f>'[1]Sky West_UA'!JV$23+'[1]Sky West_UA'!JV$28</f>
+        <f>'[4]Sky West_UA'!JV$23+'[4]Sky West_UA'!JV$28</f>
         <v>1963</v>
       </c>
       <c r="D29" s="10">
-        <f>'[1]Sky West_UA'!JW$23+'[1]Sky West_UA'!JW$28</f>
-        <v>0</v>
+        <f>'[4]Sky West_UA'!JW$23+'[4]Sky West_UA'!JW$28</f>
+        <v>1318</v>
       </c>
       <c r="E29" s="10">
-        <f>'[1]Sky West_UA'!JX$23+'[1]Sky West_UA'!JX$28</f>
-        <v>0</v>
+        <f>'[4]Sky West_UA'!JX$23+'[4]Sky West_UA'!JX$28</f>
+        <v>2151</v>
       </c>
       <c r="F29" s="10">
-        <f>'[1]Sky West_UA'!JY$23+'[1]Sky West_UA'!JY$28</f>
+        <f>'[4]Sky West_UA'!JY$23+'[4]Sky West_UA'!JY$28</f>
         <v>0</v>
       </c>
       <c r="G29" s="10">
-        <f>'[1]Sky West_UA'!JZ$23+'[1]Sky West_UA'!JZ$28</f>
+        <f>'[4]Sky West_UA'!JZ$23+'[4]Sky West_UA'!JZ$28</f>
         <v>0</v>
       </c>
       <c r="H29" s="10">
-        <f>'[1]Sky West_UA'!KA$23+'[1]Sky West_UA'!KA$28</f>
+        <f>'[4]Sky West_UA'!KA$23+'[4]Sky West_UA'!KA$28</f>
         <v>0</v>
       </c>
       <c r="I29" s="10">
-        <f>'[1]Sky West_UA'!KB$23+'[1]Sky West_UA'!KB$28</f>
+        <f>'[4]Sky West_UA'!KB$23+'[4]Sky West_UA'!KB$28</f>
         <v>0</v>
       </c>
       <c r="J29" s="10">
-        <f>'[1]Sky West_UA'!KC$23+'[1]Sky West_UA'!KC$28</f>
+        <f>'[4]Sky West_UA'!KC$23+'[4]Sky West_UA'!KC$28</f>
         <v>0</v>
       </c>
       <c r="K29" s="10">
-        <f>'[1]Sky West_UA'!KD$23+'[1]Sky West_UA'!KD$28</f>
+        <f>'[4]Sky West_UA'!KD$23+'[4]Sky West_UA'!KD$28</f>
         <v>0</v>
       </c>
       <c r="L29" s="10">
-        <f>'[1]Sky West_UA'!KE$23+'[1]Sky West_UA'!KE$28</f>
+        <f>'[4]Sky West_UA'!KE$23+'[4]Sky West_UA'!KE$28</f>
         <v>0</v>
       </c>
       <c r="M29" s="10">
-        <f>'[1]Sky West_UA'!KF$23+'[1]Sky West_UA'!KF$28</f>
+        <f>'[4]Sky West_UA'!KF$23+'[4]Sky West_UA'!KF$28</f>
         <v>0</v>
       </c>
       <c r="N29" s="10">
-        <f>'[1]Sky West_UA'!KG$23+'[1]Sky West_UA'!KG$28</f>
+        <f>'[4]Sky West_UA'!KG$23+'[4]Sky West_UA'!KG$28</f>
         <v>0</v>
       </c>
       <c r="R29" s="10"/>
     </row>
     <row r="30" spans="2:18" x14ac:dyDescent="0.2">
       <c r="B30" t="s">
         <v>64</v>
       </c>
       <c r="C30" s="10">
-        <f>'[1]Sky West_AA'!JV$23+'[1]Sky West_AA'!JV$28</f>
+        <f>'[4]Sky West_AA'!JV$23+'[4]Sky West_AA'!JV$28</f>
         <v>324</v>
       </c>
       <c r="D30" s="10">
-        <f>'[1]Sky West_AA'!JW$23+'[1]Sky West_AA'!JW$28</f>
-        <v>0</v>
+        <f>'[4]Sky West_AA'!JW$23+'[4]Sky West_AA'!JW$28</f>
+        <v>419</v>
       </c>
       <c r="E30" s="10">
-        <f>'[1]Sky West_AA'!JX$23+'[1]Sky West_AA'!JX$28</f>
+        <f>'[4]Sky West_AA'!JX$23+'[4]Sky West_AA'!JX$28</f>
         <v>0</v>
       </c>
       <c r="F30" s="10">
-        <f>'[1]Sky West_AA'!JY$23+'[1]Sky West_AA'!JY$28</f>
+        <f>'[4]Sky West_AA'!JY$23+'[4]Sky West_AA'!JY$28</f>
         <v>0</v>
       </c>
       <c r="G30" s="10">
-        <f>'[1]Sky West_AA'!JZ$23+'[1]Sky West_AA'!JZ$28</f>
+        <f>'[4]Sky West_AA'!JZ$23+'[4]Sky West_AA'!JZ$28</f>
         <v>0</v>
       </c>
       <c r="H30" s="10">
-        <f>'[1]Sky West_AA'!KA$23+'[1]Sky West_AA'!KA$28</f>
+        <f>'[4]Sky West_AA'!KA$23+'[4]Sky West_AA'!KA$28</f>
         <v>0</v>
       </c>
       <c r="I30" s="10">
-        <f>'[1]Sky West_AA'!KB$23+'[1]Sky West_AA'!KB$28</f>
+        <f>'[4]Sky West_AA'!KB$23+'[4]Sky West_AA'!KB$28</f>
         <v>0</v>
       </c>
       <c r="J30" s="10">
-        <f>'[1]Sky West_AA'!KC$23+'[1]Sky West_AA'!KC$28</f>
+        <f>'[4]Sky West_AA'!KC$23+'[4]Sky West_AA'!KC$28</f>
         <v>0</v>
       </c>
       <c r="K30" s="10">
-        <f>'[1]Sky West_AA'!KD$23+'[1]Sky West_AA'!KD$28</f>
+        <f>'[4]Sky West_AA'!KD$23+'[4]Sky West_AA'!KD$28</f>
         <v>0</v>
       </c>
       <c r="L30" s="10">
-        <f>'[1]Sky West_AA'!KE$23+'[1]Sky West_AA'!KE$28</f>
+        <f>'[4]Sky West_AA'!KE$23+'[4]Sky West_AA'!KE$28</f>
         <v>0</v>
       </c>
       <c r="M30" s="10">
-        <f>'[1]Sky West_AA'!KF$23+'[1]Sky West_AA'!KF$28</f>
+        <f>'[4]Sky West_AA'!KF$23+'[4]Sky West_AA'!KF$28</f>
         <v>0</v>
       </c>
       <c r="N30" s="10">
-        <f>'[1]Sky West_AA'!KG$23+'[1]Sky West_AA'!KG$28</f>
+        <f>'[4]Sky West_AA'!KG$23+'[4]Sky West_AA'!KG$28</f>
         <v>0</v>
       </c>
       <c r="R30" s="10"/>
     </row>
     <row r="31" spans="2:18" hidden="1" x14ac:dyDescent="0.2">
       <c r="B31" t="s">
         <v>58</v>
       </c>
       <c r="C31" s="10">
-        <f>'[1]Sky West_AS'!JV$23+'[1]Sky West_AS'!JV$28</f>
+        <f>'[4]Sky West_AS'!JV$23+'[4]Sky West_AS'!JV$28</f>
         <v>0</v>
       </c>
       <c r="D31" s="10">
-        <f>'[1]Sky West_AS'!JW$23+'[1]Sky West_AS'!JW$28</f>
+        <f>'[4]Sky West_AS'!JW$23+'[4]Sky West_AS'!JW$28</f>
         <v>0</v>
       </c>
       <c r="E31" s="10">
-        <f>'[1]Sky West_AS'!JX$23+'[1]Sky West_AS'!JX$28</f>
+        <f>'[4]Sky West_AS'!JX$23+'[4]Sky West_AS'!JX$28</f>
         <v>0</v>
       </c>
       <c r="F31" s="10">
-        <f>'[1]Sky West_AS'!JY$23+'[1]Sky West_AS'!JY$28</f>
+        <f>'[4]Sky West_AS'!JY$23+'[4]Sky West_AS'!JY$28</f>
         <v>0</v>
       </c>
       <c r="G31" s="10">
-        <f>'[1]Sky West_AS'!JZ$23+'[1]Sky West_AS'!JZ$28</f>
+        <f>'[4]Sky West_AS'!JZ$23+'[4]Sky West_AS'!JZ$28</f>
         <v>0</v>
       </c>
       <c r="H31" s="10">
-        <f>'[1]Sky West_AS'!KA$23+'[1]Sky West_AS'!KA$28</f>
+        <f>'[4]Sky West_AS'!KA$23+'[4]Sky West_AS'!KA$28</f>
         <v>0</v>
       </c>
       <c r="I31" s="10">
-        <f>'[1]Sky West_AS'!KB$23+'[1]Sky West_AS'!KB$28</f>
+        <f>'[4]Sky West_AS'!KB$23+'[4]Sky West_AS'!KB$28</f>
         <v>0</v>
       </c>
       <c r="J31" s="10">
-        <f>'[1]Sky West_AS'!KC$23+'[1]Sky West_AS'!KC$28</f>
+        <f>'[4]Sky West_AS'!KC$23+'[4]Sky West_AS'!KC$28</f>
         <v>0</v>
       </c>
       <c r="K31" s="10">
-        <f>'[1]Sky West_AS'!KD$23+'[1]Sky West_AS'!KD$28</f>
+        <f>'[4]Sky West_AS'!KD$23+'[4]Sky West_AS'!KD$28</f>
         <v>0</v>
       </c>
       <c r="L31" s="10">
-        <f>'[1]Sky West_AS'!KE$23+'[1]Sky West_AS'!KE$28</f>
+        <f>'[4]Sky West_AS'!KE$23+'[4]Sky West_AS'!KE$28</f>
         <v>0</v>
       </c>
       <c r="M31" s="10">
-        <f>'[1]Sky West_AS'!KF$23+'[1]Sky West_AS'!KF$28</f>
+        <f>'[4]Sky West_AS'!KF$23+'[4]Sky West_AS'!KF$28</f>
         <v>0</v>
       </c>
       <c r="N31" s="10">
-        <f>'[1]Sky West_AS'!KG$23+'[1]Sky West_AS'!KG$28</f>
+        <f>'[4]Sky West_AS'!KG$23+'[4]Sky West_AS'!KG$28</f>
         <v>0</v>
       </c>
       <c r="R31" s="10"/>
     </row>
-    <row r="32" spans="2:18" x14ac:dyDescent="0.2">
+    <row r="32" spans="2:18" hidden="1" x14ac:dyDescent="0.2">
       <c r="B32" t="s">
         <v>48</v>
       </c>
       <c r="C32" s="10">
-        <f>+[1]Spirit!JV$23+[1]Spirit!JV$28</f>
+        <f>+[4]Spirit!JV$23+[4]Spirit!JV$28</f>
         <v>0</v>
       </c>
       <c r="D32" s="10">
-        <f>+[1]Spirit!JW$23+[1]Spirit!JW$28</f>
+        <f>+[4]Spirit!JW$23+[4]Spirit!JW$28</f>
         <v>0</v>
       </c>
       <c r="E32" s="10">
-        <f>+[1]Spirit!JX$23+[1]Spirit!JX$28</f>
+        <f>+[4]Spirit!JX$23+[4]Spirit!JX$28</f>
         <v>0</v>
       </c>
       <c r="F32" s="10">
-        <f>+[1]Spirit!JY$23+[1]Spirit!JY$28</f>
+        <f>+[4]Spirit!JY$23+[4]Spirit!JY$28</f>
         <v>0</v>
       </c>
       <c r="G32" s="10">
-        <f>+[1]Spirit!JZ$23+[1]Spirit!JZ$28</f>
+        <f>+[4]Spirit!JZ$23+[4]Spirit!JZ$28</f>
         <v>0</v>
       </c>
       <c r="H32" s="10">
-        <f>+[1]Spirit!KA$23+[1]Spirit!KA$28</f>
+        <f>+[4]Spirit!KA$23+[4]Spirit!KA$28</f>
         <v>0</v>
       </c>
       <c r="I32" s="10">
-        <f>+[1]Spirit!KB$23+[1]Spirit!KB$28</f>
+        <f>+[4]Spirit!KB$23+[4]Spirit!KB$28</f>
         <v>0</v>
       </c>
       <c r="J32" s="10">
-        <f>+[1]Spirit!KC$23+[1]Spirit!KC$28</f>
+        <f>+[4]Spirit!KC$23+[4]Spirit!KC$28</f>
         <v>0</v>
       </c>
       <c r="K32" s="10">
-        <f>+[1]Spirit!KD$23+[1]Spirit!KD$28</f>
+        <f>+[4]Spirit!KD$23+[4]Spirit!KD$28</f>
         <v>0</v>
       </c>
       <c r="L32" s="10">
-        <f>+[1]Spirit!KE$23+[1]Spirit!KE$28</f>
+        <f>+[4]Spirit!KE$23+[4]Spirit!KE$28</f>
         <v>0</v>
       </c>
       <c r="M32" s="10">
-        <f>+[1]Spirit!KF$23+[1]Spirit!KF$28</f>
+        <f>+[4]Spirit!KF$23+[4]Spirit!KF$28</f>
         <v>0</v>
       </c>
       <c r="N32" s="10">
-        <f>+[1]Spirit!KG$23+[1]Spirit!KG$28</f>
+        <f>+[4]Spirit!KG$23+[4]Spirit!KG$28</f>
         <v>0</v>
       </c>
       <c r="R32" s="10"/>
     </row>
     <row r="33" spans="2:18" x14ac:dyDescent="0.2">
       <c r="B33" t="s">
         <v>40</v>
       </c>
       <c r="C33" s="10">
-        <f>[1]United!JV$23+[1]United!JV$28</f>
+        <f>[4]United!JV$23+[4]United!JV$28</f>
         <v>44147</v>
       </c>
       <c r="D33" s="10">
-        <f>[1]United!JW$23+[1]United!JW$28</f>
-        <v>0</v>
+        <f>[4]United!JW$23+[4]United!JW$28</f>
+        <v>43275</v>
       </c>
       <c r="E33" s="10">
-        <f>[1]United!JX$23+[1]United!JX$28</f>
-        <v>0</v>
+        <f>[4]United!JX$23+[4]United!JX$28</f>
+        <v>51261</v>
       </c>
       <c r="F33" s="10">
-        <f>[1]United!JY$23+[1]United!JY$28</f>
+        <f>[4]United!JY$23+[4]United!JY$28</f>
         <v>0</v>
       </c>
       <c r="G33" s="10">
-        <f>[1]United!JZ$23+[1]United!JZ$28</f>
+        <f>[4]United!JZ$23+[4]United!JZ$28</f>
         <v>0</v>
       </c>
       <c r="H33" s="10">
-        <f>[1]United!KA$23+[1]United!KA$28</f>
+        <f>[4]United!KA$23+[4]United!KA$28</f>
         <v>0</v>
       </c>
       <c r="I33" s="10">
-        <f>[1]United!KB$23+[1]United!KB$28</f>
+        <f>[4]United!KB$23+[4]United!KB$28</f>
         <v>0</v>
       </c>
       <c r="J33" s="10">
-        <f>[1]United!KC$23+[1]United!KC$28</f>
+        <f>[4]United!KC$23+[4]United!KC$28</f>
         <v>0</v>
       </c>
       <c r="K33" s="10">
-        <f>[1]United!KD$23+[1]United!KD$28</f>
+        <f>[4]United!KD$23+[4]United!KD$28</f>
         <v>0</v>
       </c>
       <c r="L33" s="10">
-        <f>[1]United!KE$23+[1]United!KE$28</f>
+        <f>[4]United!KE$23+[4]United!KE$28</f>
         <v>0</v>
       </c>
       <c r="M33" s="10">
-        <f>[1]United!KF$23+[1]United!KF$28</f>
+        <f>[4]United!KF$23+[4]United!KF$28</f>
         <v>0</v>
       </c>
       <c r="N33" s="10">
-        <f>[1]United!KG$23+[1]United!KG$28</f>
+        <f>[4]United!KG$23+[4]United!KG$28</f>
         <v>0</v>
       </c>
       <c r="R33" s="10"/>
     </row>
     <row r="34" spans="2:18" x14ac:dyDescent="0.2">
       <c r="B34" t="s">
         <v>75</v>
       </c>
       <c r="C34" s="10">
-        <f>[1]WestJet!JV$23+[1]WestJet!JV$33</f>
+        <f>[4]WestJet!JV$23+[4]WestJet!JV$33</f>
         <v>5057</v>
       </c>
       <c r="D34" s="10">
-        <f>[1]WestJet!JW$23+[1]WestJet!JW$33</f>
-        <v>0</v>
+        <f>[4]WestJet!JW$23+[4]WestJet!JW$33</f>
+        <v>3832</v>
       </c>
       <c r="E34" s="10">
-        <f>[1]WestJet!JX$23+[1]WestJet!JX$33</f>
-        <v>0</v>
+        <f>[4]WestJet!JX$23+[4]WestJet!JX$33</f>
+        <v>4269</v>
       </c>
       <c r="F34" s="10">
-        <f>[1]WestJet!JY$23+[1]WestJet!JY$33</f>
+        <f>[4]WestJet!JY$23+[4]WestJet!JY$33</f>
         <v>0</v>
       </c>
       <c r="G34" s="10">
-        <f>[1]WestJet!JZ$23+[1]WestJet!JZ$33</f>
+        <f>[4]WestJet!JZ$23+[4]WestJet!JZ$33</f>
         <v>0</v>
       </c>
       <c r="H34" s="10">
-        <f>[1]WestJet!KA$23+[1]WestJet!KA$33</f>
+        <f>[4]WestJet!KA$23+[4]WestJet!KA$33</f>
         <v>0</v>
       </c>
       <c r="I34" s="10">
-        <f>[1]WestJet!KB$23+[1]WestJet!KB$33</f>
+        <f>[4]WestJet!KB$23+[4]WestJet!KB$33</f>
         <v>0</v>
       </c>
       <c r="J34" s="10">
-        <f>[1]WestJet!KC$23+[1]WestJet!KC$33</f>
+        <f>[4]WestJet!KC$23+[4]WestJet!KC$33</f>
         <v>0</v>
       </c>
       <c r="K34" s="10">
-        <f>[1]WestJet!KD$23+[1]WestJet!KD$33</f>
+        <f>[4]WestJet!KD$23+[4]WestJet!KD$33</f>
         <v>0</v>
       </c>
       <c r="L34" s="10">
-        <f>[1]WestJet!KE$23+[1]WestJet!KE$33</f>
+        <f>[4]WestJet!KE$23+[4]WestJet!KE$33</f>
         <v>0</v>
       </c>
       <c r="M34" s="10">
-        <f>[1]WestJet!KF$23+[1]WestJet!KF$33</f>
+        <f>[4]WestJet!KF$23+[4]WestJet!KF$33</f>
         <v>0</v>
       </c>
       <c r="N34" s="10">
-        <f>[1]WestJet!KG$23+[1]WestJet!KG$33</f>
+        <f>[4]WestJet!KG$23+[4]WestJet!KG$33</f>
         <v>0</v>
       </c>
       <c r="R34" s="10"/>
     </row>
     <row r="36" spans="2:18" ht="27.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B36" s="14" t="s">
         <v>42</v>
       </c>
       <c r="C36" s="12">
         <f t="shared" ref="C36:N36" si="0">SUM(C10:C35)</f>
         <v>125064</v>
       </c>
       <c r="D36" s="12">
         <f>SUM(D10:D35)</f>
-        <v>0</v>
+        <v>119898</v>
       </c>
       <c r="E36" s="12">
         <f t="shared" si="0"/>
-        <v>0</v>
+        <v>152048</v>
       </c>
       <c r="F36" s="12">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="G36" s="12">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="H36" s="12">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="I36" s="12">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="J36" s="12">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="K36" s="12">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
@@ -5375,51 +5846,51 @@
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="N36" s="12">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="37" spans="2:18" ht="13.5" thickTop="1" x14ac:dyDescent="0.2"/>
   </sheetData>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.5" right="0.5" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup scale="91" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A4:N30"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="P18" sqref="P18"/>
+      <selection activeCell="P8" sqref="P8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="5.5703125" customWidth="1"/>
     <col min="2" max="2" width="24.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="4" spans="1:14" ht="20.25" x14ac:dyDescent="0.3">
       <c r="B4" s="16"/>
     </row>
     <row r="5" spans="1:14" ht="20.25" x14ac:dyDescent="0.3">
       <c r="B5" s="16"/>
     </row>
     <row r="7" spans="1:14" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="C7" s="9" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="9" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="9" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="9" t="s">
@@ -5441,604 +5912,604 @@
         <v>28</v>
       </c>
       <c r="L7" s="9" t="s">
         <v>29</v>
       </c>
       <c r="M7" s="9" t="s">
         <v>30</v>
       </c>
       <c r="N7" s="9" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="9" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A9" s="22">
         <v>2026</v>
       </c>
       <c r="B9" s="27" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="11" spans="1:14" x14ac:dyDescent="0.2">
       <c r="B11" s="53" t="s">
         <v>69</v>
       </c>
       <c r="C11" s="10">
-        <f>[1]Southwest!JV$23+[1]Southwest!JV$28+[1]Southwest!JV$33+[1]Southwest!JV$38</f>
+        <f>[4]Southwest!JV$23+[4]Southwest!JV$28+[4]Southwest!JV$33+[4]Southwest!JV$38</f>
         <v>44033</v>
       </c>
       <c r="D11" s="10">
-        <f>[1]Southwest!JW$23+[1]Southwest!JW$28+[1]Southwest!JW$33+[1]Southwest!JW$38</f>
-        <v>0</v>
+        <f>[4]Southwest!JW$23+[4]Southwest!JW$28+[4]Southwest!JW$33+[4]Southwest!JW$38</f>
+        <v>47444</v>
       </c>
       <c r="E11" s="10">
-        <f>[1]Southwest!JX$23+[1]Southwest!JX$28+[1]Southwest!JX$33+[1]Southwest!JX$38</f>
-        <v>0</v>
+        <f>[4]Southwest!JX$23+[4]Southwest!JX$28+[4]Southwest!JX$33+[4]Southwest!JX$38</f>
+        <v>67962</v>
       </c>
       <c r="F11" s="10">
-        <f>[1]Southwest!JY$23+[1]Southwest!JY$28+[1]Southwest!JY$33+[1]Southwest!JY$38</f>
+        <f>[4]Southwest!JY$23+[4]Southwest!JY$28+[4]Southwest!JY$33+[4]Southwest!JY$38</f>
         <v>0</v>
       </c>
       <c r="G11" s="10">
-        <f>[1]Southwest!JZ$23+[1]Southwest!JZ$28+[1]Southwest!JZ$33+[1]Southwest!JZ$38</f>
+        <f>[4]Southwest!JZ$23+[4]Southwest!JZ$28+[4]Southwest!JZ$33+[4]Southwest!JZ$38</f>
         <v>0</v>
       </c>
       <c r="H11" s="10">
-        <f>[1]Southwest!KA$23+[1]Southwest!KA$28+[1]Southwest!KA$33+[1]Southwest!KA$38</f>
+        <f>[4]Southwest!KA$23+[4]Southwest!KA$28+[4]Southwest!KA$33+[4]Southwest!KA$38</f>
         <v>0</v>
       </c>
       <c r="I11" s="10">
-        <f>[1]Southwest!KB$23+[1]Southwest!KB$28+[1]Southwest!KB$33+[1]Southwest!KB$38</f>
+        <f>[4]Southwest!KB$23+[4]Southwest!KB$28+[4]Southwest!KB$33+[4]Southwest!KB$38</f>
         <v>0</v>
       </c>
       <c r="J11" s="10">
-        <f>[1]Southwest!KC$23+[1]Southwest!KC$28+[1]Southwest!KC$33+[1]Southwest!KC$38</f>
+        <f>[4]Southwest!KC$23+[4]Southwest!KC$28+[4]Southwest!KC$33+[4]Southwest!KC$38</f>
         <v>0</v>
       </c>
       <c r="K11" s="10">
-        <f>[1]Southwest!KD$23+[1]Southwest!KD$28+[1]Southwest!KD$33+[1]Southwest!KD$38</f>
+        <f>[4]Southwest!KD$23+[4]Southwest!KD$28+[4]Southwest!KD$33+[4]Southwest!KD$38</f>
         <v>0</v>
       </c>
       <c r="L11" s="10">
-        <f>[1]Southwest!KE$23+[1]Southwest!KE$28+[1]Southwest!KE$33+[1]Southwest!KE$38</f>
+        <f>[4]Southwest!KE$23+[4]Southwest!KE$28+[4]Southwest!KE$33+[4]Southwest!KE$38</f>
         <v>0</v>
       </c>
       <c r="M11" s="10">
-        <f>[1]Southwest!KF$23+[1]Southwest!KF$28+[1]Southwest!KF$33+[1]Southwest!KF$38</f>
+        <f>[4]Southwest!KF$23+[4]Southwest!KF$28+[4]Southwest!KF$33+[4]Southwest!KF$38</f>
         <v>0</v>
       </c>
       <c r="N11" s="10">
-        <f>[1]Southwest!KG$23+[1]Southwest!KG$28+[1]Southwest!KG$33+[1]Southwest!KG$38</f>
+        <f>[4]Southwest!KG$23+[4]Southwest!KG$28+[4]Southwest!KG$33+[4]Southwest!KG$38</f>
         <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:14" x14ac:dyDescent="0.2">
       <c r="B12" t="s">
         <v>43</v>
       </c>
       <c r="C12" s="10">
-        <f>[1]Icelandair!JV$23+[1]Icelandair!JV$28+[1]Icelandair!JV$33+[1]Icelandair!JV$38</f>
+        <f>[4]Icelandair!JV$23+[4]Icelandair!JV$28+[4]Icelandair!JV$33+[4]Icelandair!JV$38</f>
         <v>2056</v>
       </c>
       <c r="D12" s="10">
-        <f>[1]Icelandair!JW$23+[1]Icelandair!JW$28+[1]Icelandair!JW$33+[1]Icelandair!JW$38</f>
-        <v>0</v>
+        <f>[4]Icelandair!JW$23+[4]Icelandair!JW$28+[4]Icelandair!JW$33+[4]Icelandair!JW$38</f>
+        <v>1784</v>
       </c>
       <c r="E12" s="10">
-        <f>[1]Icelandair!JX$23+[1]Icelandair!JX$28+[1]Icelandair!JX$33+[1]Icelandair!JX$38</f>
-        <v>0</v>
+        <f>[4]Icelandair!JX$23+[4]Icelandair!JX$28+[4]Icelandair!JX$33+[4]Icelandair!JX$38</f>
+        <v>2459</v>
       </c>
       <c r="F12" s="10">
-        <f>[1]Icelandair!JY$23+[1]Icelandair!JY$28+[1]Icelandair!JY$33+[1]Icelandair!JY$38</f>
+        <f>[4]Icelandair!JY$23+[4]Icelandair!JY$28+[4]Icelandair!JY$33+[4]Icelandair!JY$38</f>
         <v>0</v>
       </c>
       <c r="G12" s="10">
-        <f>[1]Icelandair!JZ$23+[1]Icelandair!JZ$28+[1]Icelandair!JZ$33+[1]Icelandair!JZ$38</f>
+        <f>[4]Icelandair!JZ$23+[4]Icelandair!JZ$28+[4]Icelandair!JZ$33+[4]Icelandair!JZ$38</f>
         <v>0</v>
       </c>
       <c r="H12" s="10">
-        <f>[1]Icelandair!KA$23+[1]Icelandair!KA$28+[1]Icelandair!KA$33+[1]Icelandair!KA$38</f>
+        <f>[4]Icelandair!KA$23+[4]Icelandair!KA$28+[4]Icelandair!KA$33+[4]Icelandair!KA$38</f>
         <v>0</v>
       </c>
       <c r="I12" s="10">
-        <f>[1]Icelandair!KB$23+[1]Icelandair!KB$28+[1]Icelandair!KB$33+[1]Icelandair!KB$38</f>
+        <f>[4]Icelandair!KB$23+[4]Icelandair!KB$28+[4]Icelandair!KB$33+[4]Icelandair!KB$38</f>
         <v>0</v>
       </c>
       <c r="J12" s="10">
-        <f>[1]Icelandair!KC$23+[1]Icelandair!KC$28+[1]Icelandair!KC$33+[1]Icelandair!KC$38</f>
+        <f>[4]Icelandair!KC$23+[4]Icelandair!KC$28+[4]Icelandair!KC$33+[4]Icelandair!KC$38</f>
         <v>0</v>
       </c>
       <c r="K12" s="10">
-        <f>[1]Icelandair!KD$23+[1]Icelandair!KD$28+[1]Icelandair!KD$33+[1]Icelandair!KD$38</f>
+        <f>[4]Icelandair!KD$23+[4]Icelandair!KD$28+[4]Icelandair!KD$33+[4]Icelandair!KD$38</f>
         <v>0</v>
       </c>
       <c r="L12" s="10">
-        <f>[1]Icelandair!KE$23+[1]Icelandair!KE$28+[1]Icelandair!KE$33+[1]Icelandair!KE$38</f>
+        <f>[4]Icelandair!KE$23+[4]Icelandair!KE$28+[4]Icelandair!KE$33+[4]Icelandair!KE$38</f>
         <v>0</v>
       </c>
       <c r="M12" s="10">
-        <f>[1]Icelandair!KF$23+[1]Icelandair!KF$28+[1]Icelandair!KF$33+[1]Icelandair!KF$38</f>
+        <f>[4]Icelandair!KF$23+[4]Icelandair!KF$28+[4]Icelandair!KF$33+[4]Icelandair!KF$38</f>
         <v>0</v>
       </c>
       <c r="N12" s="10">
-        <f>[1]Icelandair!KG$23+[1]Icelandair!KG$28+[1]Icelandair!KG$33+[1]Icelandair!KG$38</f>
+        <f>[4]Icelandair!KG$23+[4]Icelandair!KG$28+[4]Icelandair!KG$33+[4]Icelandair!KG$38</f>
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:14" x14ac:dyDescent="0.2">
       <c r="B13" t="s">
         <v>44</v>
       </c>
       <c r="C13" s="10">
-        <f>'[1]Sun Country'!JV$23+'[1]Sun Country'!JV$28+'[1]Sun Country'!JV$33+'[1]Sun Country'!JV$38</f>
+        <f>'[4]Sun Country'!JV$23+'[4]Sun Country'!JV$28+'[4]Sun Country'!JV$33+'[4]Sun Country'!JV$38</f>
         <v>135621</v>
       </c>
       <c r="D13" s="10">
-        <f>'[1]Sun Country'!JW$23+'[1]Sun Country'!JW$28+'[1]Sun Country'!JW$33+'[1]Sun Country'!JW$38</f>
-        <v>0</v>
+        <f>'[4]Sun Country'!JW$23+'[4]Sun Country'!JW$28+'[4]Sun Country'!JW$33+'[4]Sun Country'!JW$38</f>
+        <v>151962</v>
       </c>
       <c r="E13" s="10">
-        <f>'[1]Sun Country'!JX$23+'[1]Sun Country'!JX$28+'[1]Sun Country'!JX$33+'[1]Sun Country'!JX$38</f>
-        <v>0</v>
+        <f>'[4]Sun Country'!JX$23+'[4]Sun Country'!JX$28+'[4]Sun Country'!JX$33+'[4]Sun Country'!JX$38</f>
+        <v>201562</v>
       </c>
       <c r="F13" s="10">
-        <f>'[1]Sun Country'!JY$23+'[1]Sun Country'!JY$28+'[1]Sun Country'!JY$33+'[1]Sun Country'!JY$38</f>
+        <f>'[4]Sun Country'!JY$23+'[4]Sun Country'!JY$28+'[4]Sun Country'!JY$33+'[4]Sun Country'!JY$38</f>
         <v>0</v>
       </c>
       <c r="G13" s="10">
-        <f>'[1]Sun Country'!JZ$23+'[1]Sun Country'!JZ$28+'[1]Sun Country'!JZ$33+'[1]Sun Country'!JZ$38</f>
+        <f>'[4]Sun Country'!JZ$23+'[4]Sun Country'!JZ$28+'[4]Sun Country'!JZ$33+'[4]Sun Country'!JZ$38</f>
         <v>0</v>
       </c>
       <c r="H13" s="10">
-        <f>'[1]Sun Country'!KA$23+'[1]Sun Country'!KA$28+'[1]Sun Country'!KA$33+'[1]Sun Country'!KA$38</f>
+        <f>'[4]Sun Country'!KA$23+'[4]Sun Country'!KA$28+'[4]Sun Country'!KA$33+'[4]Sun Country'!KA$38</f>
         <v>0</v>
       </c>
       <c r="I13" s="10">
-        <f>'[1]Sun Country'!KB$23+'[1]Sun Country'!KB$28+'[1]Sun Country'!KB$33+'[1]Sun Country'!KB$38</f>
+        <f>'[4]Sun Country'!KB$23+'[4]Sun Country'!KB$28+'[4]Sun Country'!KB$33+'[4]Sun Country'!KB$38</f>
         <v>0</v>
       </c>
       <c r="J13" s="10">
-        <f>'[1]Sun Country'!KC$23+'[1]Sun Country'!KC$28+'[1]Sun Country'!KC$33+'[1]Sun Country'!KC$38</f>
+        <f>'[4]Sun Country'!KC$23+'[4]Sun Country'!KC$28+'[4]Sun Country'!KC$33+'[4]Sun Country'!KC$38</f>
         <v>0</v>
       </c>
       <c r="K13" s="10">
-        <f>'[1]Sun Country'!KD$23+'[1]Sun Country'!KD$28+'[1]Sun Country'!KD$33+'[1]Sun Country'!KD$38</f>
+        <f>'[4]Sun Country'!KD$23+'[4]Sun Country'!KD$28+'[4]Sun Country'!KD$33+'[4]Sun Country'!KD$38</f>
         <v>0</v>
       </c>
       <c r="L13" s="10">
-        <f>'[1]Sun Country'!KE$23+'[1]Sun Country'!KE$28+'[1]Sun Country'!KE$33+'[1]Sun Country'!KE$38</f>
+        <f>'[4]Sun Country'!KE$23+'[4]Sun Country'!KE$28+'[4]Sun Country'!KE$33+'[4]Sun Country'!KE$38</f>
         <v>0</v>
       </c>
       <c r="M13" s="10">
-        <f>'[1]Sun Country'!KF$23+'[1]Sun Country'!KF$28+'[1]Sun Country'!KF$33+'[1]Sun Country'!KF$38</f>
+        <f>'[4]Sun Country'!KF$23+'[4]Sun Country'!KF$28+'[4]Sun Country'!KF$33+'[4]Sun Country'!KF$38</f>
         <v>0</v>
       </c>
       <c r="N13" s="10">
-        <f>'[1]Sun Country'!KG$23+'[1]Sun Country'!KG$28+'[1]Sun Country'!KG$33+'[1]Sun Country'!KG$38</f>
+        <f>'[4]Sun Country'!KG$23+'[4]Sun Country'!KG$28+'[4]Sun Country'!KG$33+'[4]Sun Country'!KG$38</f>
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:14" x14ac:dyDescent="0.2">
       <c r="B14" t="s">
         <v>52</v>
       </c>
       <c r="C14" s="10">
-        <f>[1]Condor!JV$23+[1]Condor!JV$28+[1]Condor!JV$33+[1]Condor!JV$38</f>
+        <f>[4]Condor!JV$23+[4]Condor!JV$28+[4]Condor!JV$33+[4]Condor!JV$38</f>
         <v>0</v>
       </c>
       <c r="D14" s="10">
-        <f>[1]Condor!JW$23+[1]Condor!JW$28+[1]Condor!JW$33+[1]Condor!JW$38</f>
+        <f>[4]Condor!JW$23+[4]Condor!JW$28+[4]Condor!JW$33+[4]Condor!JW$38</f>
         <v>0</v>
       </c>
       <c r="E14" s="10">
-        <f>[1]Condor!JX$23+[1]Condor!JX$28+[1]Condor!JX$33+[1]Condor!JX$38</f>
+        <f>[4]Condor!JX$23+[4]Condor!JX$28+[4]Condor!JX$33+[4]Condor!JX$38</f>
         <v>0</v>
       </c>
       <c r="F14" s="10">
-        <f>[1]Condor!JY$23+[1]Condor!JY$28+[1]Condor!JY$33+[1]Condor!JY$38</f>
+        <f>[4]Condor!JY$23+[4]Condor!JY$28+[4]Condor!JY$33+[4]Condor!JY$38</f>
         <v>0</v>
       </c>
       <c r="G14" s="10">
-        <f>[1]Condor!JZ$23+[1]Condor!JZ$28+[1]Condor!JZ$33+[1]Condor!JZ$38</f>
+        <f>[4]Condor!JZ$23+[4]Condor!JZ$28+[4]Condor!JZ$33+[4]Condor!JZ$38</f>
         <v>0</v>
       </c>
       <c r="H14" s="10">
-        <f>[1]Condor!KA$23+[1]Condor!KA$28+[1]Condor!KA$33+[1]Condor!KA$38</f>
+        <f>[4]Condor!KA$23+[4]Condor!KA$28+[4]Condor!KA$33+[4]Condor!KA$38</f>
         <v>0</v>
       </c>
       <c r="I14" s="10">
-        <f>[1]Condor!KB$23+[1]Condor!KB$28+[1]Condor!KB$33+[1]Condor!KB$38</f>
+        <f>[4]Condor!KB$23+[4]Condor!KB$28+[4]Condor!KB$33+[4]Condor!KB$38</f>
         <v>0</v>
       </c>
       <c r="J14" s="10">
-        <f>[1]Condor!KC$23+[1]Condor!KC$28+[1]Condor!KC$33+[1]Condor!KC$38</f>
+        <f>[4]Condor!KC$23+[4]Condor!KC$28+[4]Condor!KC$33+[4]Condor!KC$38</f>
         <v>0</v>
       </c>
       <c r="K14" s="10">
-        <f>[1]Condor!KD$23+[1]Condor!KD$28+[1]Condor!KD$33+[1]Condor!KD$38</f>
+        <f>[4]Condor!KD$23+[4]Condor!KD$28+[4]Condor!KD$33+[4]Condor!KD$38</f>
         <v>0</v>
       </c>
       <c r="L14" s="10">
-        <f>[1]Condor!KE$23+[1]Condor!KE$28+[1]Condor!KE$33+[1]Condor!KE$38</f>
+        <f>[4]Condor!KE$23+[4]Condor!KE$28+[4]Condor!KE$33+[4]Condor!KE$38</f>
         <v>0</v>
       </c>
       <c r="M14" s="10">
-        <f>[1]Condor!KF$23+[1]Condor!KF$28+[1]Condor!KF$33+[1]Condor!KF$38</f>
+        <f>[4]Condor!KF$23+[4]Condor!KF$28+[4]Condor!KF$33+[4]Condor!KF$38</f>
         <v>0</v>
       </c>
       <c r="N14" s="10">
-        <f>[1]Condor!KG$23+[1]Condor!KG$28+[1]Condor!KG$33+[1]Condor!KG$38</f>
+        <f>[4]Condor!KG$23+[4]Condor!KG$28+[4]Condor!KG$33+[4]Condor!KG$38</f>
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:14" x14ac:dyDescent="0.2">
       <c r="B15" t="s">
         <v>71</v>
       </c>
       <c r="C15" s="10">
-        <f>'[1]Allegiant '!JV$23+'[1]Allegiant '!JV$28+'[1]Allegiant '!JV$33+'[1]Allegiant '!JV$38</f>
+        <f>'[4]Allegiant '!JV$23+'[4]Allegiant '!JV$28+'[4]Allegiant '!JV$33+'[4]Allegiant '!JV$38</f>
         <v>0</v>
       </c>
       <c r="D15" s="10">
-        <f>'[1]Allegiant '!JW$23+'[1]Allegiant '!JW$28+'[1]Allegiant '!JW$33+'[1]Allegiant '!JW$38</f>
+        <f>'[4]Allegiant '!JW$23+'[4]Allegiant '!JW$28+'[4]Allegiant '!JW$33+'[4]Allegiant '!JW$38</f>
         <v>0</v>
       </c>
       <c r="E15" s="10">
-        <f>'[1]Allegiant '!JX$23+'[1]Allegiant '!JX$28+'[1]Allegiant '!JX$33+'[1]Allegiant '!JX$38</f>
+        <f>'[4]Allegiant '!JX$23+'[4]Allegiant '!JX$28+'[4]Allegiant '!JX$33+'[4]Allegiant '!JX$38</f>
         <v>0</v>
       </c>
       <c r="F15" s="10">
-        <f>'[1]Allegiant '!JY$23+'[1]Allegiant '!JY$28+'[1]Allegiant '!JY$33+'[1]Allegiant '!JY$38</f>
+        <f>'[4]Allegiant '!JY$23+'[4]Allegiant '!JY$28+'[4]Allegiant '!JY$33+'[4]Allegiant '!JY$38</f>
         <v>0</v>
       </c>
       <c r="G15" s="10">
-        <f>'[1]Allegiant '!JZ$23+'[1]Allegiant '!JZ$28+'[1]Allegiant '!JZ$33+'[1]Allegiant '!JZ$38</f>
+        <f>'[4]Allegiant '!JZ$23+'[4]Allegiant '!JZ$28+'[4]Allegiant '!JZ$33+'[4]Allegiant '!JZ$38</f>
         <v>0</v>
       </c>
       <c r="H15" s="10">
-        <f>'[1]Allegiant '!KA$23+'[1]Allegiant '!KA$28+'[1]Allegiant '!KA$33+'[1]Allegiant '!KA$38</f>
+        <f>'[4]Allegiant '!KA$23+'[4]Allegiant '!KA$28+'[4]Allegiant '!KA$33+'[4]Allegiant '!KA$38</f>
         <v>0</v>
       </c>
       <c r="I15" s="10">
-        <f>'[1]Allegiant '!KB$23+'[1]Allegiant '!KB$28+'[1]Allegiant '!KB$33+'[1]Allegiant '!KB$38</f>
+        <f>'[4]Allegiant '!KB$23+'[4]Allegiant '!KB$28+'[4]Allegiant '!KB$33+'[4]Allegiant '!KB$38</f>
         <v>0</v>
       </c>
       <c r="J15" s="10">
-        <f>'[1]Allegiant '!KC$23+'[1]Allegiant '!KC$28+'[1]Allegiant '!KC$33+'[1]Allegiant '!KC$38</f>
+        <f>'[4]Allegiant '!KC$23+'[4]Allegiant '!KC$28+'[4]Allegiant '!KC$33+'[4]Allegiant '!KC$38</f>
         <v>0</v>
       </c>
       <c r="K15" s="10">
-        <f>'[1]Allegiant '!KD$23+'[1]Allegiant '!KD$28+'[1]Allegiant '!KD$33+'[1]Allegiant '!KD$38</f>
+        <f>'[4]Allegiant '!KD$23+'[4]Allegiant '!KD$28+'[4]Allegiant '!KD$33+'[4]Allegiant '!KD$38</f>
         <v>0</v>
       </c>
       <c r="L15" s="10">
-        <f>'[1]Allegiant '!KE$23+'[1]Allegiant '!KE$28+'[1]Allegiant '!KE$33+'[1]Allegiant '!KE$38</f>
+        <f>'[4]Allegiant '!KE$23+'[4]Allegiant '!KE$28+'[4]Allegiant '!KE$33+'[4]Allegiant '!KE$38</f>
         <v>0</v>
       </c>
       <c r="M15" s="10">
-        <f>'[1]Allegiant '!KF$23+'[1]Allegiant '!KF$28+'[1]Allegiant '!KF$33+'[1]Allegiant '!KF$38</f>
+        <f>'[4]Allegiant '!KF$23+'[4]Allegiant '!KF$28+'[4]Allegiant '!KF$33+'[4]Allegiant '!KF$38</f>
         <v>0</v>
       </c>
       <c r="N15" s="10">
-        <f>'[1]Allegiant '!KG$23+'[1]Allegiant '!KG$28+'[1]Allegiant '!KG$33+'[1]Allegiant '!KG$38</f>
+        <f>'[4]Allegiant '!KG$23+'[4]Allegiant '!KG$28+'[4]Allegiant '!KG$33+'[4]Allegiant '!KG$38</f>
         <v>0</v>
       </c>
     </row>
     <row r="16" spans="1:14" x14ac:dyDescent="0.2">
       <c r="B16" t="s">
         <v>46</v>
       </c>
       <c r="C16" s="10">
-        <f>'[1]Charter Misc'!JV$23+'[1]Charter Misc'!JV$28+'[1]Charter Misc'!JV$33+'[1]Charter Misc'!JV$38</f>
+        <f>'[4]Charter Misc'!JV$23+'[4]Charter Misc'!JV$28+'[4]Charter Misc'!JV$33+'[4]Charter Misc'!JV$38</f>
         <v>0</v>
       </c>
       <c r="D16" s="10">
-        <f>'[1]Charter Misc'!JW$23+'[1]Charter Misc'!JW$28+'[1]Charter Misc'!JW$33+'[1]Charter Misc'!JW$38</f>
+        <f>'[4]Charter Misc'!JW$23+'[4]Charter Misc'!JW$28+'[4]Charter Misc'!JW$33+'[4]Charter Misc'!JW$38</f>
         <v>0</v>
       </c>
       <c r="E16" s="10">
-        <f>'[1]Charter Misc'!JX$23+'[1]Charter Misc'!JX$28+'[1]Charter Misc'!JX$33+'[1]Charter Misc'!JX$38</f>
+        <f>'[4]Charter Misc'!JX$23+'[4]Charter Misc'!JX$28+'[4]Charter Misc'!JX$33+'[4]Charter Misc'!JX$38</f>
         <v>0</v>
       </c>
       <c r="F16" s="10">
-        <f>'[1]Charter Misc'!JY$23+'[1]Charter Misc'!JY$28+'[1]Charter Misc'!JY$33+'[1]Charter Misc'!JY$38</f>
+        <f>'[4]Charter Misc'!JY$23+'[4]Charter Misc'!JY$28+'[4]Charter Misc'!JY$33+'[4]Charter Misc'!JY$38</f>
         <v>0</v>
       </c>
       <c r="G16" s="10">
-        <f>'[1]Charter Misc'!JZ$23+'[1]Charter Misc'!JZ$28+'[1]Charter Misc'!JZ$33+'[1]Charter Misc'!JZ$38</f>
+        <f>'[4]Charter Misc'!JZ$23+'[4]Charter Misc'!JZ$28+'[4]Charter Misc'!JZ$33+'[4]Charter Misc'!JZ$38</f>
         <v>0</v>
       </c>
       <c r="H16" s="10">
-        <f>'[1]Charter Misc'!KA$23+'[1]Charter Misc'!KA$28+'[1]Charter Misc'!KA$33+'[1]Charter Misc'!KA$38</f>
+        <f>'[4]Charter Misc'!KA$23+'[4]Charter Misc'!KA$28+'[4]Charter Misc'!KA$33+'[4]Charter Misc'!KA$38</f>
         <v>0</v>
       </c>
       <c r="I16" s="10">
-        <f>'[1]Charter Misc'!KB$23+'[1]Charter Misc'!KB$28+'[1]Charter Misc'!KB$33+'[1]Charter Misc'!KB$38</f>
+        <f>'[4]Charter Misc'!KB$23+'[4]Charter Misc'!KB$28+'[4]Charter Misc'!KB$33+'[4]Charter Misc'!KB$38</f>
         <v>0</v>
       </c>
       <c r="J16" s="10">
-        <f>'[1]Charter Misc'!KC$23+'[1]Charter Misc'!KC$28+'[1]Charter Misc'!KC$33+'[1]Charter Misc'!KC$38</f>
+        <f>'[4]Charter Misc'!KC$23+'[4]Charter Misc'!KC$28+'[4]Charter Misc'!KC$33+'[4]Charter Misc'!KC$38</f>
         <v>0</v>
       </c>
       <c r="K16" s="10">
-        <f>'[1]Charter Misc'!KD$23+'[1]Charter Misc'!KD$28+'[1]Charter Misc'!KD$33+'[1]Charter Misc'!KD$38</f>
+        <f>'[4]Charter Misc'!KD$23+'[4]Charter Misc'!KD$28+'[4]Charter Misc'!KD$33+'[4]Charter Misc'!KD$38</f>
         <v>0</v>
       </c>
       <c r="L16" s="10">
-        <f>'[1]Charter Misc'!KE$23+'[1]Charter Misc'!KE$28+'[1]Charter Misc'!KE$33+'[1]Charter Misc'!KE$38</f>
+        <f>'[4]Charter Misc'!KE$23+'[4]Charter Misc'!KE$28+'[4]Charter Misc'!KE$33+'[4]Charter Misc'!KE$38</f>
         <v>0</v>
       </c>
       <c r="M16" s="10">
-        <f>'[1]Charter Misc'!KF$23+'[1]Charter Misc'!KF$28+'[1]Charter Misc'!KF$33+'[1]Charter Misc'!KF$38</f>
+        <f>'[4]Charter Misc'!KF$23+'[4]Charter Misc'!KF$28+'[4]Charter Misc'!KF$33+'[4]Charter Misc'!KF$38</f>
         <v>0</v>
       </c>
       <c r="N16" s="10">
-        <f>'[1]Charter Misc'!KG$23+'[1]Charter Misc'!KG$28+'[1]Charter Misc'!KG$33+'[1]Charter Misc'!KG$38</f>
-[...3 lines deleted...]
-    <row r="17" spans="2:14" x14ac:dyDescent="0.2">
+        <f>'[4]Charter Misc'!KG$23+'[4]Charter Misc'!KG$28+'[4]Charter Misc'!KG$33+'[4]Charter Misc'!KG$38</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="17" spans="2:14" hidden="1" x14ac:dyDescent="0.2">
       <c r="B17" t="s">
         <v>68</v>
       </c>
       <c r="C17" s="10">
-        <f>'[1]Jet Blue'!JV$23+'[1]Jet Blue'!JV$28+'[1]Jet Blue'!JV$33+'[1]Jet Blue'!JV$38</f>
+        <f>'[4]Jet Blue'!JV$23+'[4]Jet Blue'!JV$28+'[4]Jet Blue'!JV$33+'[4]Jet Blue'!JV$38</f>
         <v>0</v>
       </c>
       <c r="D17" s="10">
-        <f>'[1]Jet Blue'!JW$23+'[1]Jet Blue'!JW$28+'[1]Jet Blue'!JW$33+'[1]Jet Blue'!JW$38</f>
+        <f>'[4]Jet Blue'!JW$23+'[4]Jet Blue'!JW$28+'[4]Jet Blue'!JW$33+'[4]Jet Blue'!JW$38</f>
         <v>0</v>
       </c>
       <c r="E17" s="10">
-        <f>'[1]Jet Blue'!JX$23+'[1]Jet Blue'!JX$28+'[1]Jet Blue'!JX$33+'[1]Jet Blue'!JX$38</f>
+        <f>'[4]Jet Blue'!JX$23+'[4]Jet Blue'!JX$28+'[4]Jet Blue'!JX$33+'[4]Jet Blue'!JX$38</f>
         <v>0</v>
       </c>
       <c r="F17" s="10">
-        <f>'[1]Jet Blue'!JY$23+'[1]Jet Blue'!JY$28+'[1]Jet Blue'!JY$33+'[1]Jet Blue'!JY$38</f>
+        <f>'[4]Jet Blue'!JY$23+'[4]Jet Blue'!JY$28+'[4]Jet Blue'!JY$33+'[4]Jet Blue'!JY$38</f>
         <v>0</v>
       </c>
       <c r="G17" s="10">
-        <f>'[1]Jet Blue'!JZ$23+'[1]Jet Blue'!JZ$28+'[1]Jet Blue'!JZ$33+'[1]Jet Blue'!JZ$38</f>
+        <f>'[4]Jet Blue'!JZ$23+'[4]Jet Blue'!JZ$28+'[4]Jet Blue'!JZ$33+'[4]Jet Blue'!JZ$38</f>
         <v>0</v>
       </c>
       <c r="H17" s="10">
-        <f>'[1]Jet Blue'!KA$23+'[1]Jet Blue'!KA$28+'[1]Jet Blue'!KA$33+'[1]Jet Blue'!KA$38</f>
+        <f>'[4]Jet Blue'!KA$23+'[4]Jet Blue'!KA$28+'[4]Jet Blue'!KA$33+'[4]Jet Blue'!KA$38</f>
         <v>0</v>
       </c>
       <c r="I17" s="10">
-        <f>'[1]Jet Blue'!KB$23+'[1]Jet Blue'!KB$28+'[1]Jet Blue'!KB$33+'[1]Jet Blue'!KB$38</f>
+        <f>'[4]Jet Blue'!KB$23+'[4]Jet Blue'!KB$28+'[4]Jet Blue'!KB$33+'[4]Jet Blue'!KB$38</f>
         <v>0</v>
       </c>
       <c r="J17" s="10">
-        <f>'[1]Jet Blue'!KC$23+'[1]Jet Blue'!KC$28+'[1]Jet Blue'!KC$33+'[1]Jet Blue'!KC$38</f>
+        <f>'[4]Jet Blue'!KC$23+'[4]Jet Blue'!KC$28+'[4]Jet Blue'!KC$33+'[4]Jet Blue'!KC$38</f>
         <v>0</v>
       </c>
       <c r="K17" s="10">
-        <f>'[1]Jet Blue'!KD$23+'[1]Jet Blue'!KD$28+'[1]Jet Blue'!KD$33+'[1]Jet Blue'!KD$38</f>
+        <f>'[4]Jet Blue'!KD$23+'[4]Jet Blue'!KD$28+'[4]Jet Blue'!KD$33+'[4]Jet Blue'!KD$38</f>
         <v>0</v>
       </c>
       <c r="L17" s="10">
-        <f>'[1]Jet Blue'!KE$23+'[1]Jet Blue'!KE$28+'[1]Jet Blue'!KE$33+'[1]Jet Blue'!KE$38</f>
+        <f>'[4]Jet Blue'!KE$23+'[4]Jet Blue'!KE$28+'[4]Jet Blue'!KE$33+'[4]Jet Blue'!KE$38</f>
         <v>0</v>
       </c>
       <c r="M17" s="10">
-        <f>'[1]Jet Blue'!KF$23+'[1]Jet Blue'!KF$28+'[1]Jet Blue'!KF$33+'[1]Jet Blue'!KF$38</f>
+        <f>'[4]Jet Blue'!KF$23+'[4]Jet Blue'!KF$28+'[4]Jet Blue'!KF$33+'[4]Jet Blue'!KF$38</f>
         <v>0</v>
       </c>
       <c r="N17" s="10">
-        <f>'[1]Jet Blue'!KG$23+'[1]Jet Blue'!KG$28+'[1]Jet Blue'!KG$33+'[1]Jet Blue'!KG$38</f>
+        <f>'[4]Jet Blue'!KG$23+'[4]Jet Blue'!KG$28+'[4]Jet Blue'!KG$33+'[4]Jet Blue'!KG$38</f>
         <v>0</v>
       </c>
     </row>
     <row r="18" spans="2:14" x14ac:dyDescent="0.2">
       <c r="B18" t="s">
         <v>41</v>
       </c>
       <c r="C18" s="10">
-        <f>[1]Frontier!JV$23+[1]Frontier!JV$28+[1]Frontier!JV$33+[1]Frontier!JV$38</f>
+        <f>[4]Frontier!JV$23+[4]Frontier!JV$28+[4]Frontier!JV$33+[4]Frontier!JV$38</f>
         <v>12769</v>
       </c>
       <c r="D18" s="10">
-        <f>[1]Frontier!JW$23+[1]Frontier!JW$28+[1]Frontier!JW$33+[1]Frontier!JW$38</f>
-        <v>0</v>
+        <f>[4]Frontier!JW$23+[4]Frontier!JW$28+[4]Frontier!JW$33+[4]Frontier!JW$38</f>
+        <v>18208</v>
       </c>
       <c r="E18" s="10">
-        <f>[1]Frontier!JX$23+[1]Frontier!JX$28+[1]Frontier!JX$33+[1]Frontier!JX$38</f>
-        <v>0</v>
+        <f>[4]Frontier!JX$23+[4]Frontier!JX$28+[4]Frontier!JX$33+[4]Frontier!JX$38</f>
+        <v>28563</v>
       </c>
       <c r="F18" s="10">
-        <f>[1]Frontier!JY$23+[1]Frontier!JY$28+[1]Frontier!JY$33+[1]Frontier!JY$38</f>
+        <f>[4]Frontier!JY$23+[4]Frontier!JY$28+[4]Frontier!JY$33+[4]Frontier!JY$38</f>
         <v>0</v>
       </c>
       <c r="G18" s="10">
-        <f>[1]Frontier!JZ$23+[1]Frontier!JZ$28+[1]Frontier!JZ$33+[1]Frontier!JZ$38</f>
+        <f>[4]Frontier!JZ$23+[4]Frontier!JZ$28+[4]Frontier!JZ$33+[4]Frontier!JZ$38</f>
         <v>0</v>
       </c>
       <c r="H18" s="10">
-        <f>[1]Frontier!KA$23+[1]Frontier!KA$28+[1]Frontier!KA$33+[1]Frontier!KA$38</f>
+        <f>[4]Frontier!KA$23+[4]Frontier!KA$28+[4]Frontier!KA$33+[4]Frontier!KA$38</f>
         <v>0</v>
       </c>
       <c r="I18" s="10">
-        <f>[1]Frontier!KB$23+[1]Frontier!KB$28+[1]Frontier!KB$33+[1]Frontier!KB$38</f>
+        <f>[4]Frontier!KB$23+[4]Frontier!KB$28+[4]Frontier!KB$33+[4]Frontier!KB$38</f>
         <v>0</v>
       </c>
       <c r="J18" s="10">
-        <f>[1]Frontier!KC$23+[1]Frontier!KC$28+[1]Frontier!KC$33+[1]Frontier!KC$38</f>
+        <f>[4]Frontier!KC$23+[4]Frontier!KC$28+[4]Frontier!KC$33+[4]Frontier!KC$38</f>
         <v>0</v>
       </c>
       <c r="K18" s="10">
-        <f>[1]Frontier!KD$23+[1]Frontier!KD$28+[1]Frontier!KD$33+[1]Frontier!KD$38</f>
+        <f>[4]Frontier!KD$23+[4]Frontier!KD$28+[4]Frontier!KD$33+[4]Frontier!KD$38</f>
         <v>0</v>
       </c>
       <c r="L18" s="10">
-        <f>[1]Frontier!KE$23+[1]Frontier!KE$28+[1]Frontier!KE$33+[1]Frontier!KE$38</f>
+        <f>[4]Frontier!KE$23+[4]Frontier!KE$28+[4]Frontier!KE$33+[4]Frontier!KE$38</f>
         <v>0</v>
       </c>
       <c r="M18" s="10">
-        <f>[1]Frontier!KF$23+[1]Frontier!KF$28+[1]Frontier!KF$33+[1]Frontier!KF$38</f>
+        <f>[4]Frontier!KF$23+[4]Frontier!KF$28+[4]Frontier!KF$33+[4]Frontier!KF$38</f>
         <v>0</v>
       </c>
       <c r="N18" s="10">
-        <f>[1]Frontier!KG$23+[1]Frontier!KG$28+[1]Frontier!KG$33+[1]Frontier!KG$38</f>
+        <f>[4]Frontier!KG$23+[4]Frontier!KG$28+[4]Frontier!KG$33+[4]Frontier!KG$38</f>
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="2:14" x14ac:dyDescent="0.2">
       <c r="B19" t="s">
         <v>47</v>
       </c>
       <c r="C19" s="10">
-        <f>[1]Xtra!IT23+[1]Xtra!IT28+[1]Xtra!IT33+[1]Xtra!IT38</f>
+        <f>[4]Xtra!IT23+[4]Xtra!IT28+[4]Xtra!IT33+[4]Xtra!IT38</f>
         <v>0</v>
       </c>
       <c r="D19" s="10">
-        <f>[1]Xtra!IU23+[1]Xtra!IU28+[1]Xtra!IU33+[1]Xtra!IU38</f>
+        <f>[4]Xtra!IU23+[4]Xtra!IU28+[4]Xtra!IU33+[4]Xtra!IU38</f>
         <v>0</v>
       </c>
       <c r="E19" s="10">
-        <f>[1]Xtra!IV23+[1]Xtra!IV28+[1]Xtra!IV33+[1]Xtra!IV38</f>
+        <f>[4]Xtra!IV23+[4]Xtra!IV28+[4]Xtra!IV33+[4]Xtra!IV38</f>
         <v>0</v>
       </c>
       <c r="F19" s="10">
-        <f>[1]Xtra!IW23+[1]Xtra!IW28+[1]Xtra!IW33+[1]Xtra!IW38</f>
+        <f>[4]Xtra!IW23+[4]Xtra!IW28+[4]Xtra!IW33+[4]Xtra!IW38</f>
         <v>0</v>
       </c>
       <c r="G19" s="10">
-        <f>[1]Xtra!IX23+[1]Xtra!IX28+[1]Xtra!IX33+[1]Xtra!IX38</f>
+        <f>[4]Xtra!IX23+[4]Xtra!IX28+[4]Xtra!IX33+[4]Xtra!IX38</f>
         <v>0</v>
       </c>
       <c r="H19" s="10">
-        <f>[1]Xtra!IY23+[1]Xtra!IY28+[1]Xtra!IY33+[1]Xtra!IY38</f>
+        <f>[4]Xtra!IY23+[4]Xtra!IY28+[4]Xtra!IY33+[4]Xtra!IY38</f>
         <v>0</v>
       </c>
       <c r="I19" s="10">
-        <f>[1]Xtra!IZ23+[1]Xtra!IZ28+[1]Xtra!IZ33+[1]Xtra!IZ38</f>
+        <f>[4]Xtra!IZ23+[4]Xtra!IZ28+[4]Xtra!IZ33+[4]Xtra!IZ38</f>
         <v>0</v>
       </c>
       <c r="J19" s="10">
-        <f>[1]Xtra!JA23+[1]Xtra!JA28+[1]Xtra!JA33+[1]Xtra!JA38</f>
+        <f>[4]Xtra!JA23+[4]Xtra!JA28+[4]Xtra!JA33+[4]Xtra!JA38</f>
         <v>0</v>
       </c>
       <c r="K19" s="10">
-        <f>[1]Xtra!JB23+[1]Xtra!JB28+[1]Xtra!JB33+[1]Xtra!JB38</f>
+        <f>[4]Xtra!JB23+[4]Xtra!JB28+[4]Xtra!JB33+[4]Xtra!JB38</f>
         <v>0</v>
       </c>
       <c r="L19" s="10">
-        <f>[1]Xtra!JC23+[1]Xtra!JC28+[1]Xtra!JC33+[1]Xtra!JC38</f>
+        <f>[4]Xtra!JC23+[4]Xtra!JC28+[4]Xtra!JC33+[4]Xtra!JC38</f>
         <v>0</v>
       </c>
       <c r="M19" s="10">
-        <f>[1]Xtra!JD23+[1]Xtra!JD28+[1]Xtra!JD33+[1]Xtra!JD38</f>
+        <f>[4]Xtra!JD23+[4]Xtra!JD28+[4]Xtra!JD33+[4]Xtra!JD38</f>
         <v>0</v>
       </c>
       <c r="N19" s="10">
-        <f>[1]Xtra!JE23+[1]Xtra!JE28+[1]Xtra!JE33+[1]Xtra!JE38</f>
+        <f>[4]Xtra!JE23+[4]Xtra!JE28+[4]Xtra!JE33+[4]Xtra!JE38</f>
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="2:14" x14ac:dyDescent="0.2">
       <c r="B20" t="s">
         <v>45</v>
       </c>
       <c r="C20" s="10">
-        <f>[1]Omni!JV$23+[1]Omni!JV$28+[1]Omni!JV$33+[1]Omni!JV$38</f>
+        <f>[4]Omni!JV$23+[4]Omni!JV$28+[4]Omni!JV$33+[4]Omni!JV$38</f>
         <v>0</v>
       </c>
       <c r="D20" s="10">
-        <f>[1]Omni!JW$23+[1]Omni!JW$28+[1]Omni!JW$33+[1]Omni!JW$38</f>
+        <f>[4]Omni!JW$23+[4]Omni!JW$28+[4]Omni!JW$33+[4]Omni!JW$38</f>
         <v>0</v>
       </c>
       <c r="E20" s="10">
-        <f>[1]Omni!JX$23+[1]Omni!JX$28+[1]Omni!JX$33+[1]Omni!JX$38</f>
+        <f>[4]Omni!JX$23+[4]Omni!JX$28+[4]Omni!JX$33+[4]Omni!JX$38</f>
         <v>0</v>
       </c>
       <c r="F20" s="10">
-        <f>[1]Omni!JY$23+[1]Omni!JY$28+[1]Omni!JY$33+[1]Omni!JY$38</f>
+        <f>[4]Omni!JY$23+[4]Omni!JY$28+[4]Omni!JY$33+[4]Omni!JY$38</f>
         <v>0</v>
       </c>
       <c r="G20" s="10">
-        <f>[1]Omni!JZ$23+[1]Omni!JZ$28+[1]Omni!JZ$33+[1]Omni!JZ$38</f>
+        <f>[4]Omni!JZ$23+[4]Omni!JZ$28+[4]Omni!JZ$33+[4]Omni!JZ$38</f>
         <v>0</v>
       </c>
       <c r="H20" s="10">
-        <f>[1]Omni!KA$23+[1]Omni!KA$28+[1]Omni!KA$33+[1]Omni!KA$38</f>
+        <f>[4]Omni!KA$23+[4]Omni!KA$28+[4]Omni!KA$33+[4]Omni!KA$38</f>
         <v>0</v>
       </c>
       <c r="I20" s="10">
-        <f>[1]Omni!KB$23+[1]Omni!KB$28+[1]Omni!KB$33+[1]Omni!KB$38</f>
+        <f>[4]Omni!KB$23+[4]Omni!KB$28+[4]Omni!KB$33+[4]Omni!KB$38</f>
         <v>0</v>
       </c>
       <c r="J20" s="10">
-        <f>[1]Omni!KC$23+[1]Omni!KC$28+[1]Omni!KC$33+[1]Omni!KC$38</f>
+        <f>[4]Omni!KC$23+[4]Omni!KC$28+[4]Omni!KC$33+[4]Omni!KC$38</f>
         <v>0</v>
       </c>
       <c r="K20" s="10">
-        <f>[1]Omni!KD$23+[1]Omni!KD$28+[1]Omni!KD$33+[1]Omni!KD$38</f>
+        <f>[4]Omni!KD$23+[4]Omni!KD$28+[4]Omni!KD$33+[4]Omni!KD$38</f>
         <v>0</v>
       </c>
       <c r="L20" s="10">
-        <f>[1]Omni!KE$23+[1]Omni!KE$28+[1]Omni!KE$33+[1]Omni!KE$38</f>
+        <f>[4]Omni!KE$23+[4]Omni!KE$28+[4]Omni!KE$33+[4]Omni!KE$38</f>
         <v>0</v>
       </c>
       <c r="M20" s="10">
-        <f>[1]Omni!KF$23+[1]Omni!KF$28+[1]Omni!KF$33+[1]Omni!KF$38</f>
+        <f>[4]Omni!KF$23+[4]Omni!KF$28+[4]Omni!KF$33+[4]Omni!KF$38</f>
         <v>0</v>
       </c>
       <c r="N20" s="10">
-        <f>[1]Omni!KG$23+[1]Omni!KG$28+[1]Omni!KG$33+[1]Omni!KG$38</f>
+        <f>[4]Omni!KG$23+[4]Omni!KG$28+[4]Omni!KG$33+[4]Omni!KG$38</f>
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="2:14" x14ac:dyDescent="0.2">
       <c r="C21" s="10"/>
       <c r="D21" s="10"/>
       <c r="E21" s="10"/>
       <c r="F21" s="10"/>
       <c r="G21" s="10"/>
       <c r="H21" s="10"/>
       <c r="I21" s="10"/>
       <c r="J21" s="10"/>
       <c r="K21" s="10"/>
       <c r="L21" s="10"/>
       <c r="M21" s="10"/>
       <c r="N21" s="10"/>
     </row>
     <row r="22" spans="2:14" ht="26.25" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B22" s="14" t="s">
         <v>42</v>
       </c>
       <c r="C22" s="11">
         <f t="shared" ref="C22" si="0">SUM(C11:C20)</f>
         <v>194479</v>
       </c>
       <c r="D22" s="11">
         <f t="shared" ref="D22:N22" si="1">SUM(D11:D20)</f>
-        <v>0</v>
+        <v>219398</v>
       </c>
       <c r="E22" s="11">
         <f t="shared" si="1"/>
-        <v>0</v>
+        <v>300546</v>
       </c>
       <c r="F22" s="11">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="G22" s="11">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="H22" s="11">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="I22" s="11">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="J22" s="11">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="K22" s="11">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>