--- v1 (2026-04-25)
+++ v2 (2026-06-16)
@@ -1,75 +1,77 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
+  <Override PartName="/xl/externalLinks/externalLink5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="F:\data\Finance Stats\Monthly Operations report\2026\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{443AC729-EAB3-4314-BAC6-D872379AC6E5}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{00011A8C-ED03-4FF0-A3ED-E4B4D81A610B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="6720" yWindow="1245" windowWidth="21600" windowHeight="11295" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Concourse Report" sheetId="4" r:id="rId1"/>
     <sheet name="E Detail" sheetId="2" r:id="rId2"/>
     <sheet name="Terminal 2" sheetId="3" r:id="rId3"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId4"/>
     <externalReference r:id="rId5"/>
     <externalReference r:id="rId6"/>
     <externalReference r:id="rId7"/>
+    <externalReference r:id="rId8"/>
   </externalReferences>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="D2" i="4" l="1"/>
   <c r="D31" i="4" l="1"/>
   <c r="D28" i="4"/>
   <c r="D27" i="4"/>
   <c r="D26" i="4"/>
   <c r="C2" i="4" l="1"/>
   <c r="C31" i="4" l="1"/>
   <c r="C28" i="4"/>
@@ -531,52 +533,50 @@
   <c r="G36" i="2"/>
   <c r="F6" i="4" s="1"/>
   <c r="F36" i="2"/>
   <c r="E6" i="4" s="1"/>
   <c r="E22" i="3"/>
   <c r="D18" i="4" s="1"/>
   <c r="D22" i="3"/>
   <c r="C18" i="4" s="1"/>
   <c r="L22" i="3"/>
   <c r="K18" i="4" s="1"/>
   <c r="F22" i="3"/>
   <c r="E18" i="4" s="1"/>
   <c r="M22" i="3"/>
   <c r="L18" i="4" s="1"/>
   <c r="C22" i="3"/>
   <c r="B18" i="4" s="1"/>
   <c r="C23" i="2" l="1"/>
   <c r="C36" i="2" l="1"/>
   <c r="B6" i="4" s="1"/>
   <c r="M29" i="4"/>
   <c r="M32" i="4" s="1"/>
   <c r="K29" i="4" l="1"/>
   <c r="K32" i="4" s="1"/>
   <c r="I29" i="4" l="1"/>
   <c r="I32" i="4" s="1"/>
-  <c r="E29" i="4" l="1"/>
-  <c r="E32" i="4" s="1"/>
   <c r="N15" i="4" l="1"/>
   <c r="N14" i="4"/>
   <c r="N19" i="4" l="1"/>
   <c r="N13" i="4"/>
   <c r="M17" i="4" l="1"/>
   <c r="M21" i="4" s="1"/>
   <c r="L17" i="4"/>
   <c r="L21" i="4" s="1"/>
   <c r="K17" i="4"/>
   <c r="K21" i="4" s="1"/>
   <c r="J17" i="4"/>
   <c r="J21" i="4" s="1"/>
   <c r="I17" i="4"/>
   <c r="I21" i="4" s="1"/>
   <c r="H17" i="4"/>
   <c r="H21" i="4" s="1"/>
   <c r="G17" i="4"/>
   <c r="G21" i="4" s="1"/>
   <c r="F17" i="4"/>
   <c r="F21" i="4" s="1"/>
   <c r="E17" i="4"/>
   <c r="E21" i="4" s="1"/>
   <c r="D17" i="4"/>
   <c r="D21" i="4" s="1"/>
   <c r="C17" i="4"/>
@@ -631,55 +631,62 @@
   <c r="G22" i="4"/>
   <c r="F22" i="4"/>
   <c r="E22" i="4"/>
   <c r="C22" i="4"/>
   <c r="N16" i="4" l="1"/>
   <c r="N20" i="4"/>
   <c r="N22" i="4" s="1"/>
   <c r="B22" i="4"/>
   <c r="B29" i="4" l="1"/>
   <c r="B32" i="4" s="1"/>
   <c r="B34" i="4" s="1"/>
   <c r="C29" i="4" l="1"/>
   <c r="C32" i="4" s="1"/>
   <c r="C34" i="4" s="1"/>
   <c r="D29" i="4" l="1"/>
   <c r="D32" i="4" s="1"/>
   <c r="D34" i="4" s="1"/>
   <c r="F29" i="4" l="1"/>
   <c r="F32" i="4" s="1"/>
   <c r="G29" i="4" l="1"/>
   <c r="G32" i="4" s="1"/>
   <c r="H29" i="4" l="1"/>
   <c r="H32" i="4" s="1"/>
   <c r="J29" i="4" l="1"/>
   <c r="J32" i="4" s="1"/>
-  <c r="N28" i="4" l="1"/>
-[...1 lines deleted...]
-  <c r="N31" i="4"/>
   <c r="L29" i="4" l="1"/>
   <c r="L32" i="4" s="1"/>
+  <c r="E28" i="4" l="1"/>
+  <c r="N28" i="4" s="1"/>
+  <c r="E26" i="4" l="1"/>
+  <c r="E27" i="4"/>
+  <c r="N27" i="4" s="1"/>
+  <c r="E31" i="4"/>
+  <c r="N31" i="4" s="1"/>
+  <c r="E29" i="4" l="1"/>
+  <c r="E32" i="4" s="1"/>
+  <c r="E34" i="4" s="1"/>
   <c r="N26" i="4"/>
   <c r="N29" i="4" s="1"/>
   <c r="N32" i="4" s="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="108" uniqueCount="82">
   <si>
     <t>January</t>
   </si>
   <si>
     <t>February</t>
   </si>
   <si>
     <t>March</t>
   </si>
   <si>
     <t>April</t>
   </si>
   <si>
     <t>May</t>
   </si>
   <si>
     <t>June</t>
@@ -1389,229 +1396,194 @@
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Percent" xfId="2" builtinId="5"/>
   </cellStyles>
   <dxfs count="1">
     <dxf>
       <font>
         <condense val="0"/>
         <extend val="0"/>
         <color indexed="39"/>
       </font>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink3.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink5.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink4.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink3.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///F:\data\Finance%20Stats\Monthly%20Operations%20report\2026\MSP%20January%202026.xlsx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="MSP%20January%202026.xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///F:\data\Finance%20Stats\Monthly%20Operations%20report\2026\MSP%20February%202026.xlsx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="MSP%20February%202026.xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///F:\data\Finance%20Stats\Monthly%20Operations%20report\2026\MSP%20March%202026.xlsx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="MSP%20March%202026.xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///F:\data\Finance%20Stats\Airline%20Stats\carier%20data%20entry.xlsx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/data/Finance%20Stats/Airline%20Stats/carier%20data%20entry.xlsx" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///F:\data\Finance%20Stats\Monthly%20Operations%20report\2026\MSP%20April%202026.xlsx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="MSP%20April%202026.xlsx" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/externalLinks/_rels/externalLink5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="../../Airline%20Stats/carier%20data%20entry.xlsx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///F:\data\Finance%20Stats\Airline%20Stats\carier%20data%20entry.xlsx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/data/Finance%20Stats/Airline%20Stats/carier%20data%20entry.xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/externalLink1.xml><?xml version="1.0" encoding="utf-8"?>
 <externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
     <xxl21:alternateUrls>
       <xxl21:absoluteUrl r:id="rId2"/>
     </xxl21:alternateUrls>
     <sheetNames>
       <sheetName val="Monthly Summary"/>
       <sheetName val="Major Airline Stats"/>
       <sheetName val="Other Major Airline Stats"/>
       <sheetName val="Regional Major"/>
       <sheetName val="Other Regional"/>
       <sheetName val="Charter"/>
       <sheetName val="Cargo"/>
       <sheetName val="Cargo Summary"/>
       <sheetName val="Cargo YTD"/>
       <sheetName val="Intl Detail"/>
       <sheetName val="Ops+Rev Pax Activity"/>
     </sheetNames>
     <sheetDataSet>
       <sheetData sheetId="0">
         <row r="5">
-          <cell r="B5">
-[...1 lines deleted...]
-          </cell>
           <cell r="C5">
             <v>998727</v>
           </cell>
         </row>
         <row r="6">
           <cell r="C6">
             <v>205646</v>
           </cell>
         </row>
         <row r="7">
           <cell r="C7">
             <v>0</v>
           </cell>
         </row>
         <row r="10">
           <cell r="C10">
             <v>42009</v>
           </cell>
         </row>
       </sheetData>
-      <sheetData sheetId="1">
-[...5 lines deleted...]
-      </sheetData>
+      <sheetData sheetId="1"/>
       <sheetData sheetId="2"/>
-      <sheetData sheetId="3">
-[...5 lines deleted...]
-      </sheetData>
+      <sheetData sheetId="3"/>
       <sheetData sheetId="4"/>
       <sheetData sheetId="5">
         <row r="21">
           <cell r="B21">
-            <v>165165</v>
+            <v>165270</v>
           </cell>
         </row>
       </sheetData>
-      <sheetData sheetId="6">
-[...12 lines deleted...]
-      </sheetData>
+      <sheetData sheetId="6"/>
+      <sheetData sheetId="7"/>
       <sheetData sheetId="8"/>
-      <sheetData sheetId="9">
-[...5 lines deleted...]
-      </sheetData>
+      <sheetData sheetId="9"/>
       <sheetData sheetId="10"/>
     </sheetDataSet>
   </externalBook>
 </externalLink>
 </file>
 
 <file path=xl/externalLinks/externalLink2.xml><?xml version="1.0" encoding="utf-8"?>
 <externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
     <xxl21:alternateUrls>
       <xxl21:absoluteUrl r:id="rId2"/>
     </xxl21:alternateUrls>
     <sheetNames>
       <sheetName val="Monthly Summary"/>
       <sheetName val="Major Airline Stats"/>
       <sheetName val="Other Major Airline Stats"/>
       <sheetName val="Regional Major"/>
       <sheetName val="Other Regional"/>
       <sheetName val="Charter"/>
       <sheetName val="Cargo"/>
       <sheetName val="Cargo Summary"/>
       <sheetName val="Cargo YTD"/>
       <sheetName val="Intl Detail"/>
       <sheetName val="Ops+Rev Pax Activity"/>
     </sheetNames>
     <sheetDataSet>
       <sheetData sheetId="0">
         <row r="5">
           <cell r="C5">
             <v>987957</v>
           </cell>
         </row>
         <row r="6">
           <cell r="C6">
             <v>206839</v>
           </cell>
         </row>
         <row r="7">
           <cell r="C7">
             <v>0</v>
           </cell>
         </row>
         <row r="10">
           <cell r="C10">
             <v>41926</v>
           </cell>
         </row>
       </sheetData>
-      <sheetData sheetId="1" refreshError="1"/>
-[...2 lines deleted...]
-      <sheetData sheetId="4" refreshError="1"/>
+      <sheetData sheetId="1"/>
+      <sheetData sheetId="2"/>
+      <sheetData sheetId="3"/>
+      <sheetData sheetId="4"/>
       <sheetData sheetId="5">
         <row r="22">
           <cell r="B22">
             <v>153288</v>
           </cell>
         </row>
       </sheetData>
-      <sheetData sheetId="6" refreshError="1"/>
-[...9 lines deleted...]
-      <sheetData sheetId="10" refreshError="1"/>
+      <sheetData sheetId="6"/>
+      <sheetData sheetId="7"/>
+      <sheetData sheetId="8"/>
+      <sheetData sheetId="9"/>
+      <sheetData sheetId="10"/>
     </sheetDataSet>
   </externalBook>
 </externalLink>
 </file>
 
 <file path=xl/externalLinks/externalLink3.xml><?xml version="1.0" encoding="utf-8"?>
 <externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
     <xxl21:alternateUrls>
       <xxl21:absoluteUrl r:id="rId2"/>
     </xxl21:alternateUrls>
     <sheetNames>
       <sheetName val="Monthly Summary"/>
       <sheetName val="Major Airline Stats"/>
       <sheetName val="Other Major Airline Stats"/>
       <sheetName val="Regional Major"/>
       <sheetName val="Other Regional"/>
       <sheetName val="Charter"/>
       <sheetName val="Cargo"/>
       <sheetName val="Cargo Summary"/>
       <sheetName val="Cargo YTD"/>
       <sheetName val="Intl Detail"/>
       <sheetName val="Ops+Rev Pax Activity"/>
     </sheetNames>
     <sheetDataSet>
@@ -1619,66 +1591,136 @@
         <row r="5">
           <cell r="C5">
             <v>1239037</v>
           </cell>
         </row>
         <row r="6">
           <cell r="C6">
             <v>244800</v>
           </cell>
         </row>
         <row r="7">
           <cell r="C7">
             <v>0</v>
           </cell>
         </row>
         <row r="10">
           <cell r="C10">
             <v>44246</v>
           </cell>
         </row>
       </sheetData>
       <sheetData sheetId="1"/>
       <sheetData sheetId="2"/>
       <sheetData sheetId="3"/>
       <sheetData sheetId="4"/>
-      <sheetData sheetId="5"/>
+      <sheetData sheetId="5">
+        <row r="23">
+          <cell r="B23">
+            <v>194492</v>
+          </cell>
+        </row>
+      </sheetData>
       <sheetData sheetId="6"/>
-      <sheetData sheetId="7"/>
+      <sheetData sheetId="7">
+        <row r="5">
+          <cell r="I5">
+            <v>21724.221472351936</v>
+          </cell>
+        </row>
+      </sheetData>
       <sheetData sheetId="8"/>
       <sheetData sheetId="9"/>
       <sheetData sheetId="10"/>
     </sheetDataSet>
   </externalBook>
 </externalLink>
 </file>
 
 <file path=xl/externalLinks/externalLink4.xml><?xml version="1.0" encoding="utf-8"?>
 <externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
     <xxl21:alternateUrls>
       <xxl21:absoluteUrl r:id="rId2"/>
+    </xxl21:alternateUrls>
+    <sheetNames>
+      <sheetName val="Monthly Summary"/>
+      <sheetName val="Major Airline Stats"/>
+      <sheetName val="Other Major Airline Stats"/>
+      <sheetName val="Regional Major"/>
+      <sheetName val="Other Regional"/>
+      <sheetName val="Charter"/>
+      <sheetName val="Cargo"/>
+      <sheetName val="Cargo Summary"/>
+      <sheetName val="Cargo YTD"/>
+      <sheetName val="Intl Detail"/>
+      <sheetName val="Ops+Rev Pax Activity"/>
+    </sheetNames>
+    <sheetDataSet>
+      <sheetData sheetId="0">
+        <row r="5">
+          <cell r="C5">
+            <v>1076021</v>
+          </cell>
+        </row>
+        <row r="6">
+          <cell r="C6">
+            <v>256190</v>
+          </cell>
+        </row>
+        <row r="7">
+          <cell r="C7">
+            <v>0</v>
+          </cell>
+        </row>
+        <row r="10">
+          <cell r="C10">
+            <v>47313</v>
+          </cell>
+        </row>
+      </sheetData>
+      <sheetData sheetId="1"/>
+      <sheetData sheetId="2"/>
+      <sheetData sheetId="3"/>
+      <sheetData sheetId="4"/>
+      <sheetData sheetId="5"/>
+      <sheetData sheetId="6"/>
+      <sheetData sheetId="7"/>
+      <sheetData sheetId="8"/>
+      <sheetData sheetId="9"/>
+      <sheetData sheetId="10"/>
+    </sheetDataSet>
+  </externalBook>
+</externalLink>
+</file>
+
+<file path=xl/externalLinks/externalLink5.xml><?xml version="1.0" encoding="utf-8"?>
+<externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
+  <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
+    <xxl21:alternateUrls>
+      <xxl21:absoluteUrl r:id="rId2"/>
+      <xxl21:relativeUrl r:id="rId3"/>
     </xxl21:alternateUrls>
     <sheetNames>
       <sheetName val="Master Template"/>
       <sheetName val="NWA"/>
       <sheetName val="Air Choice One"/>
       <sheetName val="AirTran"/>
       <sheetName val="AirCanada"/>
       <sheetName val="Air France"/>
       <sheetName val="Allegiant "/>
       <sheetName val="Aer Lingus"/>
       <sheetName val="Alaska"/>
       <sheetName val="America West"/>
       <sheetName val="American"/>
       <sheetName val="Continental"/>
       <sheetName val="Boutique Air"/>
       <sheetName val="Condor"/>
       <sheetName val="Delta"/>
       <sheetName val="Denver Air"/>
       <sheetName val="Frontier"/>
       <sheetName val="Icelandair"/>
       <sheetName val="Jet Blue"/>
       <sheetName val="KLM"/>
       <sheetName val="Great Lakes"/>
       <sheetName val="Midwest"/>
       <sheetName val="Lufthansa"/>
@@ -1731,845 +1773,1881 @@
       <sheetName val="Sun Country Cargo"/>
       <sheetName val="Airborne"/>
       <sheetName val="DHL"/>
       <sheetName val="DHL_Atlas"/>
       <sheetName val="DHL_Amerijet"/>
       <sheetName val="DHL_Bemidji"/>
       <sheetName val="DHL_Encore"/>
       <sheetName val="DHL_Kalitta"/>
       <sheetName val="DHL_Mesa"/>
       <sheetName val="DHL_Southair"/>
       <sheetName val="DHL_Swift"/>
       <sheetName val="Encore"/>
       <sheetName val="Suburban Air Freight"/>
       <sheetName val="FedEx"/>
       <sheetName val="Mountain Cargo"/>
       <sheetName val="IFL"/>
       <sheetName val="UPS"/>
       <sheetName val="UPSSCS"/>
       <sheetName val="AM Intl_kittyhawk"/>
       <sheetName val="ATI_BAX"/>
       <sheetName val="CSA Air"/>
       <sheetName val="Bemidji"/>
       <sheetName val="Misc Cargo"/>
       <sheetName val="Military "/>
       <sheetName val="General Avation"/>
+      <sheetName val=""/>
+      <sheetName val="Air Canada"/>
     </sheetNames>
     <sheetDataSet>
-      <sheetData sheetId="0" refreshError="1"/>
-[...2 lines deleted...]
-      <sheetData sheetId="3" refreshError="1"/>
+      <sheetData sheetId="0"/>
+      <sheetData sheetId="1"/>
+      <sheetData sheetId="2"/>
+      <sheetData sheetId="3"/>
       <sheetData sheetId="4">
-        <row r="19">
-[...2 lines deleted...]
-          </cell>
+        <row r="8">
+          <cell r="JY8"/>
+        </row>
+        <row r="23">
+          <cell r="JV23"/>
+          <cell r="JW23"/>
+          <cell r="JX23"/>
+          <cell r="JY23"/>
+          <cell r="JZ23"/>
+          <cell r="KA23"/>
+          <cell r="KB23"/>
+          <cell r="KC23"/>
+          <cell r="KD23"/>
+          <cell r="KE23"/>
+          <cell r="KF23"/>
+          <cell r="KG23"/>
+        </row>
+        <row r="28">
+          <cell r="JV28"/>
+          <cell r="JW28"/>
+          <cell r="JX28"/>
+          <cell r="JY28"/>
+          <cell r="JZ28"/>
+          <cell r="KA28"/>
+          <cell r="KB28"/>
+          <cell r="KC28"/>
+          <cell r="KD28"/>
+          <cell r="KE28"/>
+          <cell r="KF28"/>
+          <cell r="KG28"/>
         </row>
         <row r="33">
           <cell r="JV33">
             <v>284</v>
           </cell>
+          <cell r="JW33"/>
+          <cell r="JX33"/>
+          <cell r="JY33"/>
+          <cell r="JZ33"/>
+          <cell r="KA33"/>
+          <cell r="KB33"/>
+          <cell r="KC33"/>
+          <cell r="KD33"/>
+          <cell r="KE33"/>
+          <cell r="KF33"/>
+          <cell r="KG33"/>
         </row>
         <row r="38">
           <cell r="JV38">
             <v>1</v>
           </cell>
+          <cell r="JW38"/>
+          <cell r="JX38"/>
+          <cell r="JY38"/>
+          <cell r="JZ38"/>
+          <cell r="KA38"/>
+          <cell r="KB38"/>
+          <cell r="KC38"/>
+          <cell r="KD38"/>
+          <cell r="KE38"/>
+          <cell r="KF38"/>
+          <cell r="KG38"/>
         </row>
       </sheetData>
       <sheetData sheetId="5">
-        <row r="19">
-[...2 lines deleted...]
-          </cell>
+        <row r="8">
+          <cell r="JY8"/>
         </row>
       </sheetData>
       <sheetData sheetId="6">
-        <row r="19">
-[...2 lines deleted...]
-          </cell>
+        <row r="4">
+          <cell r="JY4"/>
+        </row>
+        <row r="23">
+          <cell r="JV23"/>
+          <cell r="JW23"/>
+          <cell r="JX23"/>
+          <cell r="JY23"/>
+          <cell r="JZ23"/>
+          <cell r="KA23"/>
+          <cell r="KB23"/>
+          <cell r="KC23"/>
+          <cell r="KD23"/>
+          <cell r="KE23"/>
+          <cell r="KF23"/>
+          <cell r="KG23"/>
+        </row>
+        <row r="28">
+          <cell r="JV28"/>
+          <cell r="JW28"/>
+          <cell r="JX28"/>
+          <cell r="JY28"/>
+          <cell r="JZ28"/>
+          <cell r="KA28"/>
+          <cell r="KB28"/>
+          <cell r="KC28"/>
+          <cell r="KD28"/>
+          <cell r="KE28"/>
+          <cell r="KF28"/>
+          <cell r="KG28"/>
+        </row>
+        <row r="33">
+          <cell r="JV33"/>
+          <cell r="JW33"/>
+          <cell r="JX33"/>
+          <cell r="JY33"/>
+          <cell r="JZ33"/>
+          <cell r="KA33"/>
+          <cell r="KB33"/>
+          <cell r="KC33"/>
+          <cell r="KD33"/>
+          <cell r="KE33"/>
+          <cell r="KF33"/>
+          <cell r="KG33"/>
+        </row>
+        <row r="38">
+          <cell r="JV38"/>
+          <cell r="JW38"/>
+          <cell r="JX38"/>
+          <cell r="JY38"/>
+          <cell r="JZ38"/>
+          <cell r="KA38"/>
+          <cell r="KB38"/>
+          <cell r="KC38"/>
+          <cell r="KD38"/>
+          <cell r="KE38"/>
+          <cell r="KF38"/>
+          <cell r="KG38"/>
         </row>
       </sheetData>
       <sheetData sheetId="7">
-        <row r="15">
-[...2 lines deleted...]
-          </cell>
+        <row r="4">
+          <cell r="JY4"/>
         </row>
         <row r="33">
           <cell r="JV33">
             <v>1316</v>
           </cell>
           <cell r="JW33">
             <v>812</v>
           </cell>
           <cell r="JX33">
             <v>3114</v>
           </cell>
+          <cell r="JY33">
+            <v>2019</v>
+          </cell>
+          <cell r="JZ33"/>
+          <cell r="KA33"/>
+          <cell r="KB33"/>
+          <cell r="KC33"/>
+          <cell r="KD33"/>
+          <cell r="KE33"/>
+          <cell r="KF33"/>
+          <cell r="KG33"/>
         </row>
         <row r="38">
           <cell r="JV38">
             <v>8</v>
           </cell>
           <cell r="JW38">
             <v>7</v>
           </cell>
           <cell r="JX38">
             <v>10</v>
           </cell>
+          <cell r="JY38">
+            <v>8</v>
+          </cell>
+          <cell r="JZ38"/>
+          <cell r="KA38"/>
+          <cell r="KB38"/>
+          <cell r="KC38"/>
+          <cell r="KD38"/>
+          <cell r="KE38"/>
+          <cell r="KF38"/>
+          <cell r="KG38"/>
         </row>
       </sheetData>
       <sheetData sheetId="8">
         <row r="4">
-          <cell r="JX4">
-            <v>70</v>
+          <cell r="JY4">
+            <v>88</v>
           </cell>
         </row>
         <row r="23">
           <cell r="JV23">
             <v>9163</v>
           </cell>
           <cell r="JW23">
             <v>7298</v>
           </cell>
           <cell r="JX23">
             <v>11272</v>
           </cell>
+          <cell r="JY23">
+            <v>13272</v>
+          </cell>
+          <cell r="JZ23"/>
+          <cell r="KA23"/>
+          <cell r="KB23"/>
+          <cell r="KC23"/>
+          <cell r="KD23"/>
+          <cell r="KE23"/>
+          <cell r="KF23"/>
+          <cell r="KG23"/>
         </row>
         <row r="28">
           <cell r="JV28">
             <v>332</v>
           </cell>
           <cell r="JW28">
             <v>310</v>
           </cell>
           <cell r="JX28">
             <v>374</v>
           </cell>
+          <cell r="JY28">
+            <v>481</v>
+          </cell>
+          <cell r="JZ28"/>
+          <cell r="KA28"/>
+          <cell r="KB28"/>
+          <cell r="KC28"/>
+          <cell r="KD28"/>
+          <cell r="KE28"/>
+          <cell r="KF28"/>
+          <cell r="KG28"/>
         </row>
       </sheetData>
-      <sheetData sheetId="9" refreshError="1"/>
+      <sheetData sheetId="9"/>
       <sheetData sheetId="10">
         <row r="4">
-          <cell r="JX4">
-            <v>350</v>
+          <cell r="JY4">
+            <v>351</v>
           </cell>
         </row>
         <row r="23">
           <cell r="JV23">
             <v>38128</v>
           </cell>
           <cell r="JW23">
             <v>38825</v>
           </cell>
           <cell r="JX23">
             <v>48004</v>
           </cell>
+          <cell r="JY23">
+            <v>38345</v>
+          </cell>
+          <cell r="JZ23"/>
+          <cell r="KA23"/>
+          <cell r="KB23"/>
+          <cell r="KC23"/>
+          <cell r="KD23"/>
+          <cell r="KE23"/>
+          <cell r="KF23"/>
+          <cell r="KG23"/>
         </row>
         <row r="28">
           <cell r="JV28">
             <v>1503</v>
           </cell>
           <cell r="JW28">
             <v>1446</v>
           </cell>
           <cell r="JX28">
             <v>1578</v>
           </cell>
+          <cell r="JY28">
+            <v>1672</v>
+          </cell>
+          <cell r="JZ28"/>
+          <cell r="KA28"/>
+          <cell r="KB28"/>
+          <cell r="KC28"/>
+          <cell r="KD28"/>
+          <cell r="KE28"/>
+          <cell r="KF28"/>
+          <cell r="KG28"/>
         </row>
       </sheetData>
       <sheetData sheetId="11"/>
-      <sheetData sheetId="12" refreshError="1"/>
-      <sheetData sheetId="13"/>
+      <sheetData sheetId="12"/>
+      <sheetData sheetId="13">
+        <row r="23">
+          <cell r="JV23"/>
+          <cell r="JW23"/>
+          <cell r="JX23"/>
+          <cell r="JY23"/>
+          <cell r="JZ23"/>
+          <cell r="KA23"/>
+          <cell r="KB23"/>
+          <cell r="KC23"/>
+          <cell r="KD23"/>
+          <cell r="KE23"/>
+          <cell r="KF23"/>
+          <cell r="KG23"/>
+        </row>
+        <row r="28">
+          <cell r="JV28"/>
+          <cell r="JW28"/>
+          <cell r="JX28"/>
+          <cell r="JY28"/>
+          <cell r="JZ28"/>
+          <cell r="KA28"/>
+          <cell r="KB28"/>
+          <cell r="KC28"/>
+          <cell r="KD28"/>
+          <cell r="KE28"/>
+          <cell r="KF28"/>
+          <cell r="KG28"/>
+        </row>
+        <row r="33">
+          <cell r="JV33"/>
+          <cell r="JW33"/>
+          <cell r="JX33"/>
+          <cell r="JY33"/>
+          <cell r="JZ33"/>
+          <cell r="KA33"/>
+          <cell r="KB33"/>
+          <cell r="KC33"/>
+          <cell r="KD33"/>
+          <cell r="KE33"/>
+          <cell r="KF33"/>
+          <cell r="KG33"/>
+        </row>
+        <row r="38">
+          <cell r="JV38"/>
+          <cell r="JW38"/>
+          <cell r="JX38"/>
+          <cell r="JY38"/>
+          <cell r="JZ38"/>
+          <cell r="KA38"/>
+          <cell r="KB38"/>
+          <cell r="KC38"/>
+          <cell r="KD38"/>
+          <cell r="KE38"/>
+          <cell r="KF38"/>
+          <cell r="KG38"/>
+        </row>
+      </sheetData>
       <sheetData sheetId="14">
         <row r="4">
-          <cell r="JX4">
-            <v>4894</v>
+          <cell r="JY4">
+            <v>5161</v>
           </cell>
         </row>
       </sheetData>
       <sheetData sheetId="15">
         <row r="4">
-          <cell r="JX4">
-            <v>77</v>
+          <cell r="JY4">
+            <v>78</v>
           </cell>
         </row>
         <row r="23">
           <cell r="JV23">
             <v>816</v>
           </cell>
           <cell r="JW23">
             <v>761</v>
           </cell>
           <cell r="JX23">
             <v>1018</v>
           </cell>
+          <cell r="JY23">
+            <v>891</v>
+          </cell>
+          <cell r="JZ23"/>
+          <cell r="KA23"/>
+          <cell r="KB23"/>
+          <cell r="KC23"/>
+          <cell r="KD23"/>
+          <cell r="KE23"/>
+          <cell r="KF23"/>
+          <cell r="KG23"/>
         </row>
         <row r="28">
           <cell r="JV28">
             <v>34</v>
           </cell>
           <cell r="JW28">
             <v>29</v>
           </cell>
           <cell r="JX28">
             <v>60</v>
           </cell>
+          <cell r="JY28">
+            <v>53</v>
+          </cell>
+          <cell r="JZ28"/>
+          <cell r="KA28"/>
+          <cell r="KB28"/>
+          <cell r="KC28"/>
+          <cell r="KD28"/>
+          <cell r="KE28"/>
+          <cell r="KF28"/>
+          <cell r="KG28"/>
         </row>
       </sheetData>
       <sheetData sheetId="16">
         <row r="4">
-          <cell r="JX4">
-            <v>166</v>
+          <cell r="JY4">
+            <v>98</v>
           </cell>
         </row>
         <row r="23">
           <cell r="JV23">
             <v>12645</v>
           </cell>
           <cell r="JW23">
             <v>18008</v>
           </cell>
           <cell r="JX23">
             <v>28413</v>
           </cell>
+          <cell r="JY23">
+            <v>15021</v>
+          </cell>
+          <cell r="JZ23"/>
+          <cell r="KA23"/>
+          <cell r="KB23"/>
+          <cell r="KC23"/>
+          <cell r="KD23"/>
+          <cell r="KE23"/>
+          <cell r="KF23"/>
+          <cell r="KG23"/>
         </row>
         <row r="28">
           <cell r="JV28">
             <v>124</v>
           </cell>
           <cell r="JW28">
             <v>200</v>
           </cell>
           <cell r="JX28">
             <v>150</v>
           </cell>
+          <cell r="JY28">
+            <v>113</v>
+          </cell>
+          <cell r="JZ28"/>
+          <cell r="KA28"/>
+          <cell r="KB28"/>
+          <cell r="KC28"/>
+          <cell r="KD28"/>
+          <cell r="KE28"/>
+          <cell r="KF28"/>
+          <cell r="KG28"/>
+        </row>
+        <row r="33">
+          <cell r="JV33"/>
+          <cell r="JW33"/>
+          <cell r="JX33"/>
+          <cell r="JY33"/>
+          <cell r="JZ33"/>
+          <cell r="KA33"/>
+          <cell r="KB33"/>
+          <cell r="KC33"/>
+          <cell r="KD33"/>
+          <cell r="KE33"/>
+          <cell r="KF33"/>
+          <cell r="KG33"/>
+        </row>
+        <row r="38">
+          <cell r="JV38"/>
+          <cell r="JW38"/>
+          <cell r="JX38"/>
+          <cell r="JY38"/>
+          <cell r="JZ38"/>
+          <cell r="KA38"/>
+          <cell r="KB38"/>
+          <cell r="KC38"/>
+          <cell r="KD38"/>
+          <cell r="KE38"/>
+          <cell r="KF38"/>
+          <cell r="KG38"/>
         </row>
       </sheetData>
       <sheetData sheetId="17">
-        <row r="15">
-[...2 lines deleted...]
-          </cell>
+        <row r="8">
+          <cell r="JY8"/>
+        </row>
+        <row r="23">
+          <cell r="JV23"/>
+          <cell r="JW23"/>
+          <cell r="JX23"/>
+          <cell r="JY23"/>
+          <cell r="JZ23"/>
+          <cell r="KA23"/>
+          <cell r="KB23"/>
+          <cell r="KC23"/>
+          <cell r="KD23"/>
+          <cell r="KE23"/>
+          <cell r="KF23"/>
+          <cell r="KG23"/>
+        </row>
+        <row r="28">
+          <cell r="JV28"/>
+          <cell r="JW28"/>
+          <cell r="JX28"/>
+          <cell r="JY28"/>
+          <cell r="JZ28"/>
+          <cell r="KA28"/>
+          <cell r="KB28"/>
+          <cell r="KC28"/>
+          <cell r="KD28"/>
+          <cell r="KE28"/>
+          <cell r="KF28"/>
+          <cell r="KG28"/>
         </row>
         <row r="33">
           <cell r="JV33">
             <v>2014</v>
           </cell>
           <cell r="JW33">
             <v>1729</v>
           </cell>
           <cell r="JX33">
             <v>2433</v>
           </cell>
+          <cell r="JY33">
+            <v>2841</v>
+          </cell>
+          <cell r="JZ33"/>
+          <cell r="KA33"/>
+          <cell r="KB33"/>
+          <cell r="KC33"/>
+          <cell r="KD33"/>
+          <cell r="KE33"/>
+          <cell r="KF33"/>
+          <cell r="KG33"/>
         </row>
         <row r="38">
           <cell r="JV38">
             <v>42</v>
           </cell>
           <cell r="JW38">
             <v>55</v>
           </cell>
           <cell r="JX38">
             <v>26</v>
           </cell>
+          <cell r="JY38">
+            <v>31</v>
+          </cell>
+          <cell r="JZ38"/>
+          <cell r="KA38"/>
+          <cell r="KB38"/>
+          <cell r="KC38"/>
+          <cell r="KD38"/>
+          <cell r="KE38"/>
+          <cell r="KF38"/>
+          <cell r="KG38"/>
         </row>
       </sheetData>
-      <sheetData sheetId="18"/>
+      <sheetData sheetId="18">
+        <row r="23">
+          <cell r="JV23"/>
+          <cell r="JW23"/>
+          <cell r="JX23"/>
+          <cell r="JY23"/>
+          <cell r="JZ23"/>
+          <cell r="KA23"/>
+          <cell r="KB23"/>
+          <cell r="KC23"/>
+          <cell r="KD23"/>
+          <cell r="KE23"/>
+          <cell r="KF23"/>
+          <cell r="KG23"/>
+        </row>
+        <row r="28">
+          <cell r="JV28"/>
+          <cell r="JW28"/>
+          <cell r="JX28"/>
+          <cell r="JY28"/>
+          <cell r="JZ28"/>
+          <cell r="KA28"/>
+          <cell r="KB28"/>
+          <cell r="KC28"/>
+          <cell r="KD28"/>
+          <cell r="KE28"/>
+          <cell r="KF28"/>
+          <cell r="KG28"/>
+        </row>
+        <row r="33">
+          <cell r="JV33"/>
+          <cell r="JW33"/>
+          <cell r="JX33"/>
+          <cell r="JY33"/>
+          <cell r="JZ33"/>
+          <cell r="KA33"/>
+          <cell r="KB33"/>
+          <cell r="KC33"/>
+          <cell r="KD33"/>
+          <cell r="KE33"/>
+          <cell r="KF33"/>
+          <cell r="KG33"/>
+        </row>
+        <row r="38">
+          <cell r="JV38"/>
+          <cell r="JW38"/>
+          <cell r="JX38"/>
+          <cell r="JY38"/>
+          <cell r="JZ38"/>
+          <cell r="KA38"/>
+          <cell r="KB38"/>
+          <cell r="KC38"/>
+          <cell r="KD38"/>
+          <cell r="KE38"/>
+          <cell r="KF38"/>
+          <cell r="KG38"/>
+        </row>
+      </sheetData>
       <sheetData sheetId="19">
-        <row r="15">
-[...2 lines deleted...]
-          </cell>
+        <row r="4">
+          <cell r="JY4"/>
         </row>
       </sheetData>
-      <sheetData sheetId="20" refreshError="1"/>
-      <sheetData sheetId="21" refreshError="1"/>
+      <sheetData sheetId="20"/>
+      <sheetData sheetId="21"/>
       <sheetData sheetId="22">
-        <row r="19">
-[...2 lines deleted...]
-          </cell>
+        <row r="4">
+          <cell r="JY4"/>
         </row>
       </sheetData>
       <sheetData sheetId="23">
         <row r="4">
-          <cell r="JX4">
-            <v>464</v>
+          <cell r="JY4">
+            <v>451</v>
           </cell>
         </row>
         <row r="23">
           <cell r="JV23">
             <v>42361</v>
           </cell>
           <cell r="JW23">
             <v>45914</v>
           </cell>
           <cell r="JX23">
             <v>66588</v>
           </cell>
+          <cell r="JY23">
+            <v>49806</v>
+          </cell>
+          <cell r="JZ23"/>
+          <cell r="KA23"/>
+          <cell r="KB23"/>
+          <cell r="KC23"/>
+          <cell r="KD23"/>
+          <cell r="KE23"/>
+          <cell r="KF23"/>
+          <cell r="KG23"/>
         </row>
         <row r="28">
           <cell r="JV28">
             <v>1672</v>
           </cell>
           <cell r="JW28">
             <v>1530</v>
           </cell>
           <cell r="JX28">
             <v>1374</v>
           </cell>
+          <cell r="JY28">
+            <v>1741</v>
+          </cell>
+          <cell r="JZ28"/>
+          <cell r="KA28"/>
+          <cell r="KB28"/>
+          <cell r="KC28"/>
+          <cell r="KD28"/>
+          <cell r="KE28"/>
+          <cell r="KF28"/>
+          <cell r="KG28"/>
+        </row>
+        <row r="33">
+          <cell r="JV33"/>
+          <cell r="JW33"/>
+          <cell r="JX33"/>
+          <cell r="JY33"/>
+          <cell r="JZ33"/>
+          <cell r="KA33"/>
+          <cell r="KB33"/>
+          <cell r="KC33"/>
+          <cell r="KD33"/>
+          <cell r="KE33"/>
+          <cell r="KF33"/>
+          <cell r="KG33"/>
+        </row>
+        <row r="38">
+          <cell r="JV38"/>
+          <cell r="JW38"/>
+          <cell r="JX38"/>
+          <cell r="JY38"/>
+          <cell r="JZ38"/>
+          <cell r="KA38"/>
+          <cell r="KB38"/>
+          <cell r="KC38"/>
+          <cell r="KD38"/>
+          <cell r="KE38"/>
+          <cell r="KF38"/>
+          <cell r="KG38"/>
         </row>
       </sheetData>
       <sheetData sheetId="24">
         <row r="19">
           <cell r="JH19">
             <v>150</v>
           </cell>
         </row>
+        <row r="23">
+          <cell r="JV23"/>
+          <cell r="JW23"/>
+          <cell r="JX23"/>
+          <cell r="JY23"/>
+          <cell r="JZ23"/>
+          <cell r="KA23"/>
+          <cell r="KB23"/>
+          <cell r="KC23"/>
+          <cell r="KD23"/>
+          <cell r="KE23"/>
+          <cell r="KF23"/>
+          <cell r="KG23"/>
+        </row>
+        <row r="28">
+          <cell r="JV28"/>
+          <cell r="JW28"/>
+          <cell r="JX28"/>
+          <cell r="JY28"/>
+          <cell r="JZ28"/>
+          <cell r="KA28"/>
+          <cell r="KB28"/>
+          <cell r="KC28"/>
+          <cell r="KD28"/>
+          <cell r="KE28"/>
+          <cell r="KF28"/>
+          <cell r="KG28"/>
+        </row>
       </sheetData>
       <sheetData sheetId="25">
         <row r="4">
-          <cell r="JX4">
-            <v>882</v>
+          <cell r="JY4">
+            <v>933</v>
           </cell>
         </row>
         <row r="23">
           <cell r="JV23">
             <v>104072</v>
           </cell>
           <cell r="JW23">
             <v>113861</v>
           </cell>
           <cell r="JX23">
             <v>149639</v>
           </cell>
+          <cell r="JY23">
+            <v>133600</v>
+          </cell>
+          <cell r="JZ23"/>
+          <cell r="KA23"/>
+          <cell r="KB23"/>
+          <cell r="KC23"/>
+          <cell r="KD23"/>
+          <cell r="KE23"/>
+          <cell r="KF23"/>
+          <cell r="KG23"/>
         </row>
         <row r="28">
           <cell r="JV28">
             <v>2367</v>
           </cell>
           <cell r="JW28">
             <v>2677</v>
           </cell>
           <cell r="JX28">
             <v>2755</v>
           </cell>
+          <cell r="JY28">
+            <v>3218</v>
+          </cell>
+          <cell r="JZ28"/>
+          <cell r="KA28"/>
+          <cell r="KB28"/>
+          <cell r="KC28"/>
+          <cell r="KD28"/>
+          <cell r="KE28"/>
+          <cell r="KF28"/>
+          <cell r="KG28"/>
         </row>
         <row r="33">
           <cell r="JV33">
             <v>28510</v>
           </cell>
           <cell r="JW33">
             <v>34777</v>
           </cell>
           <cell r="JX33">
             <v>48671</v>
           </cell>
+          <cell r="JY33">
+            <v>7733</v>
+          </cell>
+          <cell r="JZ33"/>
+          <cell r="KA33"/>
+          <cell r="KB33"/>
+          <cell r="KC33"/>
+          <cell r="KD33"/>
+          <cell r="KE33"/>
+          <cell r="KF33"/>
+          <cell r="KG33"/>
         </row>
         <row r="38">
           <cell r="JV38">
             <v>672</v>
           </cell>
           <cell r="JW38">
             <v>647</v>
           </cell>
           <cell r="JX38">
             <v>497</v>
           </cell>
+          <cell r="JY38">
+            <v>184</v>
+          </cell>
+          <cell r="JZ38"/>
+          <cell r="KA38"/>
+          <cell r="KB38"/>
+          <cell r="KC38"/>
+          <cell r="KD38"/>
+          <cell r="KE38"/>
+          <cell r="KF38"/>
+          <cell r="KG38"/>
         </row>
       </sheetData>
-      <sheetData sheetId="26" refreshError="1"/>
-      <sheetData sheetId="27" refreshError="1"/>
+      <sheetData sheetId="26"/>
+      <sheetData sheetId="27"/>
       <sheetData sheetId="28">
         <row r="4">
-          <cell r="JX4">
-            <v>368</v>
+          <cell r="JY4">
+            <v>428</v>
           </cell>
         </row>
         <row r="23">
           <cell r="JV23">
             <v>42137</v>
           </cell>
           <cell r="JW23">
             <v>41108</v>
           </cell>
           <cell r="JX23">
             <v>49559</v>
           </cell>
+          <cell r="JY23">
+            <v>47689</v>
+          </cell>
+          <cell r="JZ23"/>
+          <cell r="KA23"/>
+          <cell r="KB23"/>
+          <cell r="KC23"/>
+          <cell r="KD23"/>
+          <cell r="KE23"/>
+          <cell r="KF23"/>
+          <cell r="KG23"/>
         </row>
         <row r="28">
           <cell r="JV28">
             <v>2010</v>
           </cell>
           <cell r="JW28">
             <v>2167</v>
           </cell>
           <cell r="JX28">
             <v>1702</v>
           </cell>
+          <cell r="JY28">
+            <v>2347</v>
+          </cell>
+          <cell r="JZ28"/>
+          <cell r="KA28"/>
+          <cell r="KB28"/>
+          <cell r="KC28"/>
+          <cell r="KD28"/>
+          <cell r="KE28"/>
+          <cell r="KF28"/>
+          <cell r="KG28"/>
         </row>
       </sheetData>
       <sheetData sheetId="29">
-        <row r="15">
-[...2 lines deleted...]
-          </cell>
+        <row r="4">
+          <cell r="JY4"/>
+        </row>
+        <row r="23">
+          <cell r="JV23"/>
+          <cell r="JW23"/>
+          <cell r="JX23"/>
+          <cell r="JY23"/>
+          <cell r="JZ23"/>
+          <cell r="KA23"/>
+          <cell r="KB23"/>
+          <cell r="KC23"/>
+          <cell r="KD23"/>
+          <cell r="KE23"/>
+          <cell r="KF23"/>
+          <cell r="KG23"/>
         </row>
         <row r="33">
           <cell r="JV33">
             <v>5057</v>
           </cell>
           <cell r="JW33">
             <v>3832</v>
           </cell>
           <cell r="JX33">
             <v>4269</v>
           </cell>
+          <cell r="JY33">
+            <v>5137</v>
+          </cell>
+          <cell r="JZ33"/>
+          <cell r="KA33"/>
+          <cell r="KB33"/>
+          <cell r="KC33"/>
+          <cell r="KD33"/>
+          <cell r="KE33"/>
+          <cell r="KF33"/>
+          <cell r="KG33"/>
         </row>
       </sheetData>
       <sheetData sheetId="30"/>
       <sheetData sheetId="31">
         <row r="4">
-          <cell r="JX4">
-            <v>100</v>
+          <cell r="JY4">
+            <v>158</v>
           </cell>
         </row>
         <row r="23">
           <cell r="JV23">
             <v>5363</v>
           </cell>
           <cell r="JW23">
             <v>6861</v>
           </cell>
           <cell r="JX23">
             <v>5566</v>
           </cell>
+          <cell r="JY23">
+            <v>8585</v>
+          </cell>
+          <cell r="JZ23"/>
+          <cell r="KA23"/>
+          <cell r="KB23"/>
+          <cell r="KC23"/>
+          <cell r="KD23"/>
+          <cell r="KE23"/>
+          <cell r="KF23"/>
+          <cell r="KG23"/>
         </row>
         <row r="28">
           <cell r="JV28">
             <v>242</v>
           </cell>
           <cell r="JW28">
             <v>363</v>
           </cell>
           <cell r="JX28">
             <v>336</v>
           </cell>
+          <cell r="JY28">
+            <v>563</v>
+          </cell>
+          <cell r="JZ28"/>
+          <cell r="KA28"/>
+          <cell r="KB28"/>
+          <cell r="KC28"/>
+          <cell r="KD28"/>
+          <cell r="KE28"/>
+          <cell r="KF28"/>
+          <cell r="KG28"/>
         </row>
       </sheetData>
-      <sheetData sheetId="32"/>
+      <sheetData sheetId="32">
+        <row r="23">
+          <cell r="JV23"/>
+          <cell r="JW23"/>
+          <cell r="JX23"/>
+          <cell r="JY23"/>
+          <cell r="JZ23"/>
+          <cell r="KA23"/>
+          <cell r="KB23"/>
+          <cell r="KC23"/>
+          <cell r="KD23"/>
+          <cell r="KE23"/>
+          <cell r="KF23"/>
+          <cell r="KG23"/>
+        </row>
+        <row r="28">
+          <cell r="JV28"/>
+          <cell r="JW28"/>
+          <cell r="JX28"/>
+          <cell r="JY28"/>
+          <cell r="JZ28"/>
+          <cell r="KA28"/>
+          <cell r="KB28"/>
+          <cell r="KC28"/>
+          <cell r="KD28"/>
+          <cell r="KE28"/>
+          <cell r="KF28"/>
+          <cell r="KG28"/>
+        </row>
+      </sheetData>
       <sheetData sheetId="33"/>
-      <sheetData sheetId="34" refreshError="1"/>
-[...7 lines deleted...]
-      <sheetData sheetId="42"/>
+      <sheetData sheetId="34"/>
+      <sheetData sheetId="35"/>
+      <sheetData sheetId="36"/>
+      <sheetData sheetId="37"/>
+      <sheetData sheetId="38"/>
+      <sheetData sheetId="39"/>
+      <sheetData sheetId="40">
+        <row r="58">
+          <cell r="BG58"/>
+        </row>
+      </sheetData>
+      <sheetData sheetId="41"/>
+      <sheetData sheetId="42">
+        <row r="58">
+          <cell r="BK58"/>
+        </row>
+      </sheetData>
       <sheetData sheetId="43">
         <row r="23">
+          <cell r="JV23"/>
+          <cell r="JW23"/>
           <cell r="JX23">
             <v>64</v>
           </cell>
+          <cell r="JY23"/>
+          <cell r="JZ23"/>
+          <cell r="KA23"/>
+          <cell r="KB23"/>
+          <cell r="KC23"/>
+          <cell r="KD23"/>
+          <cell r="KE23"/>
+          <cell r="KF23"/>
+          <cell r="KG23"/>
+        </row>
+        <row r="28">
+          <cell r="JV28"/>
+          <cell r="JW28"/>
+          <cell r="JX28"/>
+          <cell r="JY28"/>
+          <cell r="JZ28"/>
+          <cell r="KA28"/>
+          <cell r="KB28"/>
+          <cell r="KC28"/>
+          <cell r="KD28"/>
+          <cell r="KE28"/>
+          <cell r="KF28"/>
+          <cell r="KG28"/>
         </row>
       </sheetData>
       <sheetData sheetId="44">
         <row r="4">
-          <cell r="JX4">
-            <v>34</v>
+          <cell r="JY4">
+            <v>41</v>
           </cell>
         </row>
         <row r="23">
           <cell r="JV23">
             <v>1885</v>
           </cell>
           <cell r="JW23">
             <v>1265</v>
           </cell>
           <cell r="JX23">
             <v>2067</v>
           </cell>
+          <cell r="JY23">
+            <v>2373</v>
+          </cell>
+          <cell r="JZ23"/>
+          <cell r="KA23"/>
+          <cell r="KB23"/>
+          <cell r="KC23"/>
+          <cell r="KD23"/>
+          <cell r="KE23"/>
+          <cell r="KF23"/>
+          <cell r="KG23"/>
         </row>
         <row r="28">
           <cell r="JV28">
             <v>78</v>
           </cell>
           <cell r="JW28">
             <v>53</v>
           </cell>
           <cell r="JX28">
             <v>84</v>
           </cell>
+          <cell r="JY28">
+            <v>116</v>
+          </cell>
+          <cell r="JZ28"/>
+          <cell r="KA28"/>
+          <cell r="KB28"/>
+          <cell r="KC28"/>
+          <cell r="KD28"/>
+          <cell r="KE28"/>
+          <cell r="KF28"/>
+          <cell r="KG28"/>
         </row>
       </sheetData>
       <sheetData sheetId="45">
-        <row r="15">
-[...2 lines deleted...]
-          </cell>
+        <row r="4">
+          <cell r="JY4"/>
+        </row>
+        <row r="23">
+          <cell r="JV23"/>
+          <cell r="JW23"/>
+          <cell r="JX23"/>
+          <cell r="JY23"/>
+          <cell r="JZ23"/>
+          <cell r="KA23"/>
+          <cell r="KB23"/>
+          <cell r="KC23"/>
+          <cell r="KD23"/>
+          <cell r="KE23"/>
+          <cell r="KF23"/>
+          <cell r="KG23"/>
+        </row>
+        <row r="28">
+          <cell r="JV28"/>
+          <cell r="JW28"/>
+          <cell r="JX28"/>
+          <cell r="JY28"/>
+          <cell r="JZ28"/>
+          <cell r="KA28"/>
+          <cell r="KB28"/>
+          <cell r="KC28"/>
+          <cell r="KD28"/>
+          <cell r="KE28"/>
+          <cell r="KF28"/>
+          <cell r="KG28"/>
         </row>
         <row r="33">
           <cell r="JV33">
             <v>1399</v>
           </cell>
           <cell r="JW33">
             <v>1226</v>
           </cell>
           <cell r="JX33">
             <v>3366</v>
           </cell>
+          <cell r="JY33">
+            <v>2694</v>
+          </cell>
+          <cell r="JZ33"/>
+          <cell r="KA33"/>
+          <cell r="KB33"/>
+          <cell r="KC33"/>
+          <cell r="KD33"/>
+          <cell r="KE33"/>
+          <cell r="KF33"/>
+          <cell r="KG33"/>
         </row>
         <row r="38">
           <cell r="JV38">
             <v>44</v>
           </cell>
           <cell r="JW38">
             <v>37</v>
           </cell>
           <cell r="JX38">
             <v>69</v>
           </cell>
+          <cell r="JY38"/>
+          <cell r="JZ38"/>
+          <cell r="KA38"/>
+          <cell r="KB38"/>
+          <cell r="KC38"/>
+          <cell r="KD38"/>
+          <cell r="KE38"/>
+          <cell r="KF38"/>
+          <cell r="KG38"/>
         </row>
       </sheetData>
       <sheetData sheetId="46">
         <row r="4">
-          <cell r="JX4">
-            <v>24</v>
+          <cell r="JY4">
+            <v>48</v>
           </cell>
         </row>
         <row r="23">
           <cell r="JV23">
             <v>2982</v>
           </cell>
           <cell r="JW23">
             <v>1839</v>
           </cell>
           <cell r="JX23">
             <v>1497</v>
           </cell>
+          <cell r="JY23">
+            <v>2764</v>
+          </cell>
+          <cell r="JZ23"/>
+          <cell r="KA23"/>
+          <cell r="KB23"/>
+          <cell r="KC23"/>
+          <cell r="KD23"/>
+          <cell r="KE23"/>
+          <cell r="KF23"/>
+          <cell r="KG23"/>
         </row>
         <row r="28">
           <cell r="JV28">
             <v>116</v>
           </cell>
           <cell r="JW28">
             <v>89</v>
           </cell>
           <cell r="JX28">
             <v>67</v>
           </cell>
+          <cell r="JY28">
+            <v>121</v>
+          </cell>
+          <cell r="JZ28"/>
+          <cell r="KA28"/>
+          <cell r="KB28"/>
+          <cell r="KC28"/>
+          <cell r="KD28"/>
+          <cell r="KE28"/>
+          <cell r="KF28"/>
+          <cell r="KG28"/>
         </row>
       </sheetData>
       <sheetData sheetId="47"/>
-      <sheetData sheetId="48" refreshError="1"/>
+      <sheetData sheetId="48"/>
       <sheetData sheetId="49">
         <row r="4">
-          <cell r="JX4">
-            <v>1148</v>
+          <cell r="JY4">
+            <v>1039</v>
           </cell>
         </row>
       </sheetData>
       <sheetData sheetId="50">
         <row r="4">
-          <cell r="JX4">
-            <v>78</v>
+          <cell r="JY4">
+            <v>109</v>
           </cell>
         </row>
         <row r="23">
           <cell r="JV23">
             <v>4233</v>
           </cell>
           <cell r="JW23">
             <v>3840</v>
           </cell>
           <cell r="JX23">
             <v>4638</v>
           </cell>
+          <cell r="JY23">
+            <v>5579</v>
+          </cell>
+          <cell r="JZ23"/>
+          <cell r="KA23"/>
+          <cell r="KB23"/>
+          <cell r="KC23"/>
+          <cell r="KD23"/>
+          <cell r="KE23"/>
+          <cell r="KF23"/>
+          <cell r="KG23"/>
         </row>
         <row r="28">
           <cell r="JV28">
             <v>122</v>
           </cell>
           <cell r="JW28">
             <v>125</v>
           </cell>
           <cell r="JX28">
             <v>147</v>
           </cell>
+          <cell r="JY28">
+            <v>188</v>
+          </cell>
+          <cell r="JZ28"/>
+          <cell r="KA28"/>
+          <cell r="KB28"/>
+          <cell r="KC28"/>
+          <cell r="KD28"/>
+          <cell r="KE28"/>
+          <cell r="KF28"/>
+          <cell r="KG28"/>
         </row>
       </sheetData>
       <sheetData sheetId="51">
         <row r="4">
-          <cell r="JX4">
-            <v>89</v>
+          <cell r="JY4">
+            <v>41</v>
           </cell>
         </row>
         <row r="23">
           <cell r="JV23">
             <v>2994</v>
           </cell>
           <cell r="JW23">
             <v>2778</v>
           </cell>
           <cell r="JX23">
             <v>5183</v>
           </cell>
+          <cell r="JY23">
+            <v>2047</v>
+          </cell>
+          <cell r="JZ23"/>
+          <cell r="KA23"/>
+          <cell r="KB23"/>
+          <cell r="KC23"/>
+          <cell r="KD23"/>
+          <cell r="KE23"/>
+          <cell r="KF23"/>
+          <cell r="KG23"/>
         </row>
         <row r="28">
           <cell r="JV28">
             <v>130</v>
           </cell>
           <cell r="JW28">
             <v>106</v>
           </cell>
           <cell r="JX28">
             <v>250</v>
           </cell>
+          <cell r="JY28">
+            <v>83</v>
+          </cell>
+          <cell r="JZ28"/>
+          <cell r="KA28"/>
+          <cell r="KB28"/>
+          <cell r="KC28"/>
+          <cell r="KD28"/>
+          <cell r="KE28"/>
+          <cell r="KF28"/>
+          <cell r="KG28"/>
         </row>
       </sheetData>
       <sheetData sheetId="52">
         <row r="4">
-          <cell r="JX4">
-            <v>111</v>
+          <cell r="JY4">
+            <v>113</v>
           </cell>
         </row>
         <row r="23">
           <cell r="JV23">
             <v>4188</v>
           </cell>
           <cell r="JW23">
             <v>4145</v>
           </cell>
           <cell r="JX23">
             <v>7535</v>
           </cell>
+          <cell r="JY23">
+            <v>7143</v>
+          </cell>
+          <cell r="JZ23"/>
+          <cell r="KA23"/>
+          <cell r="KB23"/>
+          <cell r="KC23"/>
+          <cell r="KD23"/>
+          <cell r="KE23"/>
+          <cell r="KF23"/>
+          <cell r="KG23"/>
         </row>
         <row r="28">
           <cell r="JV28">
             <v>175</v>
           </cell>
           <cell r="JW28">
             <v>157</v>
           </cell>
           <cell r="JX28">
             <v>219</v>
           </cell>
+          <cell r="JY28">
+            <v>209</v>
+          </cell>
+          <cell r="JZ28"/>
+          <cell r="KA28"/>
+          <cell r="KB28"/>
+          <cell r="KC28"/>
+          <cell r="KD28"/>
+          <cell r="KE28"/>
+          <cell r="KF28"/>
+          <cell r="KG28"/>
         </row>
       </sheetData>
       <sheetData sheetId="53"/>
       <sheetData sheetId="54">
         <row r="4">
-          <cell r="JX4">
-            <v>2501</v>
+          <cell r="JY4">
+            <v>2632</v>
           </cell>
         </row>
       </sheetData>
       <sheetData sheetId="55"/>
       <sheetData sheetId="56">
-        <row r="19">
-[...1 lines deleted...]
-            <v>0</v>
+        <row r="4">
+          <cell r="JY4">
+            <v>5</v>
           </cell>
         </row>
         <row r="23">
           <cell r="JV23">
             <v>308</v>
           </cell>
           <cell r="JW23">
             <v>401</v>
           </cell>
+          <cell r="JX23"/>
+          <cell r="JY23">
+            <v>153</v>
+          </cell>
+          <cell r="JZ23"/>
+          <cell r="KA23"/>
+          <cell r="KB23"/>
+          <cell r="KC23"/>
+          <cell r="KD23"/>
+          <cell r="KE23"/>
+          <cell r="KF23"/>
+          <cell r="KG23"/>
         </row>
         <row r="28">
           <cell r="JV28">
             <v>16</v>
           </cell>
           <cell r="JW28">
             <v>18</v>
           </cell>
+          <cell r="JX28"/>
+          <cell r="JY28">
+            <v>12</v>
+          </cell>
+          <cell r="JZ28"/>
+          <cell r="KA28"/>
+          <cell r="KB28"/>
+          <cell r="KC28"/>
+          <cell r="KD28"/>
+          <cell r="KE28"/>
+          <cell r="KF28"/>
+          <cell r="KG28"/>
         </row>
       </sheetData>
-      <sheetData sheetId="57"/>
-[...4 lines deleted...]
-      <sheetData sheetId="62" refreshError="1"/>
+      <sheetData sheetId="57">
+        <row r="23">
+          <cell r="JV23"/>
+          <cell r="JW23"/>
+          <cell r="JX23"/>
+          <cell r="JY23"/>
+          <cell r="JZ23"/>
+          <cell r="KA23"/>
+          <cell r="KB23"/>
+          <cell r="KC23"/>
+          <cell r="KD23"/>
+          <cell r="KE23"/>
+          <cell r="KF23"/>
+          <cell r="KG23"/>
+        </row>
+        <row r="28">
+          <cell r="JV28"/>
+          <cell r="JW28"/>
+          <cell r="JX28"/>
+          <cell r="JY28"/>
+          <cell r="JZ28"/>
+          <cell r="KA28"/>
+          <cell r="KB28"/>
+          <cell r="KC28"/>
+          <cell r="KD28"/>
+          <cell r="KE28"/>
+          <cell r="KF28"/>
+          <cell r="KG28"/>
+        </row>
+      </sheetData>
+      <sheetData sheetId="58">
+        <row r="58">
+          <cell r="BG58"/>
+        </row>
+      </sheetData>
+      <sheetData sheetId="59">
+        <row r="58">
+          <cell r="BH58"/>
+        </row>
+      </sheetData>
+      <sheetData sheetId="60"/>
+      <sheetData sheetId="61"/>
+      <sheetData sheetId="62"/>
       <sheetData sheetId="63"/>
-      <sheetData sheetId="64"/>
-[...1 lines deleted...]
-      <sheetData sheetId="66"/>
+      <sheetData sheetId="64">
+        <row r="4">
+          <cell r="JY4"/>
+        </row>
+        <row r="23">
+          <cell r="IT23"/>
+          <cell r="IU23"/>
+          <cell r="IV23"/>
+          <cell r="IW23"/>
+          <cell r="IX23"/>
+          <cell r="IY23"/>
+          <cell r="IZ23"/>
+          <cell r="JA23"/>
+          <cell r="JB23"/>
+          <cell r="JC23"/>
+          <cell r="JD23"/>
+          <cell r="JE23"/>
+        </row>
+        <row r="28">
+          <cell r="IT28"/>
+          <cell r="IU28"/>
+          <cell r="IV28"/>
+          <cell r="IW28"/>
+          <cell r="IX28"/>
+          <cell r="IY28"/>
+          <cell r="IZ28"/>
+          <cell r="JA28"/>
+          <cell r="JB28"/>
+          <cell r="JC28"/>
+          <cell r="JD28"/>
+          <cell r="JE28"/>
+        </row>
+        <row r="33">
+          <cell r="IT33"/>
+          <cell r="IU33"/>
+          <cell r="IV33"/>
+          <cell r="IW33"/>
+          <cell r="IX33"/>
+          <cell r="IY33"/>
+          <cell r="IZ33"/>
+          <cell r="JA33"/>
+          <cell r="JB33"/>
+          <cell r="JC33"/>
+          <cell r="JD33"/>
+          <cell r="JE33"/>
+        </row>
+        <row r="38">
+          <cell r="IT38"/>
+          <cell r="IU38"/>
+          <cell r="IV38"/>
+          <cell r="IW38"/>
+          <cell r="IX38"/>
+          <cell r="IY38"/>
+          <cell r="IZ38"/>
+          <cell r="JA38"/>
+          <cell r="JB38"/>
+          <cell r="JC38"/>
+          <cell r="JD38"/>
+          <cell r="JE38"/>
+        </row>
+      </sheetData>
+      <sheetData sheetId="65">
+        <row r="4">
+          <cell r="JY4"/>
+        </row>
+      </sheetData>
+      <sheetData sheetId="66">
+        <row r="4">
+          <cell r="JY4"/>
+        </row>
+        <row r="23">
+          <cell r="JV23"/>
+          <cell r="JW23"/>
+          <cell r="JX23"/>
+          <cell r="JY23"/>
+          <cell r="JZ23"/>
+          <cell r="KA23"/>
+          <cell r="KB23"/>
+          <cell r="KC23"/>
+          <cell r="KD23"/>
+          <cell r="KE23"/>
+          <cell r="KF23"/>
+          <cell r="KG23"/>
+        </row>
+        <row r="28">
+          <cell r="JV28"/>
+          <cell r="JW28"/>
+          <cell r="JX28"/>
+          <cell r="JY28"/>
+          <cell r="JZ28"/>
+          <cell r="KA28"/>
+          <cell r="KB28"/>
+          <cell r="KC28"/>
+          <cell r="KD28"/>
+          <cell r="KE28"/>
+          <cell r="KF28"/>
+          <cell r="KG28"/>
+        </row>
+        <row r="33">
+          <cell r="JV33"/>
+          <cell r="JW33"/>
+          <cell r="JX33"/>
+          <cell r="JY33"/>
+          <cell r="JZ33"/>
+          <cell r="KA33"/>
+          <cell r="KB33"/>
+          <cell r="KC33"/>
+          <cell r="KD33"/>
+          <cell r="KE33"/>
+          <cell r="KF33"/>
+          <cell r="KG33"/>
+        </row>
+        <row r="38">
+          <cell r="JV38"/>
+          <cell r="JW38"/>
+          <cell r="JX38"/>
+          <cell r="JY38"/>
+          <cell r="JZ38"/>
+          <cell r="KA38"/>
+          <cell r="KB38"/>
+          <cell r="KC38"/>
+          <cell r="KD38"/>
+          <cell r="KE38"/>
+          <cell r="KF38"/>
+          <cell r="KG38"/>
+        </row>
+      </sheetData>
       <sheetData sheetId="67">
-        <row r="15">
-[...2 lines deleted...]
-          </cell>
+        <row r="4">
+          <cell r="JY4"/>
+        </row>
+        <row r="23">
+          <cell r="JV23"/>
+          <cell r="JW23"/>
+          <cell r="JX23"/>
+          <cell r="JY23"/>
+          <cell r="JZ23"/>
+          <cell r="KA23"/>
+          <cell r="KB23"/>
+          <cell r="KC23"/>
+          <cell r="KD23"/>
+          <cell r="KE23"/>
+          <cell r="KF23"/>
+          <cell r="KG23"/>
+        </row>
+        <row r="28">
+          <cell r="JV28"/>
+          <cell r="JW28"/>
+          <cell r="JX28"/>
+          <cell r="JY28"/>
+          <cell r="JZ28"/>
+          <cell r="KA28"/>
+          <cell r="KB28"/>
+          <cell r="KC28"/>
+          <cell r="KD28"/>
+          <cell r="KE28"/>
+          <cell r="KF28"/>
+          <cell r="KG28"/>
+        </row>
+        <row r="33">
+          <cell r="JV33"/>
+          <cell r="JW33"/>
+          <cell r="JX33"/>
+          <cell r="JY33"/>
+          <cell r="JZ33"/>
+          <cell r="KA33"/>
+          <cell r="KB33"/>
+          <cell r="KC33"/>
+          <cell r="KD33"/>
+          <cell r="KE33"/>
+          <cell r="KF33"/>
+          <cell r="KG33"/>
+        </row>
+        <row r="38">
+          <cell r="JV38"/>
+          <cell r="JW38"/>
+          <cell r="JX38"/>
+          <cell r="JY38"/>
+          <cell r="JZ38"/>
+          <cell r="KA38"/>
+          <cell r="KB38"/>
+          <cell r="KC38"/>
+          <cell r="KD38"/>
+          <cell r="KE38"/>
+          <cell r="KF38"/>
+          <cell r="KG38"/>
         </row>
       </sheetData>
       <sheetData sheetId="68">
         <row r="4">
-          <cell r="JX4">
+          <cell r="JY4">
             <v>1</v>
           </cell>
         </row>
       </sheetData>
       <sheetData sheetId="69">
         <row r="4">
-          <cell r="JX4">
-            <v>82</v>
+          <cell r="JY4">
+            <v>85</v>
           </cell>
         </row>
       </sheetData>
       <sheetData sheetId="70">
         <row r="4">
-          <cell r="JX4">
+          <cell r="JY4">
             <v>1</v>
           </cell>
         </row>
       </sheetData>
       <sheetData sheetId="71">
         <row r="4">
-          <cell r="JX4">
-            <v>12</v>
+          <cell r="JY4">
+            <v>21</v>
           </cell>
         </row>
       </sheetData>
       <sheetData sheetId="72">
         <row r="19">
           <cell r="JH19">
             <v>0</v>
           </cell>
         </row>
       </sheetData>
       <sheetData sheetId="73">
-        <row r="19">
-[...2 lines deleted...]
-          </cell>
+        <row r="4">
+          <cell r="JY4"/>
         </row>
       </sheetData>
       <sheetData sheetId="74">
         <row r="4">
-          <cell r="JX4">
-            <v>39</v>
+          <cell r="JY4">
+            <v>40</v>
           </cell>
         </row>
       </sheetData>
       <sheetData sheetId="75">
-        <row r="12">
-[...2 lines deleted...]
-          </cell>
+        <row r="4">
+          <cell r="JY4"/>
         </row>
       </sheetData>
       <sheetData sheetId="76">
         <row r="4">
-          <cell r="JX4">
-            <v>10</v>
+          <cell r="JY4">
+            <v>1</v>
           </cell>
         </row>
       </sheetData>
       <sheetData sheetId="77">
-        <row r="19">
-[...2 lines deleted...]
-          </cell>
+        <row r="4">
+          <cell r="JY4"/>
         </row>
       </sheetData>
-      <sheetData sheetId="78" refreshError="1"/>
+      <sheetData sheetId="78"/>
       <sheetData sheetId="79">
-        <row r="19">
-[...2 lines deleted...]
-          </cell>
+        <row r="4">
+          <cell r="JY4"/>
         </row>
       </sheetData>
       <sheetData sheetId="80"/>
-      <sheetData sheetId="81" refreshError="1"/>
+      <sheetData sheetId="81"/>
       <sheetData sheetId="82">
         <row r="4">
-          <cell r="JX4">
-            <v>78</v>
+          <cell r="JY4">
+            <v>81</v>
           </cell>
         </row>
       </sheetData>
       <sheetData sheetId="83">
         <row r="4">
-          <cell r="JX4">
-            <v>19</v>
+          <cell r="JY4">
+            <v>20</v>
           </cell>
         </row>
       </sheetData>
       <sheetData sheetId="84">
         <row r="4">
-          <cell r="JX4">
-            <v>16</v>
+          <cell r="JY4">
+            <v>17</v>
           </cell>
         </row>
       </sheetData>
       <sheetData sheetId="85">
         <row r="4">
-          <cell r="JX4">
-            <v>103</v>
+          <cell r="JY4">
+            <v>107</v>
           </cell>
         </row>
       </sheetData>
-      <sheetData sheetId="86" refreshError="1"/>
-[...1 lines deleted...]
-      <sheetData sheetId="88" refreshError="1"/>
+      <sheetData sheetId="86"/>
+      <sheetData sheetId="87"/>
+      <sheetData sheetId="88"/>
       <sheetData sheetId="89"/>
       <sheetData sheetId="90">
         <row r="4">
-          <cell r="JX4">
-            <v>167</v>
+          <cell r="JY4">
+            <v>130</v>
           </cell>
         </row>
       </sheetData>
       <sheetData sheetId="91">
         <row r="4">
-          <cell r="JX4">
-            <v>5</v>
+          <cell r="JY4">
+            <v>2</v>
           </cell>
         </row>
       </sheetData>
       <sheetData sheetId="92">
         <row r="4">
-          <cell r="JX4">
-            <v>41</v>
+          <cell r="JY4">
+            <v>52</v>
           </cell>
         </row>
       </sheetData>
       <sheetData sheetId="93">
         <row r="4">
-          <cell r="JX4">
-            <v>728</v>
+          <cell r="JY4">
+            <v>661</v>
           </cell>
         </row>
       </sheetData>
+      <sheetData sheetId="94" refreshError="1"/>
+      <sheetData sheetId="95" refreshError="1"/>
     </sheetDataSet>
   </externalBook>
 </externalLink>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
@@ -2808,746 +3886,758 @@
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5C56E8DF-DCC2-4E85-8441-21C2D1854515}">
   <dimension ref="A1:T49"/>
   <sheetViews>
-    <sheetView tabSelected="1" showWhiteSpace="0" topLeftCell="A9" zoomScaleNormal="100" zoomScalePageLayoutView="115" workbookViewId="0">
-      <selection activeCell="M15" sqref="M15"/>
+    <sheetView tabSelected="1" showWhiteSpace="0" zoomScaleNormal="100" zoomScalePageLayoutView="115" workbookViewId="0">
+      <selection activeCell="E22" sqref="E22"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="13.2" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="32.28515625" bestFit="1" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="8" max="8" width="10.42578125" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="32.33203125" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="9.88671875" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="10.44140625" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="9.6640625" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="10.44140625" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="9.88671875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="9.6640625" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="10.44140625" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="11" bestFit="1" customWidth="1"/>
-    <col min="10" max="10" width="12.140625" bestFit="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="15" max="15" width="11.28515625" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="12.109375" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="10.44140625" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="11.5546875" bestFit="1" customWidth="1"/>
+    <col min="13" max="13" width="11.44140625" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="12.33203125" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="11.33203125" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="13" bestFit="1" customWidth="1"/>
-    <col min="17" max="17" width="11.28515625" bestFit="1" customWidth="1"/>
-    <col min="18" max="18" width="12.28515625" bestFit="1" customWidth="1"/>
+    <col min="17" max="17" width="11.33203125" bestFit="1" customWidth="1"/>
+    <col min="18" max="18" width="12.33203125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:20" s="46" customFormat="1" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:20" s="46" customFormat="1" ht="14.4" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A1" s="43"/>
       <c r="B1" s="44" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="44" t="s">
         <v>1</v>
       </c>
       <c r="D1" s="44" t="s">
         <v>2</v>
       </c>
       <c r="E1" s="44" t="s">
         <v>3</v>
       </c>
       <c r="F1" s="44" t="s">
         <v>4</v>
       </c>
       <c r="G1" s="44" t="s">
         <v>5</v>
       </c>
       <c r="H1" s="44" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="44" t="s">
         <v>7</v>
       </c>
       <c r="J1" s="44" t="s">
         <v>8</v>
       </c>
       <c r="K1" s="44" t="s">
         <v>9</v>
       </c>
       <c r="L1" s="44" t="s">
         <v>10</v>
       </c>
       <c r="M1" s="44" t="s">
         <v>11</v>
       </c>
       <c r="N1" s="45" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="2" spans="1:20" ht="13.5" thickTop="1" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:20" ht="13.8" thickTop="1" x14ac:dyDescent="0.25">
       <c r="A2" s="1" t="s">
         <v>13</v>
       </c>
       <c r="B2" s="51">
         <v>274287</v>
       </c>
       <c r="C2" s="28">
         <f>269716+2</f>
         <v>269718</v>
       </c>
       <c r="D2" s="51">
         <f>307878+232-64</f>
         <v>308046</v>
       </c>
-      <c r="E2" s="28"/>
+      <c r="E2" s="28">
+        <v>284490</v>
+      </c>
       <c r="F2" s="28"/>
       <c r="G2" s="51"/>
       <c r="H2" s="28"/>
       <c r="I2" s="28"/>
       <c r="J2" s="28"/>
       <c r="K2" s="51"/>
       <c r="L2" s="51"/>
       <c r="M2" s="51"/>
       <c r="N2" s="20">
         <f>SUM(B2:M2)</f>
-        <v>852051</v>
+        <v>1136541</v>
       </c>
       <c r="O2" s="29"/>
       <c r="P2" s="21"/>
       <c r="Q2" s="64"/>
       <c r="R2" s="21"/>
       <c r="S2" s="21"/>
       <c r="T2" s="21"/>
     </row>
-    <row r="3" spans="1:20" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:20" ht="13.8" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A3" s="2">
         <v>2025</v>
       </c>
       <c r="B3" s="39">
         <v>292754</v>
       </c>
       <c r="C3" s="39">
         <v>290622</v>
       </c>
       <c r="D3" s="39">
         <v>383151</v>
       </c>
       <c r="E3" s="39">
         <v>301947</v>
       </c>
       <c r="F3" s="39">
         <v>267636</v>
       </c>
       <c r="G3" s="39">
         <v>281936</v>
       </c>
       <c r="H3" s="39">
         <v>295514</v>
       </c>
       <c r="I3" s="39">
         <v>278665</v>
       </c>
       <c r="J3" s="39">
         <v>243324</v>
       </c>
       <c r="K3" s="39">
         <v>258634</v>
       </c>
       <c r="L3" s="39">
         <v>235777</v>
       </c>
       <c r="M3" s="39">
         <v>281416</v>
       </c>
       <c r="N3" s="6">
         <f>SUM(B3:M3)</f>
         <v>3411376</v>
       </c>
       <c r="O3" s="50"/>
       <c r="P3" s="21"/>
       <c r="Q3" s="10"/>
       <c r="R3" s="10"/>
       <c r="S3" s="10"/>
       <c r="T3" s="10"/>
     </row>
-    <row r="4" spans="1:20" ht="13.5" thickTop="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:20" ht="13.8" thickTop="1" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
         <v>14</v>
       </c>
       <c r="B4" s="29">
         <v>230163</v>
       </c>
       <c r="C4" s="29">
         <v>218459</v>
       </c>
       <c r="D4" s="29">
         <v>280110</v>
       </c>
-      <c r="E4" s="29"/>
+      <c r="E4" s="29">
+        <v>260147</v>
+      </c>
       <c r="F4" s="29"/>
       <c r="G4" s="29"/>
       <c r="H4" s="29"/>
       <c r="I4" s="29"/>
       <c r="J4" s="29"/>
       <c r="K4" s="29"/>
       <c r="L4" s="29"/>
       <c r="M4" s="29"/>
       <c r="N4" s="20">
         <f t="shared" ref="N4:N12" si="0">SUM(B4:M4)</f>
-        <v>728732</v>
+        <v>988879</v>
       </c>
       <c r="Q4" s="21"/>
       <c r="S4" s="3"/>
     </row>
-    <row r="5" spans="1:20" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:20" ht="13.8" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A5" s="2">
         <v>2025</v>
       </c>
       <c r="B5" s="39">
         <v>251085</v>
       </c>
       <c r="C5" s="39">
         <v>237738</v>
       </c>
       <c r="D5" s="39">
         <v>290285</v>
       </c>
       <c r="E5" s="39">
         <v>273866</v>
       </c>
       <c r="F5" s="39">
         <v>320934</v>
       </c>
       <c r="G5" s="39">
         <v>347595</v>
       </c>
       <c r="H5" s="39">
         <v>372618</v>
       </c>
       <c r="I5" s="39">
         <v>347060</v>
       </c>
       <c r="J5" s="39">
         <v>301205</v>
       </c>
       <c r="K5" s="39">
         <v>303237</v>
       </c>
       <c r="L5" s="39">
         <v>248305</v>
       </c>
       <c r="M5" s="39">
         <v>254892</v>
       </c>
       <c r="N5" s="6">
         <f t="shared" si="0"/>
         <v>3548820</v>
       </c>
       <c r="O5" s="29"/>
       <c r="P5" s="63"/>
       <c r="Q5" s="21"/>
       <c r="S5" s="3"/>
     </row>
-    <row r="6" spans="1:20" ht="13.5" thickTop="1" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:20" ht="13.8" thickTop="1" x14ac:dyDescent="0.25">
       <c r="A6" s="1" t="s">
         <v>15</v>
       </c>
       <c r="B6" s="4">
         <f>+'E Detail'!C36</f>
         <v>125064</v>
       </c>
       <c r="C6" s="4">
         <f>+'E Detail'!D36</f>
         <v>119898</v>
       </c>
       <c r="D6" s="4">
         <f>+'E Detail'!E36</f>
         <v>152048</v>
       </c>
       <c r="E6" s="4">
         <f>+'E Detail'!F36</f>
-        <v>0</v>
+        <v>144544</v>
       </c>
       <c r="F6" s="4">
         <f>+'E Detail'!G36</f>
         <v>0</v>
       </c>
       <c r="G6" s="4">
         <f>+'E Detail'!H36</f>
         <v>0</v>
       </c>
       <c r="H6" s="4">
         <f>+'E Detail'!I36</f>
         <v>0</v>
       </c>
       <c r="I6" s="4">
         <f>+'E Detail'!J36</f>
         <v>0</v>
       </c>
       <c r="J6" s="4">
         <f>+'E Detail'!K36</f>
         <v>0</v>
       </c>
       <c r="K6" s="4">
         <f>+'E Detail'!L36</f>
         <v>0</v>
       </c>
       <c r="L6" s="4">
         <f>+'E Detail'!M36</f>
         <v>0</v>
       </c>
       <c r="M6" s="4">
         <f>+'E Detail'!N36</f>
         <v>0</v>
       </c>
       <c r="N6" s="20">
         <f t="shared" si="0"/>
-        <v>397010</v>
+        <v>541554</v>
       </c>
       <c r="P6" s="49"/>
       <c r="Q6" s="21"/>
     </row>
-    <row r="7" spans="1:20" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:20" ht="13.8" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A7" s="2">
         <v>2025</v>
       </c>
       <c r="B7" s="17">
         <v>146865</v>
       </c>
       <c r="C7" s="17">
         <v>133958</v>
       </c>
       <c r="D7" s="17">
         <v>184437</v>
       </c>
       <c r="E7" s="17">
         <v>142821</v>
       </c>
       <c r="F7" s="17">
         <v>173720</v>
       </c>
       <c r="G7" s="17">
         <v>189856</v>
       </c>
       <c r="H7" s="17">
         <v>202605</v>
       </c>
       <c r="I7" s="17">
         <v>206136</v>
       </c>
       <c r="J7" s="17">
         <v>183341</v>
       </c>
       <c r="K7" s="17">
         <v>183415</v>
       </c>
       <c r="L7" s="17">
         <v>137855</v>
       </c>
       <c r="M7" s="17">
         <v>141758</v>
       </c>
       <c r="N7" s="6">
         <f t="shared" si="0"/>
         <v>2026767</v>
       </c>
       <c r="O7" s="29"/>
       <c r="P7" s="29"/>
       <c r="Q7" s="21"/>
       <c r="S7" s="3"/>
     </row>
-    <row r="8" spans="1:20" ht="13.5" thickTop="1" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:20" ht="13.8" thickTop="1" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
         <v>16</v>
       </c>
       <c r="B8" s="29">
         <v>63610</v>
       </c>
       <c r="C8" s="29">
         <v>61579</v>
       </c>
       <c r="D8" s="29">
         <v>74527</v>
       </c>
-      <c r="E8" s="29"/>
+      <c r="E8" s="29">
+        <v>77940</v>
+      </c>
       <c r="F8" s="29"/>
       <c r="G8" s="29"/>
       <c r="H8" s="29"/>
       <c r="I8" s="29"/>
       <c r="J8" s="29"/>
       <c r="K8" s="29"/>
       <c r="L8" s="29"/>
       <c r="M8" s="29"/>
       <c r="N8" s="20">
         <f t="shared" si="0"/>
-        <v>199716</v>
+        <v>277656</v>
       </c>
       <c r="S8" s="3"/>
     </row>
-    <row r="9" spans="1:20" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:20" ht="13.8" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A9" s="2">
         <v>2025</v>
       </c>
       <c r="B9" s="39">
         <v>74813</v>
       </c>
       <c r="C9" s="39">
         <v>65126</v>
       </c>
       <c r="D9" s="39">
         <v>80932</v>
       </c>
       <c r="E9" s="39">
         <v>77372</v>
       </c>
       <c r="F9" s="39">
         <v>80351</v>
       </c>
       <c r="G9" s="39">
         <v>100092</v>
       </c>
       <c r="H9" s="39">
         <v>111014</v>
       </c>
       <c r="I9" s="39">
         <v>101154</v>
       </c>
       <c r="J9" s="39">
         <v>80167</v>
       </c>
       <c r="K9" s="39">
         <v>87304</v>
       </c>
       <c r="L9" s="39">
         <v>73352</v>
       </c>
       <c r="M9" s="39">
         <v>76407</v>
       </c>
       <c r="N9" s="6">
         <f t="shared" si="0"/>
         <v>1008084</v>
       </c>
       <c r="O9" s="29"/>
       <c r="P9" s="29"/>
     </row>
-    <row r="10" spans="1:20" ht="13.5" thickTop="1" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:20" ht="13.8" thickTop="1" x14ac:dyDescent="0.25">
       <c r="A10" s="1" t="s">
         <v>17</v>
       </c>
       <c r="B10" s="28">
         <v>250280</v>
       </c>
       <c r="C10" s="28">
         <v>224092</v>
       </c>
       <c r="D10" s="28">
         <v>287938</v>
       </c>
-      <c r="E10" s="28"/>
+      <c r="E10" s="28">
+        <v>282612</v>
+      </c>
       <c r="F10" s="28"/>
       <c r="G10" s="28"/>
       <c r="H10" s="28"/>
       <c r="I10" s="28"/>
       <c r="J10" s="28"/>
       <c r="K10" s="28"/>
       <c r="L10" s="28"/>
       <c r="M10" s="28"/>
       <c r="N10" s="20">
         <f t="shared" si="0"/>
-        <v>762310</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:20" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
+        <v>1044922</v>
+      </c>
+    </row>
+    <row r="11" spans="1:20" ht="13.8" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A11" s="2">
         <v>2025</v>
       </c>
       <c r="B11" s="39">
         <v>215929</v>
       </c>
       <c r="C11" s="39">
         <v>202942</v>
       </c>
       <c r="D11" s="39">
         <v>260613</v>
       </c>
       <c r="E11" s="39">
         <v>265945</v>
       </c>
       <c r="F11" s="39">
         <v>338177</v>
       </c>
       <c r="G11" s="39">
         <v>368658</v>
       </c>
       <c r="H11" s="39">
         <v>394202</v>
       </c>
       <c r="I11" s="39">
         <v>371583</v>
       </c>
       <c r="J11" s="39">
         <v>321437</v>
       </c>
       <c r="K11" s="39">
         <v>322177</v>
       </c>
       <c r="L11" s="39">
         <v>262109</v>
       </c>
       <c r="M11" s="39">
         <v>261061</v>
       </c>
       <c r="N11" s="6">
         <f t="shared" si="0"/>
         <v>3584833</v>
       </c>
       <c r="O11" s="29"/>
       <c r="P11" s="29"/>
     </row>
-    <row r="12" spans="1:20" ht="13.5" thickTop="1" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:20" ht="13.8" thickTop="1" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
         <v>18</v>
       </c>
       <c r="B12" s="29">
         <v>36268</v>
       </c>
       <c r="C12" s="62">
         <v>39464</v>
       </c>
       <c r="D12" s="29">
         <v>41281</v>
       </c>
-      <c r="E12" s="29"/>
+      <c r="E12" s="29">
+        <v>42211</v>
+      </c>
       <c r="F12" s="29"/>
       <c r="G12" s="29"/>
       <c r="H12" s="29"/>
       <c r="I12" s="29"/>
       <c r="J12" s="29"/>
       <c r="K12" s="29"/>
       <c r="L12" s="29"/>
       <c r="M12" s="29"/>
       <c r="N12" s="20">
         <f t="shared" si="0"/>
-        <v>117013</v>
+        <v>159224</v>
       </c>
       <c r="O12" s="29"/>
     </row>
-    <row r="13" spans="1:20" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:20" ht="13.8" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A13" s="2">
         <v>2025</v>
       </c>
       <c r="B13" s="39">
         <v>41363</v>
       </c>
       <c r="C13" s="39">
         <v>24666</v>
       </c>
       <c r="D13" s="39">
         <v>24147</v>
       </c>
       <c r="E13" s="39">
         <v>23062</v>
       </c>
       <c r="F13" s="39">
         <v>37440</v>
       </c>
       <c r="G13" s="39">
         <v>46246</v>
       </c>
       <c r="H13" s="39">
         <v>43757</v>
       </c>
       <c r="I13" s="39">
         <v>45047</v>
       </c>
       <c r="J13" s="39">
         <v>40213</v>
       </c>
       <c r="K13" s="39">
         <v>45612</v>
       </c>
       <c r="L13" s="39">
         <v>33819</v>
       </c>
       <c r="M13" s="39">
         <v>48185</v>
       </c>
       <c r="N13" s="6">
         <f t="shared" ref="N13:N21" si="1">SUM(B13:M13)</f>
         <v>453557</v>
       </c>
       <c r="O13" s="29"/>
       <c r="P13" s="29"/>
     </row>
-    <row r="14" spans="1:20" ht="13.5" thickTop="1" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:20" ht="13.8" thickTop="1" x14ac:dyDescent="0.25">
       <c r="A14" s="1" t="s">
         <v>19</v>
       </c>
       <c r="B14" s="61">
         <v>72231</v>
       </c>
       <c r="C14" s="30">
         <v>84114</v>
       </c>
       <c r="D14" s="30">
         <v>83587</v>
       </c>
-      <c r="E14" s="30"/>
+      <c r="E14" s="30">
+        <v>73292</v>
+      </c>
       <c r="F14" s="30"/>
       <c r="G14" s="30"/>
       <c r="H14" s="30"/>
       <c r="I14" s="61"/>
       <c r="J14" s="30"/>
       <c r="K14" s="30"/>
       <c r="L14" s="30"/>
       <c r="M14" s="30"/>
       <c r="N14" s="20">
         <f t="shared" si="1"/>
-        <v>239932</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:20" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
+        <v>313224</v>
+      </c>
+    </row>
+    <row r="15" spans="1:20" ht="13.8" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A15" s="2">
         <v>2025</v>
       </c>
       <c r="B15" s="39">
         <v>68058</v>
       </c>
       <c r="C15" s="39">
         <v>62194</v>
       </c>
       <c r="D15" s="39">
         <v>90776</v>
       </c>
       <c r="E15" s="39">
         <v>79147</v>
       </c>
       <c r="F15" s="39">
         <v>75281</v>
       </c>
       <c r="G15" s="39">
         <v>86195</v>
       </c>
       <c r="H15" s="39">
         <v>85396</v>
       </c>
       <c r="I15" s="39">
         <v>88176</v>
       </c>
       <c r="J15" s="39">
         <v>87144</v>
       </c>
       <c r="K15" s="39">
         <v>94111</v>
       </c>
       <c r="L15" s="39">
         <v>87342</v>
       </c>
       <c r="M15" s="39">
         <v>74451</v>
       </c>
       <c r="N15" s="6">
         <f t="shared" si="1"/>
         <v>978271</v>
       </c>
       <c r="O15" s="29"/>
       <c r="P15" s="29"/>
     </row>
-    <row r="16" spans="1:20" ht="13.5" thickTop="1" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:20" ht="13.8" thickTop="1" x14ac:dyDescent="0.25">
       <c r="A16" s="47" t="s">
         <v>78</v>
       </c>
       <c r="B16" s="3">
         <f t="shared" ref="B16:M16" si="2">+B14+B12+B10+B8+B6+B4+B2</f>
         <v>1051903</v>
       </c>
       <c r="C16" s="3">
         <f t="shared" si="2"/>
         <v>1017324</v>
       </c>
       <c r="D16" s="3">
         <f t="shared" si="2"/>
         <v>1227537</v>
       </c>
       <c r="E16" s="3">
         <f t="shared" si="2"/>
-        <v>0</v>
+        <v>1165236</v>
       </c>
       <c r="F16" s="3">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="G16" s="3">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="H16" s="3">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="I16" s="3">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="J16" s="3">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="K16" s="3">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="L16" s="3">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="M16" s="3">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="N16" s="20">
         <f t="shared" si="1"/>
-        <v>3296764</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:16" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
+        <v>4462000</v>
+      </c>
+    </row>
+    <row r="17" spans="1:16" ht="13.8" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A17" s="2">
         <v>2025</v>
       </c>
       <c r="B17" s="18">
         <f t="shared" ref="B17:M17" si="3">+B15+B13+B11+B9+B7+B5+B3</f>
         <v>1090867</v>
       </c>
       <c r="C17" s="18">
         <f t="shared" si="3"/>
         <v>1017246</v>
       </c>
       <c r="D17" s="18">
         <f t="shared" si="3"/>
         <v>1314341</v>
       </c>
       <c r="E17" s="18">
         <f t="shared" si="3"/>
         <v>1164160</v>
       </c>
       <c r="F17" s="18">
         <f t="shared" si="3"/>
         <v>1293539</v>
       </c>
       <c r="G17" s="18">
         <f t="shared" si="3"/>
@@ -3562,213 +4652,213 @@
         <v>1437821</v>
       </c>
       <c r="J17" s="18">
         <f t="shared" si="3"/>
         <v>1256831</v>
       </c>
       <c r="K17" s="18">
         <f t="shared" si="3"/>
         <v>1294490</v>
       </c>
       <c r="L17" s="18">
         <f t="shared" si="3"/>
         <v>1078559</v>
       </c>
       <c r="M17" s="18">
         <f t="shared" si="3"/>
         <v>1138170</v>
       </c>
       <c r="N17" s="6">
         <f t="shared" si="1"/>
         <v>15011708</v>
       </c>
       <c r="O17" s="29"/>
       <c r="P17" s="29"/>
     </row>
-    <row r="18" spans="1:16" ht="13.5" thickTop="1" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:16" ht="13.8" thickTop="1" x14ac:dyDescent="0.25">
       <c r="A18" s="48" t="s">
         <v>79</v>
       </c>
       <c r="B18" s="3">
         <f>+'Terminal 2'!C22</f>
         <v>194479</v>
       </c>
       <c r="C18" s="3">
         <f>+'Terminal 2'!D22</f>
         <v>219398</v>
       </c>
       <c r="D18" s="3">
         <f>+'Terminal 2'!E22</f>
         <v>300546</v>
       </c>
       <c r="E18" s="3">
         <f>+'Terminal 2'!F22</f>
-        <v>0</v>
+        <v>214288</v>
       </c>
       <c r="F18" s="3">
         <f>+'Terminal 2'!G22</f>
         <v>0</v>
       </c>
       <c r="G18" s="3">
         <f>+'Terminal 2'!H22</f>
         <v>0</v>
       </c>
       <c r="H18" s="3">
         <f>+'Terminal 2'!I22</f>
         <v>0</v>
       </c>
       <c r="I18" s="3">
         <f>+'Terminal 2'!J22</f>
         <v>0</v>
       </c>
       <c r="J18" s="3">
         <f>+'Terminal 2'!K22</f>
         <v>0</v>
       </c>
       <c r="K18" s="3">
         <f>+'Terminal 2'!L22</f>
         <v>0</v>
       </c>
       <c r="L18" s="3">
         <f>+'Terminal 2'!M22</f>
         <v>0</v>
       </c>
       <c r="M18" s="3">
         <f>+'Terminal 2'!N22</f>
         <v>0</v>
       </c>
       <c r="N18" s="20">
         <f t="shared" si="1"/>
-        <v>714423</v>
+        <v>928711</v>
       </c>
       <c r="P18" s="3"/>
     </row>
-    <row r="19" spans="1:16" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:16" ht="13.8" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A19" s="2">
         <v>2025</v>
       </c>
       <c r="B19" s="18">
         <v>185382</v>
       </c>
       <c r="C19" s="18">
         <v>237305</v>
       </c>
       <c r="D19" s="18">
         <v>325469</v>
       </c>
       <c r="E19" s="18">
         <v>219138</v>
       </c>
       <c r="F19" s="18">
         <v>216033</v>
       </c>
       <c r="G19" s="18">
         <v>294946</v>
       </c>
       <c r="H19" s="18">
         <v>321718</v>
       </c>
       <c r="I19" s="18">
         <v>273937</v>
       </c>
       <c r="J19" s="18">
         <v>184842</v>
       </c>
       <c r="K19" s="18">
         <v>252244</v>
       </c>
       <c r="L19" s="18">
         <v>220928</v>
       </c>
       <c r="M19" s="18">
         <v>264047</v>
       </c>
       <c r="N19" s="6">
         <f t="shared" si="1"/>
         <v>2995989</v>
       </c>
       <c r="O19" s="29"/>
       <c r="P19" s="50"/>
     </row>
-    <row r="20" spans="1:16" ht="13.5" thickTop="1" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:16" ht="13.8" thickTop="1" x14ac:dyDescent="0.25">
       <c r="A20" s="38" t="s">
         <v>80</v>
       </c>
       <c r="B20" s="36">
         <f t="shared" ref="B20:M20" si="4">B2+B4+B6+B8+B10+B12+B14+B18</f>
         <v>1246382</v>
       </c>
       <c r="C20" s="36">
         <f t="shared" si="4"/>
         <v>1236722</v>
       </c>
       <c r="D20" s="36">
         <f t="shared" si="4"/>
         <v>1528083</v>
       </c>
       <c r="E20" s="36">
         <f t="shared" si="4"/>
-        <v>0</v>
+        <v>1379524</v>
       </c>
       <c r="F20" s="36">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="G20" s="36">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="H20" s="36">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="I20" s="36">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="J20" s="36">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="K20" s="36">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="L20" s="36">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="M20" s="36">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="N20" s="37">
         <f t="shared" si="1"/>
-        <v>4011187</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:16" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
+        <v>5390711</v>
+      </c>
+    </row>
+    <row r="21" spans="1:16" ht="13.8" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A21" s="59" t="s">
         <v>81</v>
       </c>
       <c r="B21" s="33">
         <f>+B19+B17</f>
         <v>1276249</v>
       </c>
       <c r="C21" s="33">
         <f t="shared" ref="C21:M21" si="5">+C19+C17</f>
         <v>1254551</v>
       </c>
       <c r="D21" s="33">
         <f t="shared" si="5"/>
         <v>1639810</v>
       </c>
       <c r="E21" s="33">
         <f t="shared" si="5"/>
         <v>1383298</v>
       </c>
       <c r="F21" s="33">
         <f t="shared" si="5"/>
         <v>1509572</v>
       </c>
       <c r="G21" s="33">
         <f t="shared" si="5"/>
@@ -3781,2778 +4871,2793 @@
       <c r="I21" s="33">
         <f>+I19+I17</f>
         <v>1711758</v>
       </c>
       <c r="J21" s="33">
         <f t="shared" si="5"/>
         <v>1441673</v>
       </c>
       <c r="K21" s="33">
         <f t="shared" si="5"/>
         <v>1546734</v>
       </c>
       <c r="L21" s="33">
         <f t="shared" si="5"/>
         <v>1299487</v>
       </c>
       <c r="M21" s="34">
         <f t="shared" si="5"/>
         <v>1402217</v>
       </c>
       <c r="N21" s="35">
         <f t="shared" si="1"/>
         <v>18007697</v>
       </c>
     </row>
-    <row r="22" spans="1:16" ht="13.5" thickTop="1" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:16" ht="13.8" thickTop="1" x14ac:dyDescent="0.25">
       <c r="A22" s="5" t="s">
         <v>20</v>
       </c>
       <c r="B22" s="40">
         <f>(B20-B21)/B21</f>
         <v>-2.3402173086913291E-2</v>
       </c>
       <c r="C22" s="40">
         <f t="shared" ref="C22:M22" si="6">(C20-C21)/C21</f>
         <v>-1.4211458920362744E-2</v>
       </c>
       <c r="D22" s="40">
         <f t="shared" si="6"/>
         <v>-6.8134113098468729E-2</v>
       </c>
       <c r="E22" s="40">
         <f t="shared" si="6"/>
-        <v>-1</v>
+        <v>-2.7282624568241982E-3</v>
       </c>
       <c r="F22" s="40">
         <f t="shared" si="6"/>
         <v>-1</v>
       </c>
       <c r="G22" s="40">
         <f t="shared" si="6"/>
         <v>-1</v>
       </c>
       <c r="H22" s="40">
         <f t="shared" si="6"/>
         <v>-1</v>
       </c>
       <c r="I22" s="40">
         <f t="shared" si="6"/>
         <v>-1</v>
       </c>
       <c r="J22" s="40">
         <f t="shared" si="6"/>
         <v>-1</v>
       </c>
       <c r="K22" s="40">
         <f t="shared" si="6"/>
         <v>-1</v>
       </c>
       <c r="L22" s="40">
         <f>(L20-L21)/L21</f>
         <v>-1</v>
       </c>
       <c r="M22" s="40">
         <f t="shared" si="6"/>
         <v>-1</v>
       </c>
       <c r="N22" s="23">
         <f>(N20-N21)/N21</f>
-        <v>-0.77725152749960202</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:16" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
+        <v>-0.70064406348018848</v>
+      </c>
+    </row>
+    <row r="23" spans="1:16" ht="13.8" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A23" s="3"/>
       <c r="B23" s="3"/>
       <c r="C23" s="3"/>
       <c r="D23" s="3"/>
       <c r="E23" s="3"/>
       <c r="F23" s="3"/>
       <c r="G23" s="3"/>
       <c r="H23" s="3"/>
       <c r="I23" s="3"/>
       <c r="J23" s="3"/>
       <c r="K23" s="3"/>
       <c r="L23" s="3"/>
       <c r="M23" s="3"/>
       <c r="N23" s="24"/>
     </row>
-    <row r="24" spans="1:16" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:16" ht="13.8" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B24" s="7" t="s">
         <v>0</v>
       </c>
       <c r="C24" s="7" t="s">
         <v>1</v>
       </c>
       <c r="D24" s="7" t="s">
         <v>2</v>
       </c>
       <c r="E24" s="7" t="s">
         <v>3</v>
       </c>
       <c r="F24" s="7" t="s">
         <v>4</v>
       </c>
       <c r="G24" s="7" t="s">
         <v>5</v>
       </c>
       <c r="H24" s="7" t="s">
         <v>6</v>
       </c>
       <c r="I24" s="7" t="s">
         <v>7</v>
       </c>
       <c r="J24" s="7" t="s">
         <v>8</v>
       </c>
       <c r="K24" s="7" t="s">
         <v>73</v>
       </c>
       <c r="L24" s="7" t="s">
         <v>10</v>
       </c>
       <c r="M24" s="7" t="s">
         <v>11</v>
       </c>
       <c r="N24" s="58" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="25" spans="1:16" ht="13.5" thickTop="1" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:16" ht="13.8" thickTop="1" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
         <v>32</v>
       </c>
       <c r="B25" s="3"/>
       <c r="C25" s="3"/>
       <c r="D25" s="19"/>
       <c r="E25" s="3"/>
       <c r="F25" s="3"/>
       <c r="G25" s="3"/>
       <c r="H25" s="3"/>
       <c r="I25" s="3"/>
       <c r="J25" s="3"/>
       <c r="K25" s="3"/>
       <c r="L25" s="3"/>
       <c r="M25" s="3"/>
       <c r="N25" s="24"/>
     </row>
-    <row r="26" spans="1:16" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
         <v>33</v>
       </c>
       <c r="B26" s="3">
         <f>+'[1]Monthly Summary'!C5</f>
         <v>998727</v>
       </c>
       <c r="C26" s="3">
         <f>+'[2]Monthly Summary'!C5</f>
         <v>987957</v>
       </c>
       <c r="D26" s="3">
         <f>+'[3]Monthly Summary'!C5</f>
         <v>1239037</v>
       </c>
-      <c r="E26" s="3"/>
+      <c r="E26" s="3">
+        <f>+'[4]Monthly Summary'!C5</f>
+        <v>1076021</v>
+      </c>
       <c r="F26" s="3"/>
       <c r="G26" s="3"/>
       <c r="H26" s="3"/>
       <c r="I26" s="3"/>
       <c r="J26" s="3"/>
       <c r="K26" s="3"/>
       <c r="L26" s="3"/>
       <c r="M26" s="3"/>
       <c r="N26" s="55">
         <f>SUM(B26:M26)</f>
-        <v>3225721</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:16" x14ac:dyDescent="0.2">
+        <v>4301742</v>
+      </c>
+    </row>
+    <row r="27" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
         <v>34</v>
       </c>
       <c r="B27" s="3">
         <f>+'[1]Monthly Summary'!C6</f>
         <v>205646</v>
       </c>
       <c r="C27" s="3">
         <f>+'[2]Monthly Summary'!C6</f>
         <v>206839</v>
       </c>
       <c r="D27" s="3">
         <f>+'[3]Monthly Summary'!C6</f>
         <v>244800</v>
       </c>
-      <c r="E27" s="3"/>
+      <c r="E27" s="3">
+        <f>+'[4]Monthly Summary'!C6</f>
+        <v>256190</v>
+      </c>
       <c r="F27" s="3"/>
       <c r="G27" s="3"/>
       <c r="H27" s="3"/>
       <c r="I27" s="3"/>
       <c r="J27" s="3"/>
       <c r="K27" s="3"/>
       <c r="L27" s="3"/>
       <c r="M27" s="3"/>
       <c r="N27" s="56">
         <f>SUM(B27:M27)</f>
-        <v>657285</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:16" x14ac:dyDescent="0.2">
+        <v>913475</v>
+      </c>
+    </row>
+    <row r="28" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
         <v>35</v>
       </c>
       <c r="B28" s="3">
         <f>+'[1]Monthly Summary'!C7</f>
         <v>0</v>
       </c>
       <c r="C28" s="3">
         <f>+'[2]Monthly Summary'!C7</f>
         <v>0</v>
       </c>
       <c r="D28" s="3">
         <f>+'[3]Monthly Summary'!C7</f>
         <v>0</v>
       </c>
-      <c r="E28" s="3"/>
+      <c r="E28" s="3">
+        <f>+'[4]Monthly Summary'!C7</f>
+        <v>0</v>
+      </c>
       <c r="F28" s="3"/>
       <c r="G28" s="3"/>
       <c r="H28" s="3"/>
       <c r="I28" s="3"/>
       <c r="J28" s="3"/>
       <c r="K28" s="3"/>
       <c r="L28" s="3"/>
       <c r="M28" s="3"/>
       <c r="N28" s="57">
         <f>SUM(B28:M28)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="29" spans="1:16" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:16" ht="13.8" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A29" t="s">
         <v>36</v>
       </c>
       <c r="B29" s="13">
         <f t="shared" ref="B29:M29" si="7">SUM(B26:B28)</f>
         <v>1204373</v>
       </c>
       <c r="C29" s="13">
         <f t="shared" si="7"/>
         <v>1194796</v>
       </c>
       <c r="D29" s="13">
         <f t="shared" ref="D29" si="8">SUM(D26:D28)</f>
         <v>1483837</v>
       </c>
       <c r="E29" s="13">
         <f t="shared" si="7"/>
-        <v>0</v>
+        <v>1332211</v>
       </c>
       <c r="F29" s="13">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="G29" s="13">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="H29" s="13">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="I29" s="13">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="J29" s="13">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="K29" s="13">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="L29" s="13">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="M29" s="13">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="N29" s="25">
         <f t="shared" ref="N29" si="9">SUM(N26:N28)</f>
-        <v>3883006</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:16" ht="14.25" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
+        <v>5215217</v>
+      </c>
+    </row>
+    <row r="30" spans="1:16" ht="14.4" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B30" s="3"/>
       <c r="C30" s="3"/>
       <c r="D30" s="3"/>
       <c r="E30" s="3"/>
       <c r="F30" s="3"/>
       <c r="G30" s="3"/>
       <c r="H30" s="3"/>
       <c r="I30" s="3"/>
       <c r="J30" s="3"/>
       <c r="K30" s="3"/>
       <c r="L30" s="3"/>
       <c r="M30" s="3"/>
       <c r="N30" s="24"/>
     </row>
-    <row r="31" spans="1:16" x14ac:dyDescent="0.2">
+    <row r="31" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
         <v>37</v>
       </c>
       <c r="B31" s="32">
         <f>+'[1]Monthly Summary'!C10</f>
         <v>42009</v>
       </c>
       <c r="C31" s="32">
         <f>+'[2]Monthly Summary'!C10</f>
         <v>41926</v>
       </c>
       <c r="D31" s="32">
         <f>+'[3]Monthly Summary'!C10</f>
         <v>44246</v>
       </c>
-      <c r="E31" s="32"/>
+      <c r="E31" s="32">
+        <f>+'[4]Monthly Summary'!C10</f>
+        <v>47313</v>
+      </c>
       <c r="F31" s="32"/>
       <c r="G31" s="32"/>
       <c r="H31" s="32"/>
       <c r="I31" s="32"/>
       <c r="J31" s="32"/>
       <c r="K31" s="32"/>
       <c r="L31" s="32"/>
       <c r="M31" s="65"/>
       <c r="N31" s="42">
         <f>SUM(B31:M31)</f>
-        <v>128181</v>
-[...2 lines deleted...]
-    <row r="32" spans="1:16" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
+        <v>175494</v>
+      </c>
+    </row>
+    <row r="32" spans="1:16" ht="13.8" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A32" t="s">
         <v>38</v>
       </c>
       <c r="B32" s="8">
         <f t="shared" ref="B32:H32" si="10">+B29+B31</f>
         <v>1246382</v>
       </c>
       <c r="C32" s="8">
         <f t="shared" si="10"/>
         <v>1236722</v>
       </c>
       <c r="D32" s="8">
         <f t="shared" ref="D32" si="11">+D29+D31</f>
         <v>1528083</v>
       </c>
       <c r="E32" s="8">
         <f t="shared" si="10"/>
-        <v>0</v>
+        <v>1379524</v>
       </c>
       <c r="F32" s="8">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="G32" s="8">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="H32" s="8">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="I32" s="8">
         <f>+I29+I31</f>
         <v>0</v>
       </c>
       <c r="J32" s="8">
         <f>+J29+J31</f>
         <v>0</v>
       </c>
       <c r="K32" s="8">
         <f>+K29+K31</f>
         <v>0</v>
       </c>
       <c r="L32" s="8">
         <f>+L29+L31</f>
         <v>0</v>
       </c>
       <c r="M32" s="8">
         <f>+M29+M31</f>
         <v>0</v>
       </c>
       <c r="N32" s="31">
         <f>SUM(N29+N31)</f>
-        <v>4011187</v>
-[...2 lines deleted...]
-    <row r="33" spans="1:14" ht="13.5" thickTop="1" x14ac:dyDescent="0.2">
+        <v>5390711</v>
+      </c>
+    </row>
+    <row r="33" spans="1:14" ht="13.8" thickTop="1" x14ac:dyDescent="0.25">
       <c r="G33" s="3"/>
     </row>
-    <row r="34" spans="1:14" x14ac:dyDescent="0.2">
+    <row r="34" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A34" s="5"/>
       <c r="B34" s="52">
         <f>+B32-B20</f>
         <v>0</v>
       </c>
       <c r="C34" s="52">
         <f>+C32-C20</f>
         <v>0</v>
       </c>
       <c r="D34" s="52">
         <f>+D32-D20</f>
         <v>0</v>
       </c>
-      <c r="E34" s="52"/>
+      <c r="E34" s="52">
+        <f>+E32-E20</f>
+        <v>0</v>
+      </c>
       <c r="F34" s="52"/>
       <c r="G34" s="52"/>
       <c r="H34" s="52"/>
       <c r="I34" s="52"/>
       <c r="J34" s="52"/>
       <c r="K34" s="52"/>
       <c r="L34" s="52"/>
       <c r="M34" s="52"/>
       <c r="N34" s="5"/>
     </row>
-    <row r="35" spans="1:14" x14ac:dyDescent="0.2">
+    <row r="35" spans="1:14" x14ac:dyDescent="0.25">
       <c r="B35" s="3"/>
       <c r="C35" s="3"/>
       <c r="D35" s="3"/>
       <c r="E35" s="3"/>
       <c r="F35" s="3"/>
       <c r="G35" s="3"/>
       <c r="H35" s="3"/>
       <c r="I35" s="3"/>
       <c r="J35" s="3"/>
       <c r="K35" s="3"/>
       <c r="L35" s="3"/>
       <c r="M35" s="3"/>
       <c r="N35" s="26"/>
     </row>
-    <row r="36" spans="1:14" x14ac:dyDescent="0.2">
+    <row r="36" spans="1:14" x14ac:dyDescent="0.25">
       <c r="B36" s="54"/>
       <c r="C36" s="54"/>
       <c r="D36" s="54"/>
       <c r="E36" s="54"/>
       <c r="F36" s="54"/>
       <c r="G36" s="10"/>
       <c r="H36" s="10"/>
       <c r="I36" s="10"/>
       <c r="J36" s="10"/>
       <c r="K36" s="10"/>
       <c r="L36" s="10"/>
       <c r="M36" s="3"/>
     </row>
-    <row r="37" spans="1:14" x14ac:dyDescent="0.2">
+    <row r="37" spans="1:14" x14ac:dyDescent="0.25">
       <c r="C37" s="41"/>
       <c r="E37" s="41"/>
       <c r="F37" s="60"/>
       <c r="G37" s="41"/>
       <c r="H37" s="50"/>
       <c r="I37" s="3"/>
       <c r="J37" s="3"/>
       <c r="K37" s="3"/>
       <c r="L37" s="26"/>
       <c r="M37" s="3"/>
       <c r="N37" s="26"/>
     </row>
-    <row r="38" spans="1:14" x14ac:dyDescent="0.2">
+    <row r="38" spans="1:14" x14ac:dyDescent="0.25">
       <c r="C38" s="29"/>
       <c r="D38" s="29"/>
       <c r="E38" s="41"/>
       <c r="F38" s="53"/>
       <c r="G38" s="41"/>
       <c r="H38" s="50"/>
       <c r="J38" s="10"/>
       <c r="K38" s="10"/>
       <c r="L38" s="10"/>
     </row>
-    <row r="39" spans="1:14" x14ac:dyDescent="0.2">
+    <row r="39" spans="1:14" x14ac:dyDescent="0.25">
       <c r="C39" s="41"/>
       <c r="D39" s="41"/>
       <c r="E39" s="41"/>
       <c r="F39" s="53"/>
       <c r="G39" s="41"/>
       <c r="H39" s="50"/>
       <c r="I39" s="29"/>
       <c r="J39" s="3"/>
       <c r="K39" s="3"/>
       <c r="L39" s="26"/>
       <c r="M39" s="3"/>
       <c r="N39" s="26"/>
     </row>
-    <row r="40" spans="1:14" x14ac:dyDescent="0.2">
+    <row r="40" spans="1:14" x14ac:dyDescent="0.25">
       <c r="C40" s="41"/>
       <c r="E40" s="41"/>
       <c r="F40" s="53"/>
       <c r="G40" s="41"/>
       <c r="H40" s="50"/>
       <c r="J40" s="10"/>
       <c r="K40" s="10"/>
       <c r="L40" s="10"/>
     </row>
-    <row r="41" spans="1:14" x14ac:dyDescent="0.2">
+    <row r="41" spans="1:14" x14ac:dyDescent="0.25">
       <c r="C41" s="41"/>
       <c r="E41" s="41"/>
       <c r="F41" s="53"/>
       <c r="G41" s="41"/>
       <c r="H41" s="50"/>
       <c r="J41" s="3"/>
       <c r="K41" s="3"/>
       <c r="L41" s="26"/>
       <c r="M41" s="3"/>
       <c r="N41" s="26"/>
     </row>
-    <row r="42" spans="1:14" x14ac:dyDescent="0.2">
+    <row r="42" spans="1:14" x14ac:dyDescent="0.25">
       <c r="B42" s="50"/>
       <c r="C42" s="50"/>
       <c r="D42" s="50"/>
       <c r="G42" s="49"/>
       <c r="H42" s="50"/>
       <c r="J42" s="10"/>
       <c r="K42" s="10"/>
       <c r="L42" s="10"/>
     </row>
-    <row r="43" spans="1:14" x14ac:dyDescent="0.2">
+    <row r="43" spans="1:14" x14ac:dyDescent="0.25">
       <c r="C43" s="41"/>
       <c r="E43" s="29"/>
       <c r="G43" s="29"/>
       <c r="H43" s="50"/>
       <c r="J43" s="3"/>
       <c r="K43" s="3"/>
       <c r="L43" s="26"/>
       <c r="M43" s="3"/>
       <c r="N43" s="26"/>
     </row>
-    <row r="44" spans="1:14" x14ac:dyDescent="0.2">
+    <row r="44" spans="1:14" x14ac:dyDescent="0.25">
       <c r="G44" s="49"/>
       <c r="H44" s="50"/>
       <c r="J44" s="10"/>
       <c r="K44" s="10"/>
       <c r="L44" s="10"/>
     </row>
-    <row r="45" spans="1:14" x14ac:dyDescent="0.2">
+    <row r="45" spans="1:14" x14ac:dyDescent="0.25">
       <c r="G45" s="49"/>
       <c r="H45" s="50"/>
       <c r="J45" s="3"/>
       <c r="K45" s="3"/>
       <c r="L45" s="26"/>
       <c r="M45" s="3"/>
       <c r="N45" s="26"/>
     </row>
-    <row r="46" spans="1:14" x14ac:dyDescent="0.2">
+    <row r="46" spans="1:14" x14ac:dyDescent="0.25">
       <c r="H46" s="50"/>
       <c r="J46" s="10"/>
       <c r="K46" s="10"/>
       <c r="L46" s="10"/>
     </row>
-    <row r="47" spans="1:14" x14ac:dyDescent="0.2">
+    <row r="47" spans="1:14" x14ac:dyDescent="0.25">
       <c r="H47" s="50"/>
       <c r="J47" s="3"/>
       <c r="K47" s="3"/>
       <c r="L47" s="26"/>
       <c r="M47" s="3"/>
       <c r="N47" s="26"/>
     </row>
-    <row r="48" spans="1:14" x14ac:dyDescent="0.2">
+    <row r="48" spans="1:14" x14ac:dyDescent="0.25">
       <c r="H48" s="50"/>
       <c r="J48" s="10"/>
       <c r="K48" s="10"/>
       <c r="L48" s="10"/>
     </row>
-    <row r="49" spans="10:14" x14ac:dyDescent="0.2">
+    <row r="49" spans="10:14" x14ac:dyDescent="0.25">
       <c r="J49" s="3"/>
       <c r="K49" s="3"/>
       <c r="L49" s="26"/>
       <c r="M49" s="3"/>
       <c r="N49" s="26"/>
     </row>
   </sheetData>
   <phoneticPr fontId="13" type="noConversion"/>
   <conditionalFormatting sqref="N35 L37 N37 L39 N39 L41 N41 L43 N43 L45 N45 L47 N47 L49 N49">
     <cfRule type="expression" dxfId="0" priority="1" stopIfTrue="1">
       <formula>"*.*"</formula>
     </cfRule>
   </conditionalFormatting>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="49" orientation="portrait" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
   <headerFooter>
     <oddHeader>&amp;C
 &amp;"Arial,Bold"&amp;14 2025 MSP Enplanements by concourse/Terminal</oddHeader>
   </headerFooter>
   <ignoredErrors>
     <ignoredError sqref="N3 N5 N7 N9 N11 N13 N19 N15" formulaRange="1"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A7:R37"/>
   <sheetViews>
     <sheetView topLeftCell="A4" workbookViewId="0">
-      <selection activeCell="B26" sqref="B26"/>
+      <selection activeCell="F14" sqref="F14"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="13.2" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="5.42578125" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="10.28515625" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="5.44140625" customWidth="1"/>
+    <col min="2" max="2" width="47.88671875" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="10.33203125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="7" spans="1:18" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:18" ht="13.8" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C7" s="9" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="9" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="9" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="9" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="9" t="s">
         <v>4</v>
       </c>
       <c r="H7" s="9" t="s">
         <v>25</v>
       </c>
       <c r="I7" s="9" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="9" t="s">
         <v>27</v>
       </c>
       <c r="K7" s="9" t="s">
         <v>28</v>
       </c>
       <c r="L7" s="9" t="s">
         <v>29</v>
       </c>
       <c r="M7" s="9" t="s">
         <v>30</v>
       </c>
       <c r="N7" s="9" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="9" spans="1:18" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A9" s="15">
         <v>2026</v>
       </c>
       <c r="B9" s="15" t="s">
         <v>54</v>
       </c>
     </row>
-    <row r="10" spans="1:18" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:18" x14ac:dyDescent="0.25">
       <c r="B10" s="53" t="s">
         <v>72</v>
       </c>
       <c r="C10" s="10">
-        <f>[4]Jazz_AC!JV$23+[4]Jazz_AC!JV$33+[4]Jazz_AC!JV$38+[4]Jazz_AC!JV$28</f>
+        <f>[5]Jazz_AC!JV$23+[5]Jazz_AC!JV$33+[5]Jazz_AC!JV$38+[5]Jazz_AC!JV$28</f>
         <v>1443</v>
       </c>
       <c r="D10" s="10">
-        <f>[4]Jazz_AC!JW$23+[4]Jazz_AC!JW$33+[4]Jazz_AC!JW$38+[4]Jazz_AC!JW$28</f>
+        <f>[5]Jazz_AC!JW$23+[5]Jazz_AC!JW$33+[5]Jazz_AC!JW$38+[5]Jazz_AC!JW$28</f>
         <v>1263</v>
       </c>
       <c r="E10" s="10">
-        <f>[4]Jazz_AC!JX$23+[4]Jazz_AC!JX$33+[4]Jazz_AC!JX$38+[4]Jazz_AC!JX$28</f>
+        <f>[5]Jazz_AC!JX$23+[5]Jazz_AC!JX$33+[5]Jazz_AC!JX$38+[5]Jazz_AC!JX$28</f>
         <v>3435</v>
       </c>
       <c r="F10" s="10">
-        <f>[4]Jazz_AC!JY$23+[4]Jazz_AC!JY$33+[4]Jazz_AC!JY$38+[4]Jazz_AC!JY$28</f>
-        <v>0</v>
+        <f>[5]Jazz_AC!JY$23+[5]Jazz_AC!JY$33+[5]Jazz_AC!JY$38+[5]Jazz_AC!JY$28</f>
+        <v>2694</v>
       </c>
       <c r="G10" s="10">
-        <f>[4]Jazz_AC!JZ$23+[4]Jazz_AC!JZ$33+[4]Jazz_AC!JZ$38+[4]Jazz_AC!JZ$28</f>
+        <f>[5]Jazz_AC!JZ$23+[5]Jazz_AC!JZ$33+[5]Jazz_AC!JZ$38+[5]Jazz_AC!JZ$28</f>
         <v>0</v>
       </c>
       <c r="H10" s="10">
-        <f>[4]Jazz_AC!KA$23+[4]Jazz_AC!KA$33+[4]Jazz_AC!KA$38+[4]Jazz_AC!KA$28</f>
+        <f>[5]Jazz_AC!KA$23+[5]Jazz_AC!KA$33+[5]Jazz_AC!KA$38+[5]Jazz_AC!KA$28</f>
         <v>0</v>
       </c>
       <c r="I10" s="10">
-        <f>[4]Jazz_AC!KB$23+[4]Jazz_AC!KB$33+[4]Jazz_AC!KB$38+[4]Jazz_AC!KB$28</f>
+        <f>[5]Jazz_AC!KB$23+[5]Jazz_AC!KB$33+[5]Jazz_AC!KB$38+[5]Jazz_AC!KB$28</f>
         <v>0</v>
       </c>
       <c r="J10" s="10">
-        <f>[4]Jazz_AC!KC$23+[4]Jazz_AC!KC$33+[4]Jazz_AC!KC$38+[4]Jazz_AC!KC$28</f>
+        <f>[5]Jazz_AC!KC$23+[5]Jazz_AC!KC$33+[5]Jazz_AC!KC$38+[5]Jazz_AC!KC$28</f>
         <v>0</v>
       </c>
       <c r="K10" s="10">
-        <f>[4]Jazz_AC!KD$23+[4]Jazz_AC!KD$33+[4]Jazz_AC!KD$38+[4]Jazz_AC!KD$28</f>
+        <f>[5]Jazz_AC!KD$23+[5]Jazz_AC!KD$33+[5]Jazz_AC!KD$38+[5]Jazz_AC!KD$28</f>
         <v>0</v>
       </c>
       <c r="L10" s="10">
-        <f>[4]Jazz_AC!KE$23+[4]Jazz_AC!KE$33+[4]Jazz_AC!KE$38+[4]Jazz_AC!KE$28</f>
+        <f>[5]Jazz_AC!KE$23+[5]Jazz_AC!KE$33+[5]Jazz_AC!KE$38+[5]Jazz_AC!KE$28</f>
         <v>0</v>
       </c>
       <c r="M10" s="10">
-        <f>[4]Jazz_AC!KF$23+[4]Jazz_AC!KF$33+[4]Jazz_AC!KF$38+[4]Jazz_AC!KF$28</f>
+        <f>[5]Jazz_AC!KF$23+[5]Jazz_AC!KF$33+[5]Jazz_AC!KF$38+[5]Jazz_AC!KF$28</f>
         <v>0</v>
       </c>
       <c r="N10" s="10">
-        <f>[4]Jazz_AC!KG$23+[4]Jazz_AC!KG$33+[4]Jazz_AC!KG$38+[4]Jazz_AC!KG$28</f>
+        <f>[5]Jazz_AC!KG$23+[5]Jazz_AC!KG$33+[5]Jazz_AC!KG$38+[5]Jazz_AC!KG$28</f>
         <v>0</v>
       </c>
       <c r="R10" s="10"/>
     </row>
-    <row r="11" spans="1:18" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:18" x14ac:dyDescent="0.25">
       <c r="B11" s="53" t="s">
         <v>77</v>
       </c>
       <c r="C11" s="10">
-        <f>[4]AirCanada!JV$23+[4]AirCanada!JV$33+[4]AirCanada!JV$38+[4]AirCanada!JV$28</f>
+        <f>[5]AirCanada!JV$23+[5]AirCanada!JV$33+[5]AirCanada!JV$38+[5]AirCanada!JV$28</f>
         <v>285</v>
       </c>
       <c r="D11" s="10">
-        <f>[4]AirCanada!JW$23+[4]AirCanada!JW$33+[4]AirCanada!JW$38+[4]AirCanada!JW$28</f>
+        <f>[5]AirCanada!JW$23+[5]AirCanada!JW$33+[5]AirCanada!JW$38+[5]AirCanada!JW$28</f>
         <v>0</v>
       </c>
       <c r="E11" s="10">
-        <f>[4]AirCanada!JX$23+[4]AirCanada!JX$33+[4]AirCanada!JX$38+[4]AirCanada!JX$28</f>
+        <f>[5]AirCanada!JX$23+[5]AirCanada!JX$33+[5]AirCanada!JX$38+[5]AirCanada!JX$28</f>
         <v>0</v>
       </c>
       <c r="F11" s="10">
-        <f>[4]AirCanada!JY$23+[4]AirCanada!JY$33+[4]AirCanada!JY$38+[4]AirCanada!JY$28</f>
+        <f>[5]AirCanada!JY$23+[5]AirCanada!JY$33+[5]AirCanada!JY$38+[5]AirCanada!JY$28</f>
         <v>0</v>
       </c>
       <c r="G11" s="10">
-        <f>[4]AirCanada!JZ$23+[4]AirCanada!JZ$33+[4]AirCanada!JZ$38+[4]AirCanada!JZ$28</f>
+        <f>[5]AirCanada!JZ$23+[5]AirCanada!JZ$33+[5]AirCanada!JZ$38+[5]AirCanada!JZ$28</f>
         <v>0</v>
       </c>
       <c r="H11" s="10">
-        <f>[4]AirCanada!KA$23+[4]AirCanada!KA$33+[4]AirCanada!KA$38+[4]AirCanada!KA$28</f>
+        <f>[5]AirCanada!KA$23+[5]AirCanada!KA$33+[5]AirCanada!KA$38+[5]AirCanada!KA$28</f>
         <v>0</v>
       </c>
       <c r="I11" s="10">
-        <f>[4]AirCanada!KB$23+[4]AirCanada!KB$33+[4]AirCanada!KB$38+[4]AirCanada!KB$28</f>
+        <f>[5]AirCanada!KB$23+[5]AirCanada!KB$33+[5]AirCanada!KB$38+[5]AirCanada!KB$28</f>
         <v>0</v>
       </c>
       <c r="J11" s="10">
-        <f>[4]AirCanada!KC$23+[4]AirCanada!KC$33+[4]AirCanada!KC$38+[4]AirCanada!KC$28</f>
+        <f>[5]AirCanada!KC$23+[5]AirCanada!KC$33+[5]AirCanada!KC$38+[5]AirCanada!KC$28</f>
         <v>0</v>
       </c>
       <c r="K11" s="10">
-        <f>[4]AirCanada!KD$23+[4]AirCanada!KD$33+[4]AirCanada!KD$38+[4]AirCanada!KD$28</f>
+        <f>[5]AirCanada!KD$23+[5]AirCanada!KD$33+[5]AirCanada!KD$38+[5]AirCanada!KD$28</f>
         <v>0</v>
       </c>
       <c r="L11" s="10">
-        <f>[4]AirCanada!KE$23+[4]AirCanada!KE$33+[4]AirCanada!KE$38+[4]AirCanada!KE$28</f>
+        <f>[5]AirCanada!KE$23+[5]AirCanada!KE$33+[5]AirCanada!KE$38+[5]AirCanada!KE$28</f>
         <v>0</v>
       </c>
       <c r="M11" s="10">
-        <f>[4]AirCanada!KF$23+[4]AirCanada!KF$33+[4]AirCanada!KF$38+[4]AirCanada!KF$28</f>
+        <f>[5]AirCanada!KF$23+[5]AirCanada!KF$33+[5]AirCanada!KF$38+[5]AirCanada!KF$28</f>
         <v>0</v>
       </c>
       <c r="N11" s="10">
-        <f>[4]AirCanada!KG$23+[4]AirCanada!KG$33+[4]AirCanada!KG$38+[4]AirCanada!KG$28</f>
+        <f>[5]AirCanada!KG$23+[5]AirCanada!KG$33+[5]AirCanada!KG$38+[5]AirCanada!KG$28</f>
         <v>0</v>
       </c>
       <c r="R11" s="10"/>
     </row>
-    <row r="12" spans="1:18" hidden="1" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:18" hidden="1" x14ac:dyDescent="0.25">
       <c r="B12" t="s">
         <v>59</v>
       </c>
       <c r="C12" s="10">
-        <f>'[4]Air Georgian'!JV$33+'[4]Air Georgian'!JV$38</f>
+        <f>'[5]Air Georgian'!JV$33+'[5]Air Georgian'!JV$38</f>
         <v>0</v>
       </c>
       <c r="D12" s="10">
-        <f>'[4]Air Georgian'!JW$33+'[4]Air Georgian'!JW$38</f>
+        <f>'[5]Air Georgian'!JW$33+'[5]Air Georgian'!JW$38</f>
         <v>0</v>
       </c>
       <c r="E12" s="10">
-        <f>'[4]Air Georgian'!JX$33+'[4]Air Georgian'!JX$38</f>
+        <f>'[5]Air Georgian'!JX$33+'[5]Air Georgian'!JX$38</f>
         <v>0</v>
       </c>
       <c r="F12" s="10">
-        <f>'[4]Air Georgian'!JY$33+'[4]Air Georgian'!JY$38</f>
+        <f>'[5]Air Georgian'!JY$33+'[5]Air Georgian'!JY$38</f>
         <v>0</v>
       </c>
       <c r="G12" s="10">
-        <f>'[4]Air Georgian'!JZ$33+'[4]Air Georgian'!JZ$38</f>
+        <f>'[5]Air Georgian'!JZ$33+'[5]Air Georgian'!JZ$38</f>
         <v>0</v>
       </c>
       <c r="H12" s="10">
-        <f>'[4]Air Georgian'!KA$33+'[4]Air Georgian'!KA$38</f>
+        <f>'[5]Air Georgian'!KA$33+'[5]Air Georgian'!KA$38</f>
         <v>0</v>
       </c>
       <c r="I12" s="10">
-        <f>'[4]Air Georgian'!KB$33+'[4]Air Georgian'!KB$38</f>
+        <f>'[5]Air Georgian'!KB$33+'[5]Air Georgian'!KB$38</f>
         <v>0</v>
       </c>
       <c r="J12" s="10">
-        <f>'[4]Air Georgian'!KC$33+'[4]Air Georgian'!KC$38</f>
+        <f>'[5]Air Georgian'!KC$33+'[5]Air Georgian'!KC$38</f>
         <v>0</v>
       </c>
       <c r="K12" s="10">
-        <f>'[4]Air Georgian'!KD$33+'[4]Air Georgian'!KD$38</f>
+        <f>'[5]Air Georgian'!KD$33+'[5]Air Georgian'!KD$38</f>
         <v>0</v>
       </c>
       <c r="L12" s="10">
-        <f>'[4]Air Georgian'!KE$33+'[4]Air Georgian'!KE$38</f>
+        <f>'[5]Air Georgian'!KE$33+'[5]Air Georgian'!KE$38</f>
         <v>0</v>
       </c>
       <c r="M12" s="10">
-        <f>'[4]Air Georgian'!KF$33+'[4]Air Georgian'!KF$38</f>
+        <f>'[5]Air Georgian'!KF$33+'[5]Air Georgian'!KF$38</f>
         <v>0</v>
       </c>
       <c r="N12" s="10">
-        <f>'[4]Air Georgian'!KG$33+'[4]Air Georgian'!KG$38</f>
+        <f>'[5]Air Georgian'!KG$33+'[5]Air Georgian'!KG$38</f>
         <v>0</v>
       </c>
       <c r="R12" s="10"/>
     </row>
-    <row r="13" spans="1:18" hidden="1" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:18" hidden="1" x14ac:dyDescent="0.25">
       <c r="B13" t="s">
         <v>65</v>
       </c>
       <c r="C13" s="10">
-        <f>'[4]Sky Regional'!JV$33+'[4]Sky Regional'!JV$38</f>
+        <f>'[5]Sky Regional'!JV$33+'[5]Sky Regional'!JV$38</f>
         <v>0</v>
       </c>
       <c r="D13" s="10">
-        <f>'[4]Sky Regional'!JW$33+'[4]Sky Regional'!JW$38</f>
+        <f>'[5]Sky Regional'!JW$33+'[5]Sky Regional'!JW$38</f>
         <v>0</v>
       </c>
       <c r="E13" s="10">
-        <f>'[4]Sky Regional'!JX$33+'[4]Sky Regional'!JX$38</f>
+        <f>'[5]Sky Regional'!JX$33+'[5]Sky Regional'!JX$38</f>
         <v>0</v>
       </c>
       <c r="F13" s="10">
-        <f>'[4]Sky Regional'!JY$33+'[4]Sky Regional'!JY$38</f>
+        <f>'[5]Sky Regional'!JY$33+'[5]Sky Regional'!JY$38</f>
         <v>0</v>
       </c>
       <c r="G13" s="10">
-        <f>'[4]Sky Regional'!JZ$33+'[4]Sky Regional'!JZ$38</f>
+        <f>'[5]Sky Regional'!JZ$33+'[5]Sky Regional'!JZ$38</f>
         <v>0</v>
       </c>
       <c r="H13" s="10">
-        <f>'[4]Sky Regional'!KA$33+'[4]Sky Regional'!KA$38</f>
+        <f>'[5]Sky Regional'!KA$33+'[5]Sky Regional'!KA$38</f>
         <v>0</v>
       </c>
       <c r="I13" s="10">
-        <f>'[4]Sky Regional'!KB$33+'[4]Sky Regional'!KB$38</f>
+        <f>'[5]Sky Regional'!KB$33+'[5]Sky Regional'!KB$38</f>
         <v>0</v>
       </c>
       <c r="J13" s="10">
-        <f>'[4]Sky Regional'!KC$33+'[4]Sky Regional'!KC$38</f>
+        <f>'[5]Sky Regional'!KC$33+'[5]Sky Regional'!KC$38</f>
         <v>0</v>
       </c>
       <c r="K13" s="10">
-        <f>'[4]Sky Regional'!KD$33+'[4]Sky Regional'!KD$38</f>
+        <f>'[5]Sky Regional'!KD$33+'[5]Sky Regional'!KD$38</f>
         <v>0</v>
       </c>
       <c r="L13" s="10">
-        <f>'[4]Sky Regional'!KE$33+'[4]Sky Regional'!KE$38</f>
+        <f>'[5]Sky Regional'!KE$33+'[5]Sky Regional'!KE$38</f>
         <v>0</v>
       </c>
       <c r="M13" s="10">
-        <f>'[4]Sky Regional'!KF$33+'[4]Sky Regional'!KF$38</f>
+        <f>'[5]Sky Regional'!KF$33+'[5]Sky Regional'!KF$38</f>
         <v>0</v>
       </c>
       <c r="N13" s="10">
-        <f>'[4]Sky Regional'!KG$33+'[4]Sky Regional'!KG$38</f>
+        <f>'[5]Sky Regional'!KG$33+'[5]Sky Regional'!KG$38</f>
         <v>0</v>
       </c>
       <c r="R13" s="10"/>
     </row>
-    <row r="14" spans="1:18" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:18" x14ac:dyDescent="0.25">
       <c r="B14" t="s">
         <v>76</v>
       </c>
       <c r="C14" s="10">
-        <f>'[4]Aer Lingus'!JV$33+'[4]Aer Lingus'!JV$38</f>
+        <f>'[5]Aer Lingus'!JV$33+'[5]Aer Lingus'!JV$38</f>
         <v>1324</v>
       </c>
       <c r="D14" s="10">
-        <f>'[4]Aer Lingus'!JW$33+'[4]Aer Lingus'!JW$38</f>
+        <f>'[5]Aer Lingus'!JW$33+'[5]Aer Lingus'!JW$38</f>
         <v>819</v>
       </c>
       <c r="E14" s="10">
-        <f>'[4]Aer Lingus'!JX$33+'[4]Aer Lingus'!JX$38</f>
+        <f>'[5]Aer Lingus'!JX$33+'[5]Aer Lingus'!JX$38</f>
         <v>3124</v>
       </c>
       <c r="F14" s="10">
-        <f>'[4]Aer Lingus'!JY$33+'[4]Aer Lingus'!JY$38</f>
-        <v>0</v>
+        <f>'[5]Aer Lingus'!JY$33+'[5]Aer Lingus'!JY$38</f>
+        <v>2027</v>
       </c>
       <c r="G14" s="10">
-        <f>'[4]Aer Lingus'!JZ$33+'[4]Aer Lingus'!JZ$38</f>
+        <f>'[5]Aer Lingus'!JZ$33+'[5]Aer Lingus'!JZ$38</f>
         <v>0</v>
       </c>
       <c r="H14" s="10">
-        <f>'[4]Aer Lingus'!KA$33+'[4]Aer Lingus'!KA$38</f>
+        <f>'[5]Aer Lingus'!KA$33+'[5]Aer Lingus'!KA$38</f>
         <v>0</v>
       </c>
       <c r="I14" s="10">
-        <f>'[4]Aer Lingus'!KB$33+'[4]Aer Lingus'!KB$38</f>
+        <f>'[5]Aer Lingus'!KB$33+'[5]Aer Lingus'!KB$38</f>
         <v>0</v>
       </c>
       <c r="J14" s="10">
-        <f>'[4]Aer Lingus'!KC$33+'[4]Aer Lingus'!KC$38</f>
+        <f>'[5]Aer Lingus'!KC$33+'[5]Aer Lingus'!KC$38</f>
         <v>0</v>
       </c>
       <c r="K14" s="10">
-        <f>'[4]Aer Lingus'!KD$33+'[4]Aer Lingus'!KD$38</f>
+        <f>'[5]Aer Lingus'!KD$33+'[5]Aer Lingus'!KD$38</f>
         <v>0</v>
       </c>
       <c r="L14" s="10">
-        <f>'[4]Aer Lingus'!KE$33+'[4]Aer Lingus'!KE$38</f>
+        <f>'[5]Aer Lingus'!KE$33+'[5]Aer Lingus'!KE$38</f>
         <v>0</v>
       </c>
       <c r="M14" s="10">
-        <f>'[4]Aer Lingus'!KF$33+'[4]Aer Lingus'!KF$38</f>
+        <f>'[5]Aer Lingus'!KF$33+'[5]Aer Lingus'!KF$38</f>
         <v>0</v>
       </c>
       <c r="N14" s="10">
-        <f>'[4]Aer Lingus'!KG$33+'[4]Aer Lingus'!KG$38</f>
+        <f>'[5]Aer Lingus'!KG$33+'[5]Aer Lingus'!KG$38</f>
         <v>0</v>
       </c>
       <c r="R14" s="10"/>
     </row>
-    <row r="15" spans="1:18" hidden="1" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:18" hidden="1" x14ac:dyDescent="0.25">
       <c r="B15" t="s">
         <v>62</v>
       </c>
       <c r="C15" s="10">
-        <f>'[4]Air Wisconsin'!JV$23+'[4]Air Wisconsin'!JV$28</f>
+        <f>'[5]Air Wisconsin'!JV$23+'[5]Air Wisconsin'!JV$28</f>
         <v>0</v>
       </c>
       <c r="D15" s="10">
-        <f>'[4]Air Wisconsin'!JW$23+'[4]Air Wisconsin'!JW$28</f>
+        <f>'[5]Air Wisconsin'!JW$23+'[5]Air Wisconsin'!JW$28</f>
         <v>0</v>
       </c>
       <c r="E15" s="10">
-        <f>'[4]Air Wisconsin'!JX$23+'[4]Air Wisconsin'!JX$28</f>
+        <f>'[5]Air Wisconsin'!JX$23+'[5]Air Wisconsin'!JX$28</f>
         <v>0</v>
       </c>
       <c r="F15" s="10">
-        <f>'[4]Air Wisconsin'!JY$23+'[4]Air Wisconsin'!JY$28</f>
+        <f>'[5]Air Wisconsin'!JY$23+'[5]Air Wisconsin'!JY$28</f>
         <v>0</v>
       </c>
       <c r="G15" s="10">
-        <f>'[4]Air Wisconsin'!JZ$23+'[4]Air Wisconsin'!JZ$28</f>
+        <f>'[5]Air Wisconsin'!JZ$23+'[5]Air Wisconsin'!JZ$28</f>
         <v>0</v>
       </c>
       <c r="H15" s="10">
-        <f>'[4]Air Wisconsin'!KA$23+'[4]Air Wisconsin'!KA$28</f>
+        <f>'[5]Air Wisconsin'!KA$23+'[5]Air Wisconsin'!KA$28</f>
         <v>0</v>
       </c>
       <c r="I15" s="10">
-        <f>'[4]Air Wisconsin'!KB$23+'[4]Air Wisconsin'!KB$28</f>
+        <f>'[5]Air Wisconsin'!KB$23+'[5]Air Wisconsin'!KB$28</f>
         <v>0</v>
       </c>
       <c r="J15" s="10">
-        <f>'[4]Air Wisconsin'!KC$23+'[4]Air Wisconsin'!KC$28</f>
+        <f>'[5]Air Wisconsin'!KC$23+'[5]Air Wisconsin'!KC$28</f>
         <v>0</v>
       </c>
       <c r="K15" s="10">
-        <f>'[4]Air Wisconsin'!KD$23+'[4]Air Wisconsin'!KD$28</f>
+        <f>'[5]Air Wisconsin'!KD$23+'[5]Air Wisconsin'!KD$28</f>
         <v>0</v>
       </c>
       <c r="L15" s="10">
-        <f>'[4]Air Wisconsin'!KE$23+'[4]Air Wisconsin'!KE$28</f>
+        <f>'[5]Air Wisconsin'!KE$23+'[5]Air Wisconsin'!KE$28</f>
         <v>0</v>
       </c>
       <c r="M15" s="10">
-        <f>'[4]Air Wisconsin'!KF$23+'[4]Air Wisconsin'!KF$28</f>
+        <f>'[5]Air Wisconsin'!KF$23+'[5]Air Wisconsin'!KF$28</f>
         <v>0</v>
       </c>
       <c r="N15" s="10">
-        <f>'[4]Air Wisconsin'!KG$23+'[4]Air Wisconsin'!KG$28</f>
+        <f>'[5]Air Wisconsin'!KG$23+'[5]Air Wisconsin'!KG$28</f>
         <v>0</v>
       </c>
       <c r="R15" s="10"/>
     </row>
-    <row r="16" spans="1:18" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:18" x14ac:dyDescent="0.25">
       <c r="B16" t="s">
         <v>49</v>
       </c>
       <c r="C16" s="10">
-        <f>[4]Alaska!JV$23+[4]Alaska!JV$28</f>
+        <f>[5]Alaska!JV$23+[5]Alaska!JV$28</f>
         <v>9495</v>
       </c>
       <c r="D16" s="10">
-        <f>[4]Alaska!JW$23+[4]Alaska!JW$28</f>
+        <f>[5]Alaska!JW$23+[5]Alaska!JW$28</f>
         <v>7608</v>
       </c>
       <c r="E16" s="10">
-        <f>[4]Alaska!JX$23+[4]Alaska!JX$28</f>
+        <f>[5]Alaska!JX$23+[5]Alaska!JX$28</f>
         <v>11646</v>
       </c>
       <c r="F16" s="10">
-        <f>[4]Alaska!JY$23+[4]Alaska!JY$28</f>
-        <v>0</v>
+        <f>[5]Alaska!JY$23+[5]Alaska!JY$28</f>
+        <v>13753</v>
       </c>
       <c r="G16" s="10">
-        <f>[4]Alaska!JZ$23+[4]Alaska!JZ$28</f>
+        <f>[5]Alaska!JZ$23+[5]Alaska!JZ$28</f>
         <v>0</v>
       </c>
       <c r="H16" s="10">
-        <f>[4]Alaska!KA$23+[4]Alaska!KA$28</f>
+        <f>[5]Alaska!KA$23+[5]Alaska!KA$28</f>
         <v>0</v>
       </c>
       <c r="I16" s="10">
-        <f>[4]Alaska!KB$23+[4]Alaska!KB$28</f>
+        <f>[5]Alaska!KB$23+[5]Alaska!KB$28</f>
         <v>0</v>
       </c>
       <c r="J16" s="10">
-        <f>[4]Alaska!KC$23+[4]Alaska!KC$28</f>
+        <f>[5]Alaska!KC$23+[5]Alaska!KC$28</f>
         <v>0</v>
       </c>
       <c r="K16" s="10">
-        <f>[4]Alaska!KD$23+[4]Alaska!KD$28</f>
+        <f>[5]Alaska!KD$23+[5]Alaska!KD$28</f>
         <v>0</v>
       </c>
       <c r="L16" s="10">
-        <f>[4]Alaska!KE$23+[4]Alaska!KE$28</f>
+        <f>[5]Alaska!KE$23+[5]Alaska!KE$28</f>
         <v>0</v>
       </c>
       <c r="M16" s="10">
-        <f>[4]Alaska!KF$23+[4]Alaska!KF$28</f>
+        <f>[5]Alaska!KF$23+[5]Alaska!KF$28</f>
         <v>0</v>
       </c>
       <c r="N16" s="10">
-        <f>[4]Alaska!KG$23+[4]Alaska!KG$28</f>
+        <f>[5]Alaska!KG$23+[5]Alaska!KG$28</f>
         <v>0</v>
       </c>
       <c r="R16" s="10"/>
     </row>
-    <row r="17" spans="2:18" x14ac:dyDescent="0.2">
+    <row r="17" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B17" t="s">
         <v>39</v>
       </c>
       <c r="C17" s="10">
-        <f>[4]American!JV$23+[4]American!JV$28</f>
+        <f>[5]American!JV$23+[5]American!JV$28</f>
         <v>39631</v>
       </c>
       <c r="D17" s="10">
-        <f>[4]American!JW$23+[4]American!JW$28</f>
+        <f>[5]American!JW$23+[5]American!JW$28</f>
         <v>40271</v>
       </c>
       <c r="E17" s="10">
-        <f>[4]American!JX$23+[4]American!JX$28</f>
+        <f>[5]American!JX$23+[5]American!JX$28</f>
         <v>49582</v>
       </c>
       <c r="F17" s="10">
-        <f>[4]American!JY$23+[4]American!JY$28</f>
-        <v>0</v>
+        <f>[5]American!JY$23+[5]American!JY$28</f>
+        <v>40017</v>
       </c>
       <c r="G17" s="10">
-        <f>[4]American!JZ$23+[4]American!JZ$28</f>
+        <f>[5]American!JZ$23+[5]American!JZ$28</f>
         <v>0</v>
       </c>
       <c r="H17" s="10">
-        <f>[4]American!KA$23+[4]American!KA$28</f>
+        <f>[5]American!KA$23+[5]American!KA$28</f>
         <v>0</v>
       </c>
       <c r="I17" s="10">
-        <f>[4]American!KB$23+[4]American!KB$28</f>
+        <f>[5]American!KB$23+[5]American!KB$28</f>
         <v>0</v>
       </c>
       <c r="J17" s="10">
-        <f>[4]American!KC$23+[4]American!KC$28</f>
+        <f>[5]American!KC$23+[5]American!KC$28</f>
         <v>0</v>
       </c>
       <c r="K17" s="10">
-        <f>[4]American!KD$23+[4]American!KD$28</f>
+        <f>[5]American!KD$23+[5]American!KD$28</f>
         <v>0</v>
       </c>
       <c r="L17" s="10">
-        <f>[4]American!KE$23+[4]American!KE$28</f>
+        <f>[5]American!KE$23+[5]American!KE$28</f>
         <v>0</v>
       </c>
       <c r="M17" s="10">
-        <f>[4]American!KF$23+[4]American!KF$28</f>
+        <f>[5]American!KF$23+[5]American!KF$28</f>
         <v>0</v>
       </c>
       <c r="N17" s="10">
-        <f>[4]American!KG$23+[4]American!KG$28</f>
+        <f>[5]American!KG$23+[5]American!KG$28</f>
         <v>0</v>
       </c>
       <c r="R17" s="10"/>
     </row>
-    <row r="18" spans="2:18" x14ac:dyDescent="0.2">
+    <row r="18" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B18" t="s">
         <v>70</v>
       </c>
       <c r="C18" s="10">
-        <f>'[4]Denver Air'!JV$23+'[4]Denver Air'!JV$28</f>
+        <f>'[5]Denver Air'!JV$23+'[5]Denver Air'!JV$28</f>
         <v>850</v>
       </c>
       <c r="D18" s="10">
-        <f>'[4]Denver Air'!JW$23+'[4]Denver Air'!JW$28</f>
+        <f>'[5]Denver Air'!JW$23+'[5]Denver Air'!JW$28</f>
         <v>790</v>
       </c>
       <c r="E18" s="10">
-        <f>'[4]Denver Air'!JX$23+'[4]Denver Air'!JX$28</f>
+        <f>'[5]Denver Air'!JX$23+'[5]Denver Air'!JX$28</f>
         <v>1078</v>
       </c>
       <c r="F18" s="10">
-        <f>'[4]Denver Air'!JY$23+'[4]Denver Air'!JY$28</f>
-        <v>0</v>
+        <f>'[5]Denver Air'!JY$23+'[5]Denver Air'!JY$28</f>
+        <v>944</v>
       </c>
       <c r="G18" s="10">
-        <f>'[4]Denver Air'!JZ$23+'[4]Denver Air'!JZ$28</f>
+        <f>'[5]Denver Air'!JZ$23+'[5]Denver Air'!JZ$28</f>
         <v>0</v>
       </c>
       <c r="H18" s="10">
-        <f>'[4]Denver Air'!KA$23+'[4]Denver Air'!KA$28</f>
+        <f>'[5]Denver Air'!KA$23+'[5]Denver Air'!KA$28</f>
         <v>0</v>
       </c>
       <c r="I18" s="10">
-        <f>'[4]Denver Air'!KB$23+'[4]Denver Air'!KB$28</f>
+        <f>'[5]Denver Air'!KB$23+'[5]Denver Air'!KB$28</f>
         <v>0</v>
       </c>
       <c r="J18" s="10">
-        <f>'[4]Denver Air'!KC$23+'[4]Denver Air'!KC$28</f>
+        <f>'[5]Denver Air'!KC$23+'[5]Denver Air'!KC$28</f>
         <v>0</v>
       </c>
       <c r="K18" s="10">
-        <f>'[4]Denver Air'!KD$23+'[4]Denver Air'!KD$28</f>
+        <f>'[5]Denver Air'!KD$23+'[5]Denver Air'!KD$28</f>
         <v>0</v>
       </c>
       <c r="L18" s="10">
-        <f>'[4]Denver Air'!KE$23+'[4]Denver Air'!KE$28</f>
+        <f>'[5]Denver Air'!KE$23+'[5]Denver Air'!KE$28</f>
         <v>0</v>
       </c>
       <c r="M18" s="10">
-        <f>'[4]Denver Air'!KF$23+'[4]Denver Air'!KF$28</f>
+        <f>'[5]Denver Air'!KF$23+'[5]Denver Air'!KF$28</f>
         <v>0</v>
       </c>
       <c r="N18" s="10">
-        <f>'[4]Denver Air'!KG$23+'[4]Denver Air'!KG$28</f>
+        <f>'[5]Denver Air'!KG$23+'[5]Denver Air'!KG$28</f>
         <v>0</v>
       </c>
       <c r="R18" s="10"/>
     </row>
-    <row r="19" spans="2:18" x14ac:dyDescent="0.2">
+    <row r="19" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B19" t="s">
         <v>63</v>
       </c>
       <c r="C19" s="10">
-        <f>[4]PSA!JV$23+[4]PSA!JV$28</f>
+        <f>[5]PSA!JV$23+[5]PSA!JV$28</f>
         <v>4355</v>
       </c>
       <c r="D19" s="10">
-        <f>[4]PSA!JW$23+[4]PSA!JW$28</f>
+        <f>[5]PSA!JW$23+[5]PSA!JW$28</f>
         <v>3965</v>
       </c>
       <c r="E19" s="10">
-        <f>[4]PSA!JX$23+[4]PSA!JX$28</f>
+        <f>[5]PSA!JX$23+[5]PSA!JX$28</f>
         <v>4785</v>
       </c>
       <c r="F19" s="10">
-        <f>[4]PSA!JY$23+[4]PSA!JY$28</f>
-        <v>0</v>
+        <f>[5]PSA!JY$23+[5]PSA!JY$28</f>
+        <v>5767</v>
       </c>
       <c r="G19" s="10">
-        <f>[4]PSA!JZ$23+[4]PSA!JZ$28</f>
+        <f>[5]PSA!JZ$23+[5]PSA!JZ$28</f>
         <v>0</v>
       </c>
       <c r="H19" s="10">
-        <f>[4]PSA!KA$23+[4]PSA!KA$28</f>
+        <f>[5]PSA!KA$23+[5]PSA!KA$28</f>
         <v>0</v>
       </c>
       <c r="I19" s="10">
-        <f>[4]PSA!KB$23+[4]PSA!KB$28</f>
+        <f>[5]PSA!KB$23+[5]PSA!KB$28</f>
         <v>0</v>
       </c>
       <c r="J19" s="10">
-        <f>[4]PSA!KC$23+[4]PSA!KC$28</f>
+        <f>[5]PSA!KC$23+[5]PSA!KC$28</f>
         <v>0</v>
       </c>
       <c r="K19" s="10">
-        <f>[4]PSA!KD$23+[4]PSA!KD$28</f>
+        <f>[5]PSA!KD$23+[5]PSA!KD$28</f>
         <v>0</v>
       </c>
       <c r="L19" s="10">
-        <f>[4]PSA!KE$23+[4]PSA!KE$28</f>
+        <f>[5]PSA!KE$23+[5]PSA!KE$28</f>
         <v>0</v>
       </c>
       <c r="M19" s="10">
-        <f>[4]PSA!KF$23+[4]PSA!KF$28</f>
+        <f>[5]PSA!KF$23+[5]PSA!KF$28</f>
         <v>0</v>
       </c>
       <c r="N19" s="10">
-        <f>[4]PSA!KG$23+[4]PSA!KG$28</f>
+        <f>[5]PSA!KG$23+[5]PSA!KG$28</f>
         <v>0</v>
       </c>
       <c r="R19" s="10"/>
     </row>
-    <row r="20" spans="2:18" x14ac:dyDescent="0.2">
+    <row r="20" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B20" t="s">
         <v>60</v>
       </c>
       <c r="C20" s="10">
-        <f>'[4]American Eagle'!JV$23+'[4]American Eagle'!JV$28</f>
+        <f>'[5]American Eagle'!JV$23+'[5]American Eagle'!JV$28</f>
         <v>5605</v>
       </c>
       <c r="D20" s="10">
-        <f>'[4]American Eagle'!JW$23+'[4]American Eagle'!JW$28</f>
+        <f>'[5]American Eagle'!JW$23+'[5]American Eagle'!JW$28</f>
         <v>7224</v>
       </c>
       <c r="E20" s="10">
-        <f>'[4]American Eagle'!JX$23+'[4]American Eagle'!JX$28</f>
+        <f>'[5]American Eagle'!JX$23+'[5]American Eagle'!JX$28</f>
         <v>5902</v>
       </c>
       <c r="F20" s="10">
-        <f>'[4]American Eagle'!JY$23+'[4]American Eagle'!JY$28</f>
-        <v>0</v>
+        <f>'[5]American Eagle'!JY$23+'[5]American Eagle'!JY$28</f>
+        <v>9148</v>
       </c>
       <c r="G20" s="10">
-        <f>'[4]American Eagle'!JZ$23+'[4]American Eagle'!JZ$28</f>
+        <f>'[5]American Eagle'!JZ$23+'[5]American Eagle'!JZ$28</f>
         <v>0</v>
       </c>
       <c r="H20" s="10">
-        <f>'[4]American Eagle'!KA$23+'[4]American Eagle'!KA$28</f>
+        <f>'[5]American Eagle'!KA$23+'[5]American Eagle'!KA$28</f>
         <v>0</v>
       </c>
       <c r="I20" s="10">
-        <f>'[4]American Eagle'!KB$23+'[4]American Eagle'!KB$28</f>
+        <f>'[5]American Eagle'!KB$23+'[5]American Eagle'!KB$28</f>
         <v>0</v>
       </c>
       <c r="J20" s="10">
-        <f>'[4]American Eagle'!KC$23+'[4]American Eagle'!KC$28</f>
+        <f>'[5]American Eagle'!KC$23+'[5]American Eagle'!KC$28</f>
         <v>0</v>
       </c>
       <c r="K20" s="10">
-        <f>'[4]American Eagle'!KD$23+'[4]American Eagle'!KD$28</f>
+        <f>'[5]American Eagle'!KD$23+'[5]American Eagle'!KD$28</f>
         <v>0</v>
       </c>
       <c r="L20" s="10">
-        <f>'[4]American Eagle'!KE$23+'[4]American Eagle'!KE$28</f>
+        <f>'[5]American Eagle'!KE$23+'[5]American Eagle'!KE$28</f>
         <v>0</v>
       </c>
       <c r="M20" s="10">
-        <f>'[4]American Eagle'!KF$23+'[4]American Eagle'!KF$28</f>
+        <f>'[5]American Eagle'!KF$23+'[5]American Eagle'!KF$28</f>
         <v>0</v>
       </c>
       <c r="N20" s="10">
-        <f>'[4]American Eagle'!KG$23+'[4]American Eagle'!KG$28</f>
+        <f>'[5]American Eagle'!KG$23+'[5]American Eagle'!KG$28</f>
         <v>0</v>
       </c>
       <c r="R20" s="10"/>
     </row>
-    <row r="21" spans="2:18" hidden="1" x14ac:dyDescent="0.2">
+    <row r="21" spans="2:18" hidden="1" x14ac:dyDescent="0.25">
       <c r="B21" s="53" t="s">
         <v>61</v>
       </c>
       <c r="C21" s="10">
-        <f>'[4]Continental Express'!JV$23+'[4]Continental Express'!JV$28</f>
+        <f>'[5]Continental Express'!JV$23+'[5]Continental Express'!JV$28</f>
         <v>0</v>
       </c>
       <c r="D21" s="10">
-        <f>'[4]Continental Express'!JW$23+'[4]Continental Express'!JW$28</f>
+        <f>'[5]Continental Express'!JW$23+'[5]Continental Express'!JW$28</f>
         <v>0</v>
       </c>
       <c r="E21" s="10">
-        <f>'[4]Continental Express'!JX$23+'[4]Continental Express'!JX$28</f>
+        <f>'[5]Continental Express'!JX$23+'[5]Continental Express'!JX$28</f>
         <v>0</v>
       </c>
       <c r="F21" s="10">
-        <f>'[4]Continental Express'!JY$23+'[4]Continental Express'!JY$28</f>
+        <f>'[5]Continental Express'!JY$23+'[5]Continental Express'!JY$28</f>
         <v>0</v>
       </c>
       <c r="G21" s="10">
-        <f>'[4]Continental Express'!JZ$23+'[4]Continental Express'!JZ$28</f>
+        <f>'[5]Continental Express'!JZ$23+'[5]Continental Express'!JZ$28</f>
         <v>0</v>
       </c>
       <c r="H21" s="10">
-        <f>'[4]Continental Express'!KA$23+'[4]Continental Express'!KA$28</f>
+        <f>'[5]Continental Express'!KA$23+'[5]Continental Express'!KA$28</f>
         <v>0</v>
       </c>
       <c r="I21" s="10">
-        <f>'[4]Continental Express'!KB$23+'[4]Continental Express'!KB$28</f>
+        <f>'[5]Continental Express'!KB$23+'[5]Continental Express'!KB$28</f>
         <v>0</v>
       </c>
       <c r="J21" s="10">
-        <f>'[4]Continental Express'!KC$23+'[4]Continental Express'!KC$28</f>
+        <f>'[5]Continental Express'!KC$23+'[5]Continental Express'!KC$28</f>
         <v>0</v>
       </c>
       <c r="K21" s="10">
-        <f>'[4]Continental Express'!KD$23+'[4]Continental Express'!KD$28</f>
+        <f>'[5]Continental Express'!KD$23+'[5]Continental Express'!KD$28</f>
         <v>0</v>
       </c>
       <c r="L21" s="10">
-        <f>'[4]Continental Express'!KE$23+'[4]Continental Express'!KE$28</f>
+        <f>'[5]Continental Express'!KE$23+'[5]Continental Express'!KE$28</f>
         <v>0</v>
       </c>
       <c r="M21" s="10">
-        <f>'[4]Continental Express'!KF$23+'[4]Continental Express'!KF$28</f>
+        <f>'[5]Continental Express'!KF$23+'[5]Continental Express'!KF$28</f>
         <v>0</v>
       </c>
       <c r="N21" s="10">
-        <f>'[4]Continental Express'!KG$23+'[4]Continental Express'!KG$28</f>
+        <f>'[5]Continental Express'!KG$23+'[5]Continental Express'!KG$28</f>
         <v>0</v>
       </c>
       <c r="R21" s="10"/>
     </row>
-    <row r="22" spans="2:18" hidden="1" x14ac:dyDescent="0.2">
+    <row r="22" spans="2:18" hidden="1" x14ac:dyDescent="0.25">
       <c r="B22" t="s">
         <v>51</v>
       </c>
       <c r="C22" s="10">
-        <f>'[4]Go Jet_UA'!JV$23+'[4]Go Jet_UA'!JV$28</f>
+        <f>'[5]Go Jet_UA'!JV$23+'[5]Go Jet_UA'!JV$28</f>
         <v>0</v>
       </c>
       <c r="D22" s="10">
-        <f>'[4]Go Jet_UA'!JW$23+'[4]Go Jet_UA'!JW$28</f>
+        <f>'[5]Go Jet_UA'!JW$23+'[5]Go Jet_UA'!JW$28</f>
         <v>0</v>
       </c>
       <c r="E22" s="10">
-        <f>'[4]Go Jet_UA'!JX$23+'[4]Go Jet_UA'!JX$28</f>
+        <f>'[5]Go Jet_UA'!JX$23+'[5]Go Jet_UA'!JX$28</f>
         <v>64</v>
       </c>
       <c r="F22" s="10">
-        <f>'[4]Go Jet_UA'!JY$23+'[4]Go Jet_UA'!JY$28</f>
+        <f>'[5]Go Jet_UA'!JY$23+'[5]Go Jet_UA'!JY$28</f>
         <v>0</v>
       </c>
       <c r="G22" s="10">
-        <f>'[4]Go Jet_UA'!JZ$23+'[4]Go Jet_UA'!JZ$28</f>
+        <f>'[5]Go Jet_UA'!JZ$23+'[5]Go Jet_UA'!JZ$28</f>
         <v>0</v>
       </c>
       <c r="H22" s="10">
-        <f>'[4]Go Jet_UA'!KA$23+'[4]Go Jet_UA'!KA$28</f>
+        <f>'[5]Go Jet_UA'!KA$23+'[5]Go Jet_UA'!KA$28</f>
         <v>0</v>
       </c>
       <c r="I22" s="10">
-        <f>'[4]Go Jet_UA'!KB$23+'[4]Go Jet_UA'!KB$28</f>
+        <f>'[5]Go Jet_UA'!KB$23+'[5]Go Jet_UA'!KB$28</f>
         <v>0</v>
       </c>
       <c r="J22" s="10">
-        <f>'[4]Go Jet_UA'!KC$23+'[4]Go Jet_UA'!KC$28</f>
+        <f>'[5]Go Jet_UA'!KC$23+'[5]Go Jet_UA'!KC$28</f>
         <v>0</v>
       </c>
       <c r="K22" s="10">
-        <f>'[4]Go Jet_UA'!KD$23+'[4]Go Jet_UA'!KD$28</f>
+        <f>'[5]Go Jet_UA'!KD$23+'[5]Go Jet_UA'!KD$28</f>
         <v>0</v>
       </c>
       <c r="L22" s="10">
-        <f>'[4]Go Jet_UA'!KE$23+'[4]Go Jet_UA'!KE$28</f>
+        <f>'[5]Go Jet_UA'!KE$23+'[5]Go Jet_UA'!KE$28</f>
         <v>0</v>
       </c>
       <c r="M22" s="10">
-        <f>'[4]Go Jet_UA'!KF$23+'[4]Go Jet_UA'!KF$28</f>
+        <f>'[5]Go Jet_UA'!KF$23+'[5]Go Jet_UA'!KF$28</f>
         <v>0</v>
       </c>
       <c r="N22" s="10">
-        <f>'[4]Go Jet_UA'!KG$23+'[4]Go Jet_UA'!KG$28</f>
+        <f>'[5]Go Jet_UA'!KG$23+'[5]Go Jet_UA'!KG$28</f>
         <v>0</v>
       </c>
       <c r="R22" s="10"/>
     </row>
-    <row r="23" spans="2:18" hidden="1" x14ac:dyDescent="0.2">
+    <row r="23" spans="2:18" hidden="1" x14ac:dyDescent="0.25">
       <c r="B23" t="s">
         <v>67</v>
       </c>
       <c r="C23" s="10">
-        <f>[4]Horizon_AS!IT23+[4]Horizon_AS!IT33+[4]Horizon_AS!IT28+[4]Horizon_AS!IT38</f>
+        <f>[5]Horizon_AS!IT23+[5]Horizon_AS!IT33+[5]Horizon_AS!IT28+[5]Horizon_AS!IT38</f>
         <v>0</v>
       </c>
       <c r="D23" s="10">
-        <f>[4]Horizon_AS!IU23+[4]Horizon_AS!IU33+[4]Horizon_AS!IU28+[4]Horizon_AS!IU38</f>
+        <f>[5]Horizon_AS!IU23+[5]Horizon_AS!IU33+[5]Horizon_AS!IU28+[5]Horizon_AS!IU38</f>
         <v>0</v>
       </c>
       <c r="E23" s="10">
-        <f>[4]Horizon_AS!IV23+[4]Horizon_AS!IV33+[4]Horizon_AS!IV28+[4]Horizon_AS!IV38</f>
+        <f>[5]Horizon_AS!IV23+[5]Horizon_AS!IV33+[5]Horizon_AS!IV28+[5]Horizon_AS!IV38</f>
         <v>0</v>
       </c>
       <c r="F23" s="10">
-        <f>[4]Horizon_AS!IW23+[4]Horizon_AS!IW33+[4]Horizon_AS!IW28+[4]Horizon_AS!IW38</f>
+        <f>[5]Horizon_AS!IW23+[5]Horizon_AS!IW33+[5]Horizon_AS!IW28+[5]Horizon_AS!IW38</f>
         <v>0</v>
       </c>
       <c r="G23" s="10">
-        <f>[4]Horizon_AS!IX23+[4]Horizon_AS!IX33+[4]Horizon_AS!IX28+[4]Horizon_AS!IX38</f>
+        <f>[5]Horizon_AS!IX23+[5]Horizon_AS!IX33+[5]Horizon_AS!IX28+[5]Horizon_AS!IX38</f>
         <v>0</v>
       </c>
       <c r="H23" s="10">
-        <f>[4]Horizon_AS!IY23+[4]Horizon_AS!IY33+[4]Horizon_AS!IY28+[4]Horizon_AS!IY38</f>
+        <f>[5]Horizon_AS!IY23+[5]Horizon_AS!IY33+[5]Horizon_AS!IY28+[5]Horizon_AS!IY38</f>
         <v>0</v>
       </c>
       <c r="I23" s="10">
-        <f>[4]Horizon_AS!IZ23+[4]Horizon_AS!IZ33+[4]Horizon_AS!IZ28+[4]Horizon_AS!IZ38</f>
+        <f>[5]Horizon_AS!IZ23+[5]Horizon_AS!IZ33+[5]Horizon_AS!IZ28+[5]Horizon_AS!IZ38</f>
         <v>0</v>
       </c>
       <c r="J23" s="10">
-        <f>[4]Horizon_AS!JA23+[4]Horizon_AS!JA33+[4]Horizon_AS!JA28+[4]Horizon_AS!JA38</f>
+        <f>[5]Horizon_AS!JA23+[5]Horizon_AS!JA33+[5]Horizon_AS!JA28+[5]Horizon_AS!JA38</f>
         <v>0</v>
       </c>
       <c r="K23" s="10">
-        <f>[4]Horizon_AS!JB23+[4]Horizon_AS!JB33+[4]Horizon_AS!JB28+[4]Horizon_AS!JB38</f>
+        <f>[5]Horizon_AS!JB23+[5]Horizon_AS!JB33+[5]Horizon_AS!JB28+[5]Horizon_AS!JB38</f>
         <v>0</v>
       </c>
       <c r="L23" s="10">
-        <f>[4]Horizon_AS!JC23+[4]Horizon_AS!JC33+[4]Horizon_AS!JC28+[4]Horizon_AS!JC38</f>
+        <f>[5]Horizon_AS!JC23+[5]Horizon_AS!JC33+[5]Horizon_AS!JC28+[5]Horizon_AS!JC38</f>
         <v>0</v>
       </c>
       <c r="M23" s="10">
-        <f>[4]Horizon_AS!JD23+[4]Horizon_AS!JD33+[4]Horizon_AS!JD28+[4]Horizon_AS!JD38</f>
+        <f>[5]Horizon_AS!JD23+[5]Horizon_AS!JD33+[5]Horizon_AS!JD28+[5]Horizon_AS!JD38</f>
         <v>0</v>
       </c>
       <c r="N23" s="10">
-        <f>[4]Horizon_AS!JE23+[4]Horizon_AS!JE33+[4]Horizon_AS!JE28+[4]Horizon_AS!JE38</f>
+        <f>[5]Horizon_AS!JE23+[5]Horizon_AS!JE33+[5]Horizon_AS!JE28+[5]Horizon_AS!JE38</f>
         <v>0</v>
       </c>
       <c r="R23" s="10"/>
     </row>
-    <row r="24" spans="2:18" x14ac:dyDescent="0.2">
+    <row r="24" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B24" t="s">
         <v>50</v>
       </c>
       <c r="C24" s="10">
-        <f>[4]MESA_UA!JV$23+[4]MESA_UA!JV$28</f>
+        <f>[5]MESA_UA!JV$23+[5]MESA_UA!JV$28</f>
         <v>3098</v>
       </c>
       <c r="D24" s="10">
-        <f>[4]MESA_UA!JW$23+[4]MESA_UA!JW$28</f>
+        <f>[5]MESA_UA!JW$23+[5]MESA_UA!JW$28</f>
         <v>1928</v>
       </c>
       <c r="E24" s="10">
-        <f>[4]MESA_UA!JX$23+[4]MESA_UA!JX$28</f>
+        <f>[5]MESA_UA!JX$23+[5]MESA_UA!JX$28</f>
         <v>1564</v>
       </c>
       <c r="F24" s="10">
-        <f>[4]MESA_UA!JY$23+[4]MESA_UA!JY$28</f>
-        <v>0</v>
+        <f>[5]MESA_UA!JY$23+[5]MESA_UA!JY$28</f>
+        <v>2885</v>
       </c>
       <c r="G24" s="10">
-        <f>[4]MESA_UA!JZ$23+[4]MESA_UA!JZ$28</f>
+        <f>[5]MESA_UA!JZ$23+[5]MESA_UA!JZ$28</f>
         <v>0</v>
       </c>
       <c r="H24" s="10">
-        <f>[4]MESA_UA!KA$23+[4]MESA_UA!KA$28</f>
+        <f>[5]MESA_UA!KA$23+[5]MESA_UA!KA$28</f>
         <v>0</v>
       </c>
       <c r="I24" s="10">
-        <f>[4]MESA_UA!KB$23+[4]MESA_UA!KB$28</f>
+        <f>[5]MESA_UA!KB$23+[5]MESA_UA!KB$28</f>
         <v>0</v>
       </c>
       <c r="J24" s="10">
-        <f>[4]MESA_UA!KC$23+[4]MESA_UA!KC$28</f>
+        <f>[5]MESA_UA!KC$23+[5]MESA_UA!KC$28</f>
         <v>0</v>
       </c>
       <c r="K24" s="10">
-        <f>[4]MESA_UA!KD$23+[4]MESA_UA!KD$28</f>
+        <f>[5]MESA_UA!KD$23+[5]MESA_UA!KD$28</f>
         <v>0</v>
       </c>
       <c r="L24" s="10">
-        <f>[4]MESA_UA!KE$23+[4]MESA_UA!KE$28</f>
+        <f>[5]MESA_UA!KE$23+[5]MESA_UA!KE$28</f>
         <v>0</v>
       </c>
       <c r="M24" s="10">
-        <f>[4]MESA_UA!KF$23+[4]MESA_UA!KF$28</f>
+        <f>[5]MESA_UA!KF$23+[5]MESA_UA!KF$28</f>
         <v>0</v>
       </c>
       <c r="N24" s="10">
-        <f>[4]MESA_UA!KG$23+[4]MESA_UA!KG$28</f>
+        <f>[5]MESA_UA!KG$23+[5]MESA_UA!KG$28</f>
         <v>0</v>
       </c>
       <c r="R24" s="10"/>
     </row>
-    <row r="25" spans="2:18" hidden="1" x14ac:dyDescent="0.2">
+    <row r="25" spans="2:18" hidden="1" x14ac:dyDescent="0.25">
       <c r="B25" t="s">
         <v>55</v>
       </c>
       <c r="C25" s="10">
-        <f>[4]MESA!JV$23+[4]MESA!JV$28</f>
+        <f>[5]MESA!JV$23+[5]MESA!JV$28</f>
         <v>0</v>
       </c>
       <c r="D25" s="10">
-        <f>[4]MESA!JW$23+[4]MESA!JW$28</f>
+        <f>[5]MESA!JW$23+[5]MESA!JW$28</f>
         <v>0</v>
       </c>
       <c r="E25" s="10">
-        <f>[4]MESA!JX$23+[4]MESA!JX$28</f>
+        <f>[5]MESA!JX$23+[5]MESA!JX$28</f>
         <v>0</v>
       </c>
       <c r="F25" s="10">
-        <f>[4]MESA!JY$23+[4]MESA!JY$28</f>
+        <f>[5]MESA!JY$23+[5]MESA!JY$28</f>
         <v>0</v>
       </c>
       <c r="G25" s="10">
-        <f>[4]MESA!JZ$23+[4]MESA!JZ$28</f>
+        <f>[5]MESA!JZ$23+[5]MESA!JZ$28</f>
         <v>0</v>
       </c>
       <c r="H25" s="10">
-        <f>[4]MESA!KA$23+[4]MESA!KA$28</f>
+        <f>[5]MESA!KA$23+[5]MESA!KA$28</f>
         <v>0</v>
       </c>
       <c r="I25" s="10">
-        <f>[4]MESA!KB$23+[4]MESA!KB$28</f>
+        <f>[5]MESA!KB$23+[5]MESA!KB$28</f>
         <v>0</v>
       </c>
       <c r="J25" s="10">
-        <f>[4]MESA!KC$23+[4]MESA!KC$28</f>
+        <f>[5]MESA!KC$23+[5]MESA!KC$28</f>
         <v>0</v>
       </c>
       <c r="K25" s="10">
-        <f>[4]MESA!KD$23+[4]MESA!KD$28</f>
+        <f>[5]MESA!KD$23+[5]MESA!KD$28</f>
         <v>0</v>
       </c>
       <c r="L25" s="10">
-        <f>[4]MESA!KE$23+[4]MESA!KE$28</f>
+        <f>[5]MESA!KE$23+[5]MESA!KE$28</f>
         <v>0</v>
       </c>
       <c r="M25" s="10">
-        <f>[4]MESA!KF$23+[4]MESA!KF$28</f>
+        <f>[5]MESA!KF$23+[5]MESA!KF$28</f>
         <v>0</v>
       </c>
       <c r="N25" s="10">
-        <f>[4]MESA!KG$23+[4]MESA!KG$28</f>
+        <f>[5]MESA!KG$23+[5]MESA!KG$28</f>
         <v>0</v>
       </c>
       <c r="R25" s="10"/>
     </row>
-    <row r="26" spans="2:18" x14ac:dyDescent="0.2">
+    <row r="26" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B26" s="53" t="s">
         <v>56</v>
       </c>
       <c r="C26" s="10">
-        <f>[4]Republic!JV$23+[4]Republic!JV$28</f>
+        <f>[5]Republic!JV$23+[5]Republic!JV$28</f>
         <v>3124</v>
       </c>
       <c r="D26" s="10">
-        <f>[4]Republic!JW$23+[4]Republic!JW$28</f>
+        <f>[5]Republic!JW$23+[5]Republic!JW$28</f>
         <v>2884</v>
       </c>
       <c r="E26" s="10">
-        <f>[4]Republic!JX$23+[4]Republic!JX$28</f>
+        <f>[5]Republic!JX$23+[5]Republic!JX$28</f>
         <v>5433</v>
       </c>
       <c r="F26" s="10">
-        <f>[4]Republic!JY$23+[4]Republic!JY$28</f>
-        <v>0</v>
+        <f>[5]Republic!JY$23+[5]Republic!JY$28</f>
+        <v>2130</v>
       </c>
       <c r="G26" s="10">
-        <f>[4]Republic!JZ$23+[4]Republic!JZ$28</f>
+        <f>[5]Republic!JZ$23+[5]Republic!JZ$28</f>
         <v>0</v>
       </c>
       <c r="H26" s="10">
-        <f>[4]Republic!KA$23+[4]Republic!KA$28</f>
+        <f>[5]Republic!KA$23+[5]Republic!KA$28</f>
         <v>0</v>
       </c>
       <c r="I26" s="10">
-        <f>[4]Republic!KB$23+[4]Republic!KB$28</f>
+        <f>[5]Republic!KB$23+[5]Republic!KB$28</f>
         <v>0</v>
       </c>
       <c r="J26" s="10">
-        <f>[4]Republic!KC$23+[4]Republic!KC$28</f>
+        <f>[5]Republic!KC$23+[5]Republic!KC$28</f>
         <v>0</v>
       </c>
       <c r="K26" s="10">
-        <f>[4]Republic!KD$23+[4]Republic!KD$28</f>
+        <f>[5]Republic!KD$23+[5]Republic!KD$28</f>
         <v>0</v>
       </c>
       <c r="L26" s="10">
-        <f>[4]Republic!KE$23+[4]Republic!KE$28</f>
+        <f>[5]Republic!KE$23+[5]Republic!KE$28</f>
         <v>0</v>
       </c>
       <c r="M26" s="10">
-        <f>[4]Republic!KF$23+[4]Republic!KF$28</f>
+        <f>[5]Republic!KF$23+[5]Republic!KF$28</f>
         <v>0</v>
       </c>
       <c r="N26" s="10">
-        <f>[4]Republic!KG$23+[4]Republic!KG$28</f>
+        <f>[5]Republic!KG$23+[5]Republic!KG$28</f>
         <v>0</v>
       </c>
       <c r="R26" s="10"/>
     </row>
-    <row r="27" spans="2:18" x14ac:dyDescent="0.2">
+    <row r="27" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B27" s="53" t="s">
         <v>57</v>
       </c>
       <c r="C27" s="10">
-        <f>[4]Republic_UA!JV$23+[4]Republic_UA!JV$28</f>
+        <f>[5]Republic_UA!JV$23+[5]Republic_UA!JV$28</f>
         <v>4363</v>
       </c>
       <c r="D27" s="10">
-        <f>[4]Republic_UA!JW$23+[4]Republic_UA!JW$28</f>
+        <f>[5]Republic_UA!JW$23+[5]Republic_UA!JW$28</f>
         <v>4302</v>
       </c>
       <c r="E27" s="10">
-        <f>[4]Republic_UA!JX$23+[4]Republic_UA!JX$28</f>
+        <f>[5]Republic_UA!JX$23+[5]Republic_UA!JX$28</f>
         <v>7754</v>
       </c>
       <c r="F27" s="10">
-        <f>[4]Republic_UA!JY$23+[4]Republic_UA!JY$28</f>
-        <v>0</v>
+        <f>[5]Republic_UA!JY$23+[5]Republic_UA!JY$28</f>
+        <v>7352</v>
       </c>
       <c r="G27" s="10">
-        <f>[4]Republic_UA!JZ$23+[4]Republic_UA!JZ$28</f>
+        <f>[5]Republic_UA!JZ$23+[5]Republic_UA!JZ$28</f>
         <v>0</v>
       </c>
       <c r="H27" s="10">
-        <f>[4]Republic_UA!KA$23+[4]Republic_UA!KA$28</f>
+        <f>[5]Republic_UA!KA$23+[5]Republic_UA!KA$28</f>
         <v>0</v>
       </c>
       <c r="I27" s="10">
-        <f>[4]Republic_UA!KB$23+[4]Republic_UA!KB$28</f>
+        <f>[5]Republic_UA!KB$23+[5]Republic_UA!KB$28</f>
         <v>0</v>
       </c>
       <c r="J27" s="10">
-        <f>[4]Republic_UA!KC$23+[4]Republic_UA!KC$28</f>
+        <f>[5]Republic_UA!KC$23+[5]Republic_UA!KC$28</f>
         <v>0</v>
       </c>
       <c r="K27" s="10">
-        <f>[4]Republic_UA!KD$23+[4]Republic_UA!KD$28</f>
+        <f>[5]Republic_UA!KD$23+[5]Republic_UA!KD$28</f>
         <v>0</v>
       </c>
       <c r="L27" s="10">
-        <f>[4]Republic_UA!KE$23+[4]Republic_UA!KE$28</f>
+        <f>[5]Republic_UA!KE$23+[5]Republic_UA!KE$28</f>
         <v>0</v>
       </c>
       <c r="M27" s="10">
-        <f>[4]Republic_UA!KF$23+[4]Republic_UA!KF$28</f>
+        <f>[5]Republic_UA!KF$23+[5]Republic_UA!KF$28</f>
         <v>0</v>
       </c>
       <c r="N27" s="10">
-        <f>[4]Republic_UA!KG$23+[4]Republic_UA!KG$28</f>
+        <f>[5]Republic_UA!KG$23+[5]Republic_UA!KG$28</f>
         <v>0</v>
       </c>
       <c r="R27" s="10"/>
     </row>
-    <row r="28" spans="2:18" hidden="1" x14ac:dyDescent="0.2">
+    <row r="28" spans="2:18" hidden="1" x14ac:dyDescent="0.25">
       <c r="B28" s="53" t="s">
         <v>66</v>
       </c>
       <c r="C28" s="10">
-        <f>'[4]Shuttle America'!JV$23+'[4]Shuttle America'!JV$28</f>
+        <f>'[5]Shuttle America'!JV$23+'[5]Shuttle America'!JV$28</f>
         <v>0</v>
       </c>
       <c r="D28" s="10">
-        <f>'[4]Shuttle America'!JW$23+'[4]Shuttle America'!JW$28</f>
+        <f>'[5]Shuttle America'!JW$23+'[5]Shuttle America'!JW$28</f>
         <v>0</v>
       </c>
       <c r="E28" s="10">
-        <f>'[4]Shuttle America'!JX$23+'[4]Shuttle America'!JX$28</f>
+        <f>'[5]Shuttle America'!JX$23+'[5]Shuttle America'!JX$28</f>
         <v>0</v>
       </c>
       <c r="F28" s="10">
-        <f>'[4]Shuttle America'!JY$23+'[4]Shuttle America'!JY$28</f>
+        <f>'[5]Shuttle America'!JY$23+'[5]Shuttle America'!JY$28</f>
         <v>0</v>
       </c>
       <c r="G28" s="10">
-        <f>'[4]Shuttle America'!JZ$23+'[4]Shuttle America'!JZ$28</f>
+        <f>'[5]Shuttle America'!JZ$23+'[5]Shuttle America'!JZ$28</f>
         <v>0</v>
       </c>
       <c r="H28" s="10">
-        <f>'[4]Shuttle America'!KA$23+'[4]Shuttle America'!KA$28</f>
+        <f>'[5]Shuttle America'!KA$23+'[5]Shuttle America'!KA$28</f>
         <v>0</v>
       </c>
       <c r="I28" s="10">
-        <f>'[4]Shuttle America'!KB$23+'[4]Shuttle America'!KB$28</f>
+        <f>'[5]Shuttle America'!KB$23+'[5]Shuttle America'!KB$28</f>
         <v>0</v>
       </c>
       <c r="J28" s="10">
-        <f>'[4]Shuttle America'!KC$23+'[4]Shuttle America'!KC$28</f>
+        <f>'[5]Shuttle America'!KC$23+'[5]Shuttle America'!KC$28</f>
         <v>0</v>
       </c>
       <c r="K28" s="10">
-        <f>'[4]Shuttle America'!KD$23+'[4]Shuttle America'!KD$28</f>
+        <f>'[5]Shuttle America'!KD$23+'[5]Shuttle America'!KD$28</f>
         <v>0</v>
       </c>
       <c r="L28" s="10">
-        <f>'[4]Shuttle America'!KE$23+'[4]Shuttle America'!KE$28</f>
+        <f>'[5]Shuttle America'!KE$23+'[5]Shuttle America'!KE$28</f>
         <v>0</v>
       </c>
       <c r="M28" s="10">
-        <f>'[4]Shuttle America'!KF$23+'[4]Shuttle America'!KF$28</f>
+        <f>'[5]Shuttle America'!KF$23+'[5]Shuttle America'!KF$28</f>
         <v>0</v>
       </c>
       <c r="N28" s="10">
-        <f>'[4]Shuttle America'!KG$23+'[4]Shuttle America'!KG$28</f>
+        <f>'[5]Shuttle America'!KG$23+'[5]Shuttle America'!KG$28</f>
         <v>0</v>
       </c>
       <c r="R28" s="10"/>
     </row>
-    <row r="29" spans="2:18" x14ac:dyDescent="0.2">
+    <row r="29" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B29" t="s">
         <v>53</v>
       </c>
       <c r="C29" s="10">
-        <f>'[4]Sky West_UA'!JV$23+'[4]Sky West_UA'!JV$28</f>
+        <f>'[5]Sky West_UA'!JV$23+'[5]Sky West_UA'!JV$28</f>
         <v>1963</v>
       </c>
       <c r="D29" s="10">
-        <f>'[4]Sky West_UA'!JW$23+'[4]Sky West_UA'!JW$28</f>
+        <f>'[5]Sky West_UA'!JW$23+'[5]Sky West_UA'!JW$28</f>
         <v>1318</v>
       </c>
       <c r="E29" s="10">
-        <f>'[4]Sky West_UA'!JX$23+'[4]Sky West_UA'!JX$28</f>
+        <f>'[5]Sky West_UA'!JX$23+'[5]Sky West_UA'!JX$28</f>
         <v>2151</v>
       </c>
       <c r="F29" s="10">
-        <f>'[4]Sky West_UA'!JY$23+'[4]Sky West_UA'!JY$28</f>
-        <v>0</v>
+        <f>'[5]Sky West_UA'!JY$23+'[5]Sky West_UA'!JY$28</f>
+        <v>2489</v>
       </c>
       <c r="G29" s="10">
-        <f>'[4]Sky West_UA'!JZ$23+'[4]Sky West_UA'!JZ$28</f>
+        <f>'[5]Sky West_UA'!JZ$23+'[5]Sky West_UA'!JZ$28</f>
         <v>0</v>
       </c>
       <c r="H29" s="10">
-        <f>'[4]Sky West_UA'!KA$23+'[4]Sky West_UA'!KA$28</f>
+        <f>'[5]Sky West_UA'!KA$23+'[5]Sky West_UA'!KA$28</f>
         <v>0</v>
       </c>
       <c r="I29" s="10">
-        <f>'[4]Sky West_UA'!KB$23+'[4]Sky West_UA'!KB$28</f>
+        <f>'[5]Sky West_UA'!KB$23+'[5]Sky West_UA'!KB$28</f>
         <v>0</v>
       </c>
       <c r="J29" s="10">
-        <f>'[4]Sky West_UA'!KC$23+'[4]Sky West_UA'!KC$28</f>
+        <f>'[5]Sky West_UA'!KC$23+'[5]Sky West_UA'!KC$28</f>
         <v>0</v>
       </c>
       <c r="K29" s="10">
-        <f>'[4]Sky West_UA'!KD$23+'[4]Sky West_UA'!KD$28</f>
+        <f>'[5]Sky West_UA'!KD$23+'[5]Sky West_UA'!KD$28</f>
         <v>0</v>
       </c>
       <c r="L29" s="10">
-        <f>'[4]Sky West_UA'!KE$23+'[4]Sky West_UA'!KE$28</f>
+        <f>'[5]Sky West_UA'!KE$23+'[5]Sky West_UA'!KE$28</f>
         <v>0</v>
       </c>
       <c r="M29" s="10">
-        <f>'[4]Sky West_UA'!KF$23+'[4]Sky West_UA'!KF$28</f>
+        <f>'[5]Sky West_UA'!KF$23+'[5]Sky West_UA'!KF$28</f>
         <v>0</v>
       </c>
       <c r="N29" s="10">
-        <f>'[4]Sky West_UA'!KG$23+'[4]Sky West_UA'!KG$28</f>
+        <f>'[5]Sky West_UA'!KG$23+'[5]Sky West_UA'!KG$28</f>
         <v>0</v>
       </c>
       <c r="R29" s="10"/>
     </row>
-    <row r="30" spans="2:18" x14ac:dyDescent="0.2">
+    <row r="30" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B30" t="s">
         <v>64</v>
       </c>
       <c r="C30" s="10">
-        <f>'[4]Sky West_AA'!JV$23+'[4]Sky West_AA'!JV$28</f>
+        <f>'[5]Sky West_AA'!JV$23+'[5]Sky West_AA'!JV$28</f>
         <v>324</v>
       </c>
       <c r="D30" s="10">
-        <f>'[4]Sky West_AA'!JW$23+'[4]Sky West_AA'!JW$28</f>
+        <f>'[5]Sky West_AA'!JW$23+'[5]Sky West_AA'!JW$28</f>
         <v>419</v>
       </c>
       <c r="E30" s="10">
-        <f>'[4]Sky West_AA'!JX$23+'[4]Sky West_AA'!JX$28</f>
+        <f>'[5]Sky West_AA'!JX$23+'[5]Sky West_AA'!JX$28</f>
         <v>0</v>
       </c>
       <c r="F30" s="10">
-        <f>'[4]Sky West_AA'!JY$23+'[4]Sky West_AA'!JY$28</f>
-        <v>0</v>
+        <f>'[5]Sky West_AA'!JY$23+'[5]Sky West_AA'!JY$28</f>
+        <v>165</v>
       </c>
       <c r="G30" s="10">
-        <f>'[4]Sky West_AA'!JZ$23+'[4]Sky West_AA'!JZ$28</f>
+        <f>'[5]Sky West_AA'!JZ$23+'[5]Sky West_AA'!JZ$28</f>
         <v>0</v>
       </c>
       <c r="H30" s="10">
-        <f>'[4]Sky West_AA'!KA$23+'[4]Sky West_AA'!KA$28</f>
+        <f>'[5]Sky West_AA'!KA$23+'[5]Sky West_AA'!KA$28</f>
         <v>0</v>
       </c>
       <c r="I30" s="10">
-        <f>'[4]Sky West_AA'!KB$23+'[4]Sky West_AA'!KB$28</f>
+        <f>'[5]Sky West_AA'!KB$23+'[5]Sky West_AA'!KB$28</f>
         <v>0</v>
       </c>
       <c r="J30" s="10">
-        <f>'[4]Sky West_AA'!KC$23+'[4]Sky West_AA'!KC$28</f>
+        <f>'[5]Sky West_AA'!KC$23+'[5]Sky West_AA'!KC$28</f>
         <v>0</v>
       </c>
       <c r="K30" s="10">
-        <f>'[4]Sky West_AA'!KD$23+'[4]Sky West_AA'!KD$28</f>
+        <f>'[5]Sky West_AA'!KD$23+'[5]Sky West_AA'!KD$28</f>
         <v>0</v>
       </c>
       <c r="L30" s="10">
-        <f>'[4]Sky West_AA'!KE$23+'[4]Sky West_AA'!KE$28</f>
+        <f>'[5]Sky West_AA'!KE$23+'[5]Sky West_AA'!KE$28</f>
         <v>0</v>
       </c>
       <c r="M30" s="10">
-        <f>'[4]Sky West_AA'!KF$23+'[4]Sky West_AA'!KF$28</f>
+        <f>'[5]Sky West_AA'!KF$23+'[5]Sky West_AA'!KF$28</f>
         <v>0</v>
       </c>
       <c r="N30" s="10">
-        <f>'[4]Sky West_AA'!KG$23+'[4]Sky West_AA'!KG$28</f>
+        <f>'[5]Sky West_AA'!KG$23+'[5]Sky West_AA'!KG$28</f>
         <v>0</v>
       </c>
       <c r="R30" s="10"/>
     </row>
-    <row r="31" spans="2:18" hidden="1" x14ac:dyDescent="0.2">
+    <row r="31" spans="2:18" hidden="1" x14ac:dyDescent="0.25">
       <c r="B31" t="s">
         <v>58</v>
       </c>
       <c r="C31" s="10">
-        <f>'[4]Sky West_AS'!JV$23+'[4]Sky West_AS'!JV$28</f>
+        <f>'[5]Sky West_AS'!JV$23+'[5]Sky West_AS'!JV$28</f>
         <v>0</v>
       </c>
       <c r="D31" s="10">
-        <f>'[4]Sky West_AS'!JW$23+'[4]Sky West_AS'!JW$28</f>
+        <f>'[5]Sky West_AS'!JW$23+'[5]Sky West_AS'!JW$28</f>
         <v>0</v>
       </c>
       <c r="E31" s="10">
-        <f>'[4]Sky West_AS'!JX$23+'[4]Sky West_AS'!JX$28</f>
+        <f>'[5]Sky West_AS'!JX$23+'[5]Sky West_AS'!JX$28</f>
         <v>0</v>
       </c>
       <c r="F31" s="10">
-        <f>'[4]Sky West_AS'!JY$23+'[4]Sky West_AS'!JY$28</f>
+        <f>'[5]Sky West_AS'!JY$23+'[5]Sky West_AS'!JY$28</f>
         <v>0</v>
       </c>
       <c r="G31" s="10">
-        <f>'[4]Sky West_AS'!JZ$23+'[4]Sky West_AS'!JZ$28</f>
+        <f>'[5]Sky West_AS'!JZ$23+'[5]Sky West_AS'!JZ$28</f>
         <v>0</v>
       </c>
       <c r="H31" s="10">
-        <f>'[4]Sky West_AS'!KA$23+'[4]Sky West_AS'!KA$28</f>
+        <f>'[5]Sky West_AS'!KA$23+'[5]Sky West_AS'!KA$28</f>
         <v>0</v>
       </c>
       <c r="I31" s="10">
-        <f>'[4]Sky West_AS'!KB$23+'[4]Sky West_AS'!KB$28</f>
+        <f>'[5]Sky West_AS'!KB$23+'[5]Sky West_AS'!KB$28</f>
         <v>0</v>
       </c>
       <c r="J31" s="10">
-        <f>'[4]Sky West_AS'!KC$23+'[4]Sky West_AS'!KC$28</f>
+        <f>'[5]Sky West_AS'!KC$23+'[5]Sky West_AS'!KC$28</f>
         <v>0</v>
       </c>
       <c r="K31" s="10">
-        <f>'[4]Sky West_AS'!KD$23+'[4]Sky West_AS'!KD$28</f>
+        <f>'[5]Sky West_AS'!KD$23+'[5]Sky West_AS'!KD$28</f>
         <v>0</v>
       </c>
       <c r="L31" s="10">
-        <f>'[4]Sky West_AS'!KE$23+'[4]Sky West_AS'!KE$28</f>
+        <f>'[5]Sky West_AS'!KE$23+'[5]Sky West_AS'!KE$28</f>
         <v>0</v>
       </c>
       <c r="M31" s="10">
-        <f>'[4]Sky West_AS'!KF$23+'[4]Sky West_AS'!KF$28</f>
+        <f>'[5]Sky West_AS'!KF$23+'[5]Sky West_AS'!KF$28</f>
         <v>0</v>
       </c>
       <c r="N31" s="10">
-        <f>'[4]Sky West_AS'!KG$23+'[4]Sky West_AS'!KG$28</f>
+        <f>'[5]Sky West_AS'!KG$23+'[5]Sky West_AS'!KG$28</f>
         <v>0</v>
       </c>
       <c r="R31" s="10"/>
     </row>
-    <row r="32" spans="2:18" hidden="1" x14ac:dyDescent="0.2">
+    <row r="32" spans="2:18" hidden="1" x14ac:dyDescent="0.25">
       <c r="B32" t="s">
         <v>48</v>
       </c>
       <c r="C32" s="10">
-        <f>+[4]Spirit!JV$23+[4]Spirit!JV$28</f>
+        <f>+[5]Spirit!JV$23+[5]Spirit!JV$28</f>
         <v>0</v>
       </c>
       <c r="D32" s="10">
-        <f>+[4]Spirit!JW$23+[4]Spirit!JW$28</f>
+        <f>+[5]Spirit!JW$23+[5]Spirit!JW$28</f>
         <v>0</v>
       </c>
       <c r="E32" s="10">
-        <f>+[4]Spirit!JX$23+[4]Spirit!JX$28</f>
+        <f>+[5]Spirit!JX$23+[5]Spirit!JX$28</f>
         <v>0</v>
       </c>
       <c r="F32" s="10">
-        <f>+[4]Spirit!JY$23+[4]Spirit!JY$28</f>
+        <f>+[5]Spirit!JY$23+[5]Spirit!JY$28</f>
         <v>0</v>
       </c>
       <c r="G32" s="10">
-        <f>+[4]Spirit!JZ$23+[4]Spirit!JZ$28</f>
+        <f>+[5]Spirit!JZ$23+[5]Spirit!JZ$28</f>
         <v>0</v>
       </c>
       <c r="H32" s="10">
-        <f>+[4]Spirit!KA$23+[4]Spirit!KA$28</f>
+        <f>+[5]Spirit!KA$23+[5]Spirit!KA$28</f>
         <v>0</v>
       </c>
       <c r="I32" s="10">
-        <f>+[4]Spirit!KB$23+[4]Spirit!KB$28</f>
+        <f>+[5]Spirit!KB$23+[5]Spirit!KB$28</f>
         <v>0</v>
       </c>
       <c r="J32" s="10">
-        <f>+[4]Spirit!KC$23+[4]Spirit!KC$28</f>
+        <f>+[5]Spirit!KC$23+[5]Spirit!KC$28</f>
         <v>0</v>
       </c>
       <c r="K32" s="10">
-        <f>+[4]Spirit!KD$23+[4]Spirit!KD$28</f>
+        <f>+[5]Spirit!KD$23+[5]Spirit!KD$28</f>
         <v>0</v>
       </c>
       <c r="L32" s="10">
-        <f>+[4]Spirit!KE$23+[4]Spirit!KE$28</f>
+        <f>+[5]Spirit!KE$23+[5]Spirit!KE$28</f>
         <v>0</v>
       </c>
       <c r="M32" s="10">
-        <f>+[4]Spirit!KF$23+[4]Spirit!KF$28</f>
+        <f>+[5]Spirit!KF$23+[5]Spirit!KF$28</f>
         <v>0</v>
       </c>
       <c r="N32" s="10">
-        <f>+[4]Spirit!KG$23+[4]Spirit!KG$28</f>
+        <f>+[5]Spirit!KG$23+[5]Spirit!KG$28</f>
         <v>0</v>
       </c>
       <c r="R32" s="10"/>
     </row>
-    <row r="33" spans="2:18" x14ac:dyDescent="0.2">
+    <row r="33" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B33" t="s">
         <v>40</v>
       </c>
       <c r="C33" s="10">
-        <f>[4]United!JV$23+[4]United!JV$28</f>
+        <f>[5]United!JV$23+[5]United!JV$28</f>
         <v>44147</v>
       </c>
       <c r="D33" s="10">
-        <f>[4]United!JW$23+[4]United!JW$28</f>
+        <f>[5]United!JW$23+[5]United!JW$28</f>
         <v>43275</v>
       </c>
       <c r="E33" s="10">
-        <f>[4]United!JX$23+[4]United!JX$28</f>
+        <f>[5]United!JX$23+[5]United!JX$28</f>
         <v>51261</v>
       </c>
       <c r="F33" s="10">
-        <f>[4]United!JY$23+[4]United!JY$28</f>
-        <v>0</v>
+        <f>[5]United!JY$23+[5]United!JY$28</f>
+        <v>50036</v>
       </c>
       <c r="G33" s="10">
-        <f>[4]United!JZ$23+[4]United!JZ$28</f>
+        <f>[5]United!JZ$23+[5]United!JZ$28</f>
         <v>0</v>
       </c>
       <c r="H33" s="10">
-        <f>[4]United!KA$23+[4]United!KA$28</f>
+        <f>[5]United!KA$23+[5]United!KA$28</f>
         <v>0</v>
       </c>
       <c r="I33" s="10">
-        <f>[4]United!KB$23+[4]United!KB$28</f>
+        <f>[5]United!KB$23+[5]United!KB$28</f>
         <v>0</v>
       </c>
       <c r="J33" s="10">
-        <f>[4]United!KC$23+[4]United!KC$28</f>
+        <f>[5]United!KC$23+[5]United!KC$28</f>
         <v>0</v>
       </c>
       <c r="K33" s="10">
-        <f>[4]United!KD$23+[4]United!KD$28</f>
+        <f>[5]United!KD$23+[5]United!KD$28</f>
         <v>0</v>
       </c>
       <c r="L33" s="10">
-        <f>[4]United!KE$23+[4]United!KE$28</f>
+        <f>[5]United!KE$23+[5]United!KE$28</f>
         <v>0</v>
       </c>
       <c r="M33" s="10">
-        <f>[4]United!KF$23+[4]United!KF$28</f>
+        <f>[5]United!KF$23+[5]United!KF$28</f>
         <v>0</v>
       </c>
       <c r="N33" s="10">
-        <f>[4]United!KG$23+[4]United!KG$28</f>
+        <f>[5]United!KG$23+[5]United!KG$28</f>
         <v>0</v>
       </c>
       <c r="R33" s="10"/>
     </row>
-    <row r="34" spans="2:18" x14ac:dyDescent="0.2">
+    <row r="34" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B34" t="s">
         <v>75</v>
       </c>
       <c r="C34" s="10">
-        <f>[4]WestJet!JV$23+[4]WestJet!JV$33</f>
+        <f>[5]WestJet!JV$23+[5]WestJet!JV$33</f>
         <v>5057</v>
       </c>
       <c r="D34" s="10">
-        <f>[4]WestJet!JW$23+[4]WestJet!JW$33</f>
+        <f>[5]WestJet!JW$23+[5]WestJet!JW$33</f>
         <v>3832</v>
       </c>
       <c r="E34" s="10">
-        <f>[4]WestJet!JX$23+[4]WestJet!JX$33</f>
+        <f>[5]WestJet!JX$23+[5]WestJet!JX$33</f>
         <v>4269</v>
       </c>
       <c r="F34" s="10">
-        <f>[4]WestJet!JY$23+[4]WestJet!JY$33</f>
-        <v>0</v>
+        <f>[5]WestJet!JY$23+[5]WestJet!JY$33</f>
+        <v>5137</v>
       </c>
       <c r="G34" s="10">
-        <f>[4]WestJet!JZ$23+[4]WestJet!JZ$33</f>
+        <f>[5]WestJet!JZ$23+[5]WestJet!JZ$33</f>
         <v>0</v>
       </c>
       <c r="H34" s="10">
-        <f>[4]WestJet!KA$23+[4]WestJet!KA$33</f>
+        <f>[5]WestJet!KA$23+[5]WestJet!KA$33</f>
         <v>0</v>
       </c>
       <c r="I34" s="10">
-        <f>[4]WestJet!KB$23+[4]WestJet!KB$33</f>
+        <f>[5]WestJet!KB$23+[5]WestJet!KB$33</f>
         <v>0</v>
       </c>
       <c r="J34" s="10">
-        <f>[4]WestJet!KC$23+[4]WestJet!KC$33</f>
+        <f>[5]WestJet!KC$23+[5]WestJet!KC$33</f>
         <v>0</v>
       </c>
       <c r="K34" s="10">
-        <f>[4]WestJet!KD$23+[4]WestJet!KD$33</f>
+        <f>[5]WestJet!KD$23+[5]WestJet!KD$33</f>
         <v>0</v>
       </c>
       <c r="L34" s="10">
-        <f>[4]WestJet!KE$23+[4]WestJet!KE$33</f>
+        <f>[5]WestJet!KE$23+[5]WestJet!KE$33</f>
         <v>0</v>
       </c>
       <c r="M34" s="10">
-        <f>[4]WestJet!KF$23+[4]WestJet!KF$33</f>
+        <f>[5]WestJet!KF$23+[5]WestJet!KF$33</f>
         <v>0</v>
       </c>
       <c r="N34" s="10">
-        <f>[4]WestJet!KG$23+[4]WestJet!KG$33</f>
+        <f>[5]WestJet!KG$23+[5]WestJet!KG$33</f>
         <v>0</v>
       </c>
       <c r="R34" s="10"/>
     </row>
-    <row r="36" spans="2:18" ht="27.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="36" spans="2:18" ht="27.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B36" s="14" t="s">
         <v>42</v>
       </c>
       <c r="C36" s="12">
         <f t="shared" ref="C36:N36" si="0">SUM(C10:C35)</f>
         <v>125064</v>
       </c>
       <c r="D36" s="12">
         <f>SUM(D10:D35)</f>
         <v>119898</v>
       </c>
       <c r="E36" s="12">
         <f t="shared" si="0"/>
         <v>152048</v>
       </c>
       <c r="F36" s="12">
         <f t="shared" si="0"/>
-        <v>0</v>
+        <v>144544</v>
       </c>
       <c r="G36" s="12">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="H36" s="12">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="I36" s="12">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="J36" s="12">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="K36" s="12">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="L36" s="12">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="M36" s="12">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="N36" s="12">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="37" spans="2:18" ht="13.5" thickTop="1" x14ac:dyDescent="0.2"/>
+    <row r="37" spans="2:18" ht="13.8" thickTop="1" x14ac:dyDescent="0.25"/>
   </sheetData>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.5" right="0.5" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup scale="91" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A4:N30"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="P8" sqref="P8"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="13.2" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="5.5703125" customWidth="1"/>
-    <col min="2" max="2" width="24.28515625" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="5.5546875" customWidth="1"/>
+    <col min="2" max="2" width="24.33203125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="4" spans="1:14" ht="20.25" x14ac:dyDescent="0.3">
+    <row r="4" spans="1:14" ht="20.399999999999999" x14ac:dyDescent="0.35">
       <c r="B4" s="16"/>
     </row>
-    <row r="5" spans="1:14" ht="20.25" x14ac:dyDescent="0.3">
+    <row r="5" spans="1:14" ht="20.399999999999999" x14ac:dyDescent="0.35">
       <c r="B5" s="16"/>
     </row>
-    <row r="7" spans="1:14" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:14" ht="13.8" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C7" s="9" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="9" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="9" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="9" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="9" t="s">
         <v>4</v>
       </c>
       <c r="H7" s="9" t="s">
         <v>25</v>
       </c>
       <c r="I7" s="9" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="9" t="s">
         <v>27</v>
       </c>
       <c r="K7" s="9" t="s">
         <v>28</v>
       </c>
       <c r="L7" s="9" t="s">
         <v>29</v>
       </c>
       <c r="M7" s="9" t="s">
         <v>30</v>
       </c>
       <c r="N7" s="9" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="9" spans="1:14" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A9" s="22">
         <v>2026</v>
       </c>
       <c r="B9" s="27" t="s">
         <v>74</v>
       </c>
     </row>
-    <row r="11" spans="1:14" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:14" x14ac:dyDescent="0.25">
       <c r="B11" s="53" t="s">
         <v>69</v>
       </c>
       <c r="C11" s="10">
-        <f>[4]Southwest!JV$23+[4]Southwest!JV$28+[4]Southwest!JV$33+[4]Southwest!JV$38</f>
+        <f>[5]Southwest!JV$23+[5]Southwest!JV$28+[5]Southwest!JV$33+[5]Southwest!JV$38</f>
         <v>44033</v>
       </c>
       <c r="D11" s="10">
-        <f>[4]Southwest!JW$23+[4]Southwest!JW$28+[4]Southwest!JW$33+[4]Southwest!JW$38</f>
+        <f>[5]Southwest!JW$23+[5]Southwest!JW$28+[5]Southwest!JW$33+[5]Southwest!JW$38</f>
         <v>47444</v>
       </c>
       <c r="E11" s="10">
-        <f>[4]Southwest!JX$23+[4]Southwest!JX$28+[4]Southwest!JX$33+[4]Southwest!JX$38</f>
+        <f>[5]Southwest!JX$23+[5]Southwest!JX$28+[5]Southwest!JX$33+[5]Southwest!JX$38</f>
         <v>67962</v>
       </c>
       <c r="F11" s="10">
-        <f>[4]Southwest!JY$23+[4]Southwest!JY$28+[4]Southwest!JY$33+[4]Southwest!JY$38</f>
-        <v>0</v>
+        <f>[5]Southwest!JY$23+[5]Southwest!JY$28+[5]Southwest!JY$33+[5]Southwest!JY$38</f>
+        <v>51547</v>
       </c>
       <c r="G11" s="10">
-        <f>[4]Southwest!JZ$23+[4]Southwest!JZ$28+[4]Southwest!JZ$33+[4]Southwest!JZ$38</f>
+        <f>[5]Southwest!JZ$23+[5]Southwest!JZ$28+[5]Southwest!JZ$33+[5]Southwest!JZ$38</f>
         <v>0</v>
       </c>
       <c r="H11" s="10">
-        <f>[4]Southwest!KA$23+[4]Southwest!KA$28+[4]Southwest!KA$33+[4]Southwest!KA$38</f>
+        <f>[5]Southwest!KA$23+[5]Southwest!KA$28+[5]Southwest!KA$33+[5]Southwest!KA$38</f>
         <v>0</v>
       </c>
       <c r="I11" s="10">
-        <f>[4]Southwest!KB$23+[4]Southwest!KB$28+[4]Southwest!KB$33+[4]Southwest!KB$38</f>
+        <f>[5]Southwest!KB$23+[5]Southwest!KB$28+[5]Southwest!KB$33+[5]Southwest!KB$38</f>
         <v>0</v>
       </c>
       <c r="J11" s="10">
-        <f>[4]Southwest!KC$23+[4]Southwest!KC$28+[4]Southwest!KC$33+[4]Southwest!KC$38</f>
+        <f>[5]Southwest!KC$23+[5]Southwest!KC$28+[5]Southwest!KC$33+[5]Southwest!KC$38</f>
         <v>0</v>
       </c>
       <c r="K11" s="10">
-        <f>[4]Southwest!KD$23+[4]Southwest!KD$28+[4]Southwest!KD$33+[4]Southwest!KD$38</f>
+        <f>[5]Southwest!KD$23+[5]Southwest!KD$28+[5]Southwest!KD$33+[5]Southwest!KD$38</f>
         <v>0</v>
       </c>
       <c r="L11" s="10">
-        <f>[4]Southwest!KE$23+[4]Southwest!KE$28+[4]Southwest!KE$33+[4]Southwest!KE$38</f>
+        <f>[5]Southwest!KE$23+[5]Southwest!KE$28+[5]Southwest!KE$33+[5]Southwest!KE$38</f>
         <v>0</v>
       </c>
       <c r="M11" s="10">
-        <f>[4]Southwest!KF$23+[4]Southwest!KF$28+[4]Southwest!KF$33+[4]Southwest!KF$38</f>
+        <f>[5]Southwest!KF$23+[5]Southwest!KF$28+[5]Southwest!KF$33+[5]Southwest!KF$38</f>
         <v>0</v>
       </c>
       <c r="N11" s="10">
-        <f>[4]Southwest!KG$23+[4]Southwest!KG$28+[4]Southwest!KG$33+[4]Southwest!KG$38</f>
-[...3 lines deleted...]
-    <row r="12" spans="1:14" x14ac:dyDescent="0.2">
+        <f>[5]Southwest!KG$23+[5]Southwest!KG$28+[5]Southwest!KG$33+[5]Southwest!KG$38</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:14" x14ac:dyDescent="0.25">
       <c r="B12" t="s">
         <v>43</v>
       </c>
       <c r="C12" s="10">
-        <f>[4]Icelandair!JV$23+[4]Icelandair!JV$28+[4]Icelandair!JV$33+[4]Icelandair!JV$38</f>
+        <f>[5]Icelandair!JV$23+[5]Icelandair!JV$28+[5]Icelandair!JV$33+[5]Icelandair!JV$38</f>
         <v>2056</v>
       </c>
       <c r="D12" s="10">
-        <f>[4]Icelandair!JW$23+[4]Icelandair!JW$28+[4]Icelandair!JW$33+[4]Icelandair!JW$38</f>
+        <f>[5]Icelandair!JW$23+[5]Icelandair!JW$28+[5]Icelandair!JW$33+[5]Icelandair!JW$38</f>
         <v>1784</v>
       </c>
       <c r="E12" s="10">
-        <f>[4]Icelandair!JX$23+[4]Icelandair!JX$28+[4]Icelandair!JX$33+[4]Icelandair!JX$38</f>
+        <f>[5]Icelandair!JX$23+[5]Icelandair!JX$28+[5]Icelandair!JX$33+[5]Icelandair!JX$38</f>
         <v>2459</v>
       </c>
       <c r="F12" s="10">
-        <f>[4]Icelandair!JY$23+[4]Icelandair!JY$28+[4]Icelandair!JY$33+[4]Icelandair!JY$38</f>
-        <v>0</v>
+        <f>[5]Icelandair!JY$23+[5]Icelandair!JY$28+[5]Icelandair!JY$33+[5]Icelandair!JY$38</f>
+        <v>2872</v>
       </c>
       <c r="G12" s="10">
-        <f>[4]Icelandair!JZ$23+[4]Icelandair!JZ$28+[4]Icelandair!JZ$33+[4]Icelandair!JZ$38</f>
+        <f>[5]Icelandair!JZ$23+[5]Icelandair!JZ$28+[5]Icelandair!JZ$33+[5]Icelandair!JZ$38</f>
         <v>0</v>
       </c>
       <c r="H12" s="10">
-        <f>[4]Icelandair!KA$23+[4]Icelandair!KA$28+[4]Icelandair!KA$33+[4]Icelandair!KA$38</f>
+        <f>[5]Icelandair!KA$23+[5]Icelandair!KA$28+[5]Icelandair!KA$33+[5]Icelandair!KA$38</f>
         <v>0</v>
       </c>
       <c r="I12" s="10">
-        <f>[4]Icelandair!KB$23+[4]Icelandair!KB$28+[4]Icelandair!KB$33+[4]Icelandair!KB$38</f>
+        <f>[5]Icelandair!KB$23+[5]Icelandair!KB$28+[5]Icelandair!KB$33+[5]Icelandair!KB$38</f>
         <v>0</v>
       </c>
       <c r="J12" s="10">
-        <f>[4]Icelandair!KC$23+[4]Icelandair!KC$28+[4]Icelandair!KC$33+[4]Icelandair!KC$38</f>
+        <f>[5]Icelandair!KC$23+[5]Icelandair!KC$28+[5]Icelandair!KC$33+[5]Icelandair!KC$38</f>
         <v>0</v>
       </c>
       <c r="K12" s="10">
-        <f>[4]Icelandair!KD$23+[4]Icelandair!KD$28+[4]Icelandair!KD$33+[4]Icelandair!KD$38</f>
+        <f>[5]Icelandair!KD$23+[5]Icelandair!KD$28+[5]Icelandair!KD$33+[5]Icelandair!KD$38</f>
         <v>0</v>
       </c>
       <c r="L12" s="10">
-        <f>[4]Icelandair!KE$23+[4]Icelandair!KE$28+[4]Icelandair!KE$33+[4]Icelandair!KE$38</f>
+        <f>[5]Icelandair!KE$23+[5]Icelandair!KE$28+[5]Icelandair!KE$33+[5]Icelandair!KE$38</f>
         <v>0</v>
       </c>
       <c r="M12" s="10">
-        <f>[4]Icelandair!KF$23+[4]Icelandair!KF$28+[4]Icelandair!KF$33+[4]Icelandair!KF$38</f>
+        <f>[5]Icelandair!KF$23+[5]Icelandair!KF$28+[5]Icelandair!KF$33+[5]Icelandair!KF$38</f>
         <v>0</v>
       </c>
       <c r="N12" s="10">
-        <f>[4]Icelandair!KG$23+[4]Icelandair!KG$28+[4]Icelandair!KG$33+[4]Icelandair!KG$38</f>
-[...3 lines deleted...]
-    <row r="13" spans="1:14" x14ac:dyDescent="0.2">
+        <f>[5]Icelandair!KG$23+[5]Icelandair!KG$28+[5]Icelandair!KG$33+[5]Icelandair!KG$38</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:14" x14ac:dyDescent="0.25">
       <c r="B13" t="s">
         <v>44</v>
       </c>
       <c r="C13" s="10">
-        <f>'[4]Sun Country'!JV$23+'[4]Sun Country'!JV$28+'[4]Sun Country'!JV$33+'[4]Sun Country'!JV$38</f>
+        <f>'[5]Sun Country'!JV$23+'[5]Sun Country'!JV$28+'[5]Sun Country'!JV$33+'[5]Sun Country'!JV$38</f>
         <v>135621</v>
       </c>
       <c r="D13" s="10">
-        <f>'[4]Sun Country'!JW$23+'[4]Sun Country'!JW$28+'[4]Sun Country'!JW$33+'[4]Sun Country'!JW$38</f>
+        <f>'[5]Sun Country'!JW$23+'[5]Sun Country'!JW$28+'[5]Sun Country'!JW$33+'[5]Sun Country'!JW$38</f>
         <v>151962</v>
       </c>
       <c r="E13" s="10">
-        <f>'[4]Sun Country'!JX$23+'[4]Sun Country'!JX$28+'[4]Sun Country'!JX$33+'[4]Sun Country'!JX$38</f>
+        <f>'[5]Sun Country'!JX$23+'[5]Sun Country'!JX$28+'[5]Sun Country'!JX$33+'[5]Sun Country'!JX$38</f>
         <v>201562</v>
       </c>
       <c r="F13" s="10">
-        <f>'[4]Sun Country'!JY$23+'[4]Sun Country'!JY$28+'[4]Sun Country'!JY$33+'[4]Sun Country'!JY$38</f>
-        <v>0</v>
+        <f>'[5]Sun Country'!JY$23+'[5]Sun Country'!JY$28+'[5]Sun Country'!JY$33+'[5]Sun Country'!JY$38</f>
+        <v>144735</v>
       </c>
       <c r="G13" s="10">
-        <f>'[4]Sun Country'!JZ$23+'[4]Sun Country'!JZ$28+'[4]Sun Country'!JZ$33+'[4]Sun Country'!JZ$38</f>
+        <f>'[5]Sun Country'!JZ$23+'[5]Sun Country'!JZ$28+'[5]Sun Country'!JZ$33+'[5]Sun Country'!JZ$38</f>
         <v>0</v>
       </c>
       <c r="H13" s="10">
-        <f>'[4]Sun Country'!KA$23+'[4]Sun Country'!KA$28+'[4]Sun Country'!KA$33+'[4]Sun Country'!KA$38</f>
+        <f>'[5]Sun Country'!KA$23+'[5]Sun Country'!KA$28+'[5]Sun Country'!KA$33+'[5]Sun Country'!KA$38</f>
         <v>0</v>
       </c>
       <c r="I13" s="10">
-        <f>'[4]Sun Country'!KB$23+'[4]Sun Country'!KB$28+'[4]Sun Country'!KB$33+'[4]Sun Country'!KB$38</f>
+        <f>'[5]Sun Country'!KB$23+'[5]Sun Country'!KB$28+'[5]Sun Country'!KB$33+'[5]Sun Country'!KB$38</f>
         <v>0</v>
       </c>
       <c r="J13" s="10">
-        <f>'[4]Sun Country'!KC$23+'[4]Sun Country'!KC$28+'[4]Sun Country'!KC$33+'[4]Sun Country'!KC$38</f>
+        <f>'[5]Sun Country'!KC$23+'[5]Sun Country'!KC$28+'[5]Sun Country'!KC$33+'[5]Sun Country'!KC$38</f>
         <v>0</v>
       </c>
       <c r="K13" s="10">
-        <f>'[4]Sun Country'!KD$23+'[4]Sun Country'!KD$28+'[4]Sun Country'!KD$33+'[4]Sun Country'!KD$38</f>
+        <f>'[5]Sun Country'!KD$23+'[5]Sun Country'!KD$28+'[5]Sun Country'!KD$33+'[5]Sun Country'!KD$38</f>
         <v>0</v>
       </c>
       <c r="L13" s="10">
-        <f>'[4]Sun Country'!KE$23+'[4]Sun Country'!KE$28+'[4]Sun Country'!KE$33+'[4]Sun Country'!KE$38</f>
+        <f>'[5]Sun Country'!KE$23+'[5]Sun Country'!KE$28+'[5]Sun Country'!KE$33+'[5]Sun Country'!KE$38</f>
         <v>0</v>
       </c>
       <c r="M13" s="10">
-        <f>'[4]Sun Country'!KF$23+'[4]Sun Country'!KF$28+'[4]Sun Country'!KF$33+'[4]Sun Country'!KF$38</f>
+        <f>'[5]Sun Country'!KF$23+'[5]Sun Country'!KF$28+'[5]Sun Country'!KF$33+'[5]Sun Country'!KF$38</f>
         <v>0</v>
       </c>
       <c r="N13" s="10">
-        <f>'[4]Sun Country'!KG$23+'[4]Sun Country'!KG$28+'[4]Sun Country'!KG$33+'[4]Sun Country'!KG$38</f>
-[...3 lines deleted...]
-    <row r="14" spans="1:14" x14ac:dyDescent="0.2">
+        <f>'[5]Sun Country'!KG$23+'[5]Sun Country'!KG$28+'[5]Sun Country'!KG$33+'[5]Sun Country'!KG$38</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:14" x14ac:dyDescent="0.25">
       <c r="B14" t="s">
         <v>52</v>
       </c>
       <c r="C14" s="10">
-        <f>[4]Condor!JV$23+[4]Condor!JV$28+[4]Condor!JV$33+[4]Condor!JV$38</f>
+        <f>[5]Condor!JV$23+[5]Condor!JV$28+[5]Condor!JV$33+[5]Condor!JV$38</f>
         <v>0</v>
       </c>
       <c r="D14" s="10">
-        <f>[4]Condor!JW$23+[4]Condor!JW$28+[4]Condor!JW$33+[4]Condor!JW$38</f>
+        <f>[5]Condor!JW$23+[5]Condor!JW$28+[5]Condor!JW$33+[5]Condor!JW$38</f>
         <v>0</v>
       </c>
       <c r="E14" s="10">
-        <f>[4]Condor!JX$23+[4]Condor!JX$28+[4]Condor!JX$33+[4]Condor!JX$38</f>
+        <f>[5]Condor!JX$23+[5]Condor!JX$28+[5]Condor!JX$33+[5]Condor!JX$38</f>
         <v>0</v>
       </c>
       <c r="F14" s="10">
-        <f>[4]Condor!JY$23+[4]Condor!JY$28+[4]Condor!JY$33+[4]Condor!JY$38</f>
+        <f>[5]Condor!JY$23+[5]Condor!JY$28+[5]Condor!JY$33+[5]Condor!JY$38</f>
         <v>0</v>
       </c>
       <c r="G14" s="10">
-        <f>[4]Condor!JZ$23+[4]Condor!JZ$28+[4]Condor!JZ$33+[4]Condor!JZ$38</f>
+        <f>[5]Condor!JZ$23+[5]Condor!JZ$28+[5]Condor!JZ$33+[5]Condor!JZ$38</f>
         <v>0</v>
       </c>
       <c r="H14" s="10">
-        <f>[4]Condor!KA$23+[4]Condor!KA$28+[4]Condor!KA$33+[4]Condor!KA$38</f>
+        <f>[5]Condor!KA$23+[5]Condor!KA$28+[5]Condor!KA$33+[5]Condor!KA$38</f>
         <v>0</v>
       </c>
       <c r="I14" s="10">
-        <f>[4]Condor!KB$23+[4]Condor!KB$28+[4]Condor!KB$33+[4]Condor!KB$38</f>
+        <f>[5]Condor!KB$23+[5]Condor!KB$28+[5]Condor!KB$33+[5]Condor!KB$38</f>
         <v>0</v>
       </c>
       <c r="J14" s="10">
-        <f>[4]Condor!KC$23+[4]Condor!KC$28+[4]Condor!KC$33+[4]Condor!KC$38</f>
+        <f>[5]Condor!KC$23+[5]Condor!KC$28+[5]Condor!KC$33+[5]Condor!KC$38</f>
         <v>0</v>
       </c>
       <c r="K14" s="10">
-        <f>[4]Condor!KD$23+[4]Condor!KD$28+[4]Condor!KD$33+[4]Condor!KD$38</f>
+        <f>[5]Condor!KD$23+[5]Condor!KD$28+[5]Condor!KD$33+[5]Condor!KD$38</f>
         <v>0</v>
       </c>
       <c r="L14" s="10">
-        <f>[4]Condor!KE$23+[4]Condor!KE$28+[4]Condor!KE$33+[4]Condor!KE$38</f>
+        <f>[5]Condor!KE$23+[5]Condor!KE$28+[5]Condor!KE$33+[5]Condor!KE$38</f>
         <v>0</v>
       </c>
       <c r="M14" s="10">
-        <f>[4]Condor!KF$23+[4]Condor!KF$28+[4]Condor!KF$33+[4]Condor!KF$38</f>
+        <f>[5]Condor!KF$23+[5]Condor!KF$28+[5]Condor!KF$33+[5]Condor!KF$38</f>
         <v>0</v>
       </c>
       <c r="N14" s="10">
-        <f>[4]Condor!KG$23+[4]Condor!KG$28+[4]Condor!KG$33+[4]Condor!KG$38</f>
-[...3 lines deleted...]
-    <row r="15" spans="1:14" x14ac:dyDescent="0.2">
+        <f>[5]Condor!KG$23+[5]Condor!KG$28+[5]Condor!KG$33+[5]Condor!KG$38</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:14" x14ac:dyDescent="0.25">
       <c r="B15" t="s">
         <v>71</v>
       </c>
       <c r="C15" s="10">
-        <f>'[4]Allegiant '!JV$23+'[4]Allegiant '!JV$28+'[4]Allegiant '!JV$33+'[4]Allegiant '!JV$38</f>
+        <f>'[5]Allegiant '!JV$23+'[5]Allegiant '!JV$28+'[5]Allegiant '!JV$33+'[5]Allegiant '!JV$38</f>
         <v>0</v>
       </c>
       <c r="D15" s="10">
-        <f>'[4]Allegiant '!JW$23+'[4]Allegiant '!JW$28+'[4]Allegiant '!JW$33+'[4]Allegiant '!JW$38</f>
+        <f>'[5]Allegiant '!JW$23+'[5]Allegiant '!JW$28+'[5]Allegiant '!JW$33+'[5]Allegiant '!JW$38</f>
         <v>0</v>
       </c>
       <c r="E15" s="10">
-        <f>'[4]Allegiant '!JX$23+'[4]Allegiant '!JX$28+'[4]Allegiant '!JX$33+'[4]Allegiant '!JX$38</f>
+        <f>'[5]Allegiant '!JX$23+'[5]Allegiant '!JX$28+'[5]Allegiant '!JX$33+'[5]Allegiant '!JX$38</f>
         <v>0</v>
       </c>
       <c r="F15" s="10">
-        <f>'[4]Allegiant '!JY$23+'[4]Allegiant '!JY$28+'[4]Allegiant '!JY$33+'[4]Allegiant '!JY$38</f>
+        <f>'[5]Allegiant '!JY$23+'[5]Allegiant '!JY$28+'[5]Allegiant '!JY$33+'[5]Allegiant '!JY$38</f>
         <v>0</v>
       </c>
       <c r="G15" s="10">
-        <f>'[4]Allegiant '!JZ$23+'[4]Allegiant '!JZ$28+'[4]Allegiant '!JZ$33+'[4]Allegiant '!JZ$38</f>
+        <f>'[5]Allegiant '!JZ$23+'[5]Allegiant '!JZ$28+'[5]Allegiant '!JZ$33+'[5]Allegiant '!JZ$38</f>
         <v>0</v>
       </c>
       <c r="H15" s="10">
-        <f>'[4]Allegiant '!KA$23+'[4]Allegiant '!KA$28+'[4]Allegiant '!KA$33+'[4]Allegiant '!KA$38</f>
+        <f>'[5]Allegiant '!KA$23+'[5]Allegiant '!KA$28+'[5]Allegiant '!KA$33+'[5]Allegiant '!KA$38</f>
         <v>0</v>
       </c>
       <c r="I15" s="10">
-        <f>'[4]Allegiant '!KB$23+'[4]Allegiant '!KB$28+'[4]Allegiant '!KB$33+'[4]Allegiant '!KB$38</f>
+        <f>'[5]Allegiant '!KB$23+'[5]Allegiant '!KB$28+'[5]Allegiant '!KB$33+'[5]Allegiant '!KB$38</f>
         <v>0</v>
       </c>
       <c r="J15" s="10">
-        <f>'[4]Allegiant '!KC$23+'[4]Allegiant '!KC$28+'[4]Allegiant '!KC$33+'[4]Allegiant '!KC$38</f>
+        <f>'[5]Allegiant '!KC$23+'[5]Allegiant '!KC$28+'[5]Allegiant '!KC$33+'[5]Allegiant '!KC$38</f>
         <v>0</v>
       </c>
       <c r="K15" s="10">
-        <f>'[4]Allegiant '!KD$23+'[4]Allegiant '!KD$28+'[4]Allegiant '!KD$33+'[4]Allegiant '!KD$38</f>
+        <f>'[5]Allegiant '!KD$23+'[5]Allegiant '!KD$28+'[5]Allegiant '!KD$33+'[5]Allegiant '!KD$38</f>
         <v>0</v>
       </c>
       <c r="L15" s="10">
-        <f>'[4]Allegiant '!KE$23+'[4]Allegiant '!KE$28+'[4]Allegiant '!KE$33+'[4]Allegiant '!KE$38</f>
+        <f>'[5]Allegiant '!KE$23+'[5]Allegiant '!KE$28+'[5]Allegiant '!KE$33+'[5]Allegiant '!KE$38</f>
         <v>0</v>
       </c>
       <c r="M15" s="10">
-        <f>'[4]Allegiant '!KF$23+'[4]Allegiant '!KF$28+'[4]Allegiant '!KF$33+'[4]Allegiant '!KF$38</f>
+        <f>'[5]Allegiant '!KF$23+'[5]Allegiant '!KF$28+'[5]Allegiant '!KF$33+'[5]Allegiant '!KF$38</f>
         <v>0</v>
       </c>
       <c r="N15" s="10">
-        <f>'[4]Allegiant '!KG$23+'[4]Allegiant '!KG$28+'[4]Allegiant '!KG$33+'[4]Allegiant '!KG$38</f>
-[...3 lines deleted...]
-    <row r="16" spans="1:14" x14ac:dyDescent="0.2">
+        <f>'[5]Allegiant '!KG$23+'[5]Allegiant '!KG$28+'[5]Allegiant '!KG$33+'[5]Allegiant '!KG$38</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:14" x14ac:dyDescent="0.25">
       <c r="B16" t="s">
         <v>46</v>
       </c>
       <c r="C16" s="10">
-        <f>'[4]Charter Misc'!JV$23+'[4]Charter Misc'!JV$28+'[4]Charter Misc'!JV$33+'[4]Charter Misc'!JV$38</f>
+        <f>'[5]Charter Misc'!JV$23+'[5]Charter Misc'!JV$28+'[5]Charter Misc'!JV$33+'[5]Charter Misc'!JV$38</f>
         <v>0</v>
       </c>
       <c r="D16" s="10">
-        <f>'[4]Charter Misc'!JW$23+'[4]Charter Misc'!JW$28+'[4]Charter Misc'!JW$33+'[4]Charter Misc'!JW$38</f>
+        <f>'[5]Charter Misc'!JW$23+'[5]Charter Misc'!JW$28+'[5]Charter Misc'!JW$33+'[5]Charter Misc'!JW$38</f>
         <v>0</v>
       </c>
       <c r="E16" s="10">
-        <f>'[4]Charter Misc'!JX$23+'[4]Charter Misc'!JX$28+'[4]Charter Misc'!JX$33+'[4]Charter Misc'!JX$38</f>
+        <f>'[5]Charter Misc'!JX$23+'[5]Charter Misc'!JX$28+'[5]Charter Misc'!JX$33+'[5]Charter Misc'!JX$38</f>
         <v>0</v>
       </c>
       <c r="F16" s="10">
-        <f>'[4]Charter Misc'!JY$23+'[4]Charter Misc'!JY$28+'[4]Charter Misc'!JY$33+'[4]Charter Misc'!JY$38</f>
+        <f>'[5]Charter Misc'!JY$23+'[5]Charter Misc'!JY$28+'[5]Charter Misc'!JY$33+'[5]Charter Misc'!JY$38</f>
         <v>0</v>
       </c>
       <c r="G16" s="10">
-        <f>'[4]Charter Misc'!JZ$23+'[4]Charter Misc'!JZ$28+'[4]Charter Misc'!JZ$33+'[4]Charter Misc'!JZ$38</f>
+        <f>'[5]Charter Misc'!JZ$23+'[5]Charter Misc'!JZ$28+'[5]Charter Misc'!JZ$33+'[5]Charter Misc'!JZ$38</f>
         <v>0</v>
       </c>
       <c r="H16" s="10">
-        <f>'[4]Charter Misc'!KA$23+'[4]Charter Misc'!KA$28+'[4]Charter Misc'!KA$33+'[4]Charter Misc'!KA$38</f>
+        <f>'[5]Charter Misc'!KA$23+'[5]Charter Misc'!KA$28+'[5]Charter Misc'!KA$33+'[5]Charter Misc'!KA$38</f>
         <v>0</v>
       </c>
       <c r="I16" s="10">
-        <f>'[4]Charter Misc'!KB$23+'[4]Charter Misc'!KB$28+'[4]Charter Misc'!KB$33+'[4]Charter Misc'!KB$38</f>
+        <f>'[5]Charter Misc'!KB$23+'[5]Charter Misc'!KB$28+'[5]Charter Misc'!KB$33+'[5]Charter Misc'!KB$38</f>
         <v>0</v>
       </c>
       <c r="J16" s="10">
-        <f>'[4]Charter Misc'!KC$23+'[4]Charter Misc'!KC$28+'[4]Charter Misc'!KC$33+'[4]Charter Misc'!KC$38</f>
+        <f>'[5]Charter Misc'!KC$23+'[5]Charter Misc'!KC$28+'[5]Charter Misc'!KC$33+'[5]Charter Misc'!KC$38</f>
         <v>0</v>
       </c>
       <c r="K16" s="10">
-        <f>'[4]Charter Misc'!KD$23+'[4]Charter Misc'!KD$28+'[4]Charter Misc'!KD$33+'[4]Charter Misc'!KD$38</f>
+        <f>'[5]Charter Misc'!KD$23+'[5]Charter Misc'!KD$28+'[5]Charter Misc'!KD$33+'[5]Charter Misc'!KD$38</f>
         <v>0</v>
       </c>
       <c r="L16" s="10">
-        <f>'[4]Charter Misc'!KE$23+'[4]Charter Misc'!KE$28+'[4]Charter Misc'!KE$33+'[4]Charter Misc'!KE$38</f>
+        <f>'[5]Charter Misc'!KE$23+'[5]Charter Misc'!KE$28+'[5]Charter Misc'!KE$33+'[5]Charter Misc'!KE$38</f>
         <v>0</v>
       </c>
       <c r="M16" s="10">
-        <f>'[4]Charter Misc'!KF$23+'[4]Charter Misc'!KF$28+'[4]Charter Misc'!KF$33+'[4]Charter Misc'!KF$38</f>
+        <f>'[5]Charter Misc'!KF$23+'[5]Charter Misc'!KF$28+'[5]Charter Misc'!KF$33+'[5]Charter Misc'!KF$38</f>
         <v>0</v>
       </c>
       <c r="N16" s="10">
-        <f>'[4]Charter Misc'!KG$23+'[4]Charter Misc'!KG$28+'[4]Charter Misc'!KG$33+'[4]Charter Misc'!KG$38</f>
-[...3 lines deleted...]
-    <row r="17" spans="2:14" hidden="1" x14ac:dyDescent="0.2">
+        <f>'[5]Charter Misc'!KG$23+'[5]Charter Misc'!KG$28+'[5]Charter Misc'!KG$33+'[5]Charter Misc'!KG$38</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="17" spans="2:14" hidden="1" x14ac:dyDescent="0.25">
       <c r="B17" t="s">
         <v>68</v>
       </c>
       <c r="C17" s="10">
-        <f>'[4]Jet Blue'!JV$23+'[4]Jet Blue'!JV$28+'[4]Jet Blue'!JV$33+'[4]Jet Blue'!JV$38</f>
+        <f>'[5]Jet Blue'!JV$23+'[5]Jet Blue'!JV$28+'[5]Jet Blue'!JV$33+'[5]Jet Blue'!JV$38</f>
         <v>0</v>
       </c>
       <c r="D17" s="10">
-        <f>'[4]Jet Blue'!JW$23+'[4]Jet Blue'!JW$28+'[4]Jet Blue'!JW$33+'[4]Jet Blue'!JW$38</f>
+        <f>'[5]Jet Blue'!JW$23+'[5]Jet Blue'!JW$28+'[5]Jet Blue'!JW$33+'[5]Jet Blue'!JW$38</f>
         <v>0</v>
       </c>
       <c r="E17" s="10">
-        <f>'[4]Jet Blue'!JX$23+'[4]Jet Blue'!JX$28+'[4]Jet Blue'!JX$33+'[4]Jet Blue'!JX$38</f>
+        <f>'[5]Jet Blue'!JX$23+'[5]Jet Blue'!JX$28+'[5]Jet Blue'!JX$33+'[5]Jet Blue'!JX$38</f>
         <v>0</v>
       </c>
       <c r="F17" s="10">
-        <f>'[4]Jet Blue'!JY$23+'[4]Jet Blue'!JY$28+'[4]Jet Blue'!JY$33+'[4]Jet Blue'!JY$38</f>
+        <f>'[5]Jet Blue'!JY$23+'[5]Jet Blue'!JY$28+'[5]Jet Blue'!JY$33+'[5]Jet Blue'!JY$38</f>
         <v>0</v>
       </c>
       <c r="G17" s="10">
-        <f>'[4]Jet Blue'!JZ$23+'[4]Jet Blue'!JZ$28+'[4]Jet Blue'!JZ$33+'[4]Jet Blue'!JZ$38</f>
+        <f>'[5]Jet Blue'!JZ$23+'[5]Jet Blue'!JZ$28+'[5]Jet Blue'!JZ$33+'[5]Jet Blue'!JZ$38</f>
         <v>0</v>
       </c>
       <c r="H17" s="10">
-        <f>'[4]Jet Blue'!KA$23+'[4]Jet Blue'!KA$28+'[4]Jet Blue'!KA$33+'[4]Jet Blue'!KA$38</f>
+        <f>'[5]Jet Blue'!KA$23+'[5]Jet Blue'!KA$28+'[5]Jet Blue'!KA$33+'[5]Jet Blue'!KA$38</f>
         <v>0</v>
       </c>
       <c r="I17" s="10">
-        <f>'[4]Jet Blue'!KB$23+'[4]Jet Blue'!KB$28+'[4]Jet Blue'!KB$33+'[4]Jet Blue'!KB$38</f>
+        <f>'[5]Jet Blue'!KB$23+'[5]Jet Blue'!KB$28+'[5]Jet Blue'!KB$33+'[5]Jet Blue'!KB$38</f>
         <v>0</v>
       </c>
       <c r="J17" s="10">
-        <f>'[4]Jet Blue'!KC$23+'[4]Jet Blue'!KC$28+'[4]Jet Blue'!KC$33+'[4]Jet Blue'!KC$38</f>
+        <f>'[5]Jet Blue'!KC$23+'[5]Jet Blue'!KC$28+'[5]Jet Blue'!KC$33+'[5]Jet Blue'!KC$38</f>
         <v>0</v>
       </c>
       <c r="K17" s="10">
-        <f>'[4]Jet Blue'!KD$23+'[4]Jet Blue'!KD$28+'[4]Jet Blue'!KD$33+'[4]Jet Blue'!KD$38</f>
+        <f>'[5]Jet Blue'!KD$23+'[5]Jet Blue'!KD$28+'[5]Jet Blue'!KD$33+'[5]Jet Blue'!KD$38</f>
         <v>0</v>
       </c>
       <c r="L17" s="10">
-        <f>'[4]Jet Blue'!KE$23+'[4]Jet Blue'!KE$28+'[4]Jet Blue'!KE$33+'[4]Jet Blue'!KE$38</f>
+        <f>'[5]Jet Blue'!KE$23+'[5]Jet Blue'!KE$28+'[5]Jet Blue'!KE$33+'[5]Jet Blue'!KE$38</f>
         <v>0</v>
       </c>
       <c r="M17" s="10">
-        <f>'[4]Jet Blue'!KF$23+'[4]Jet Blue'!KF$28+'[4]Jet Blue'!KF$33+'[4]Jet Blue'!KF$38</f>
+        <f>'[5]Jet Blue'!KF$23+'[5]Jet Blue'!KF$28+'[5]Jet Blue'!KF$33+'[5]Jet Blue'!KF$38</f>
         <v>0</v>
       </c>
       <c r="N17" s="10">
-        <f>'[4]Jet Blue'!KG$23+'[4]Jet Blue'!KG$28+'[4]Jet Blue'!KG$33+'[4]Jet Blue'!KG$38</f>
-[...3 lines deleted...]
-    <row r="18" spans="2:14" x14ac:dyDescent="0.2">
+        <f>'[5]Jet Blue'!KG$23+'[5]Jet Blue'!KG$28+'[5]Jet Blue'!KG$33+'[5]Jet Blue'!KG$38</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="18" spans="2:14" x14ac:dyDescent="0.25">
       <c r="B18" t="s">
         <v>41</v>
       </c>
       <c r="C18" s="10">
-        <f>[4]Frontier!JV$23+[4]Frontier!JV$28+[4]Frontier!JV$33+[4]Frontier!JV$38</f>
+        <f>[5]Frontier!JV$23+[5]Frontier!JV$28+[5]Frontier!JV$33+[5]Frontier!JV$38</f>
         <v>12769</v>
       </c>
       <c r="D18" s="10">
-        <f>[4]Frontier!JW$23+[4]Frontier!JW$28+[4]Frontier!JW$33+[4]Frontier!JW$38</f>
+        <f>[5]Frontier!JW$23+[5]Frontier!JW$28+[5]Frontier!JW$33+[5]Frontier!JW$38</f>
         <v>18208</v>
       </c>
       <c r="E18" s="10">
-        <f>[4]Frontier!JX$23+[4]Frontier!JX$28+[4]Frontier!JX$33+[4]Frontier!JX$38</f>
+        <f>[5]Frontier!JX$23+[5]Frontier!JX$28+[5]Frontier!JX$33+[5]Frontier!JX$38</f>
         <v>28563</v>
       </c>
       <c r="F18" s="10">
-        <f>[4]Frontier!JY$23+[4]Frontier!JY$28+[4]Frontier!JY$33+[4]Frontier!JY$38</f>
-        <v>0</v>
+        <f>[5]Frontier!JY$23+[5]Frontier!JY$28+[5]Frontier!JY$33+[5]Frontier!JY$38</f>
+        <v>15134</v>
       </c>
       <c r="G18" s="10">
-        <f>[4]Frontier!JZ$23+[4]Frontier!JZ$28+[4]Frontier!JZ$33+[4]Frontier!JZ$38</f>
+        <f>[5]Frontier!JZ$23+[5]Frontier!JZ$28+[5]Frontier!JZ$33+[5]Frontier!JZ$38</f>
         <v>0</v>
       </c>
       <c r="H18" s="10">
-        <f>[4]Frontier!KA$23+[4]Frontier!KA$28+[4]Frontier!KA$33+[4]Frontier!KA$38</f>
+        <f>[5]Frontier!KA$23+[5]Frontier!KA$28+[5]Frontier!KA$33+[5]Frontier!KA$38</f>
         <v>0</v>
       </c>
       <c r="I18" s="10">
-        <f>[4]Frontier!KB$23+[4]Frontier!KB$28+[4]Frontier!KB$33+[4]Frontier!KB$38</f>
+        <f>[5]Frontier!KB$23+[5]Frontier!KB$28+[5]Frontier!KB$33+[5]Frontier!KB$38</f>
         <v>0</v>
       </c>
       <c r="J18" s="10">
-        <f>[4]Frontier!KC$23+[4]Frontier!KC$28+[4]Frontier!KC$33+[4]Frontier!KC$38</f>
+        <f>[5]Frontier!KC$23+[5]Frontier!KC$28+[5]Frontier!KC$33+[5]Frontier!KC$38</f>
         <v>0</v>
       </c>
       <c r="K18" s="10">
-        <f>[4]Frontier!KD$23+[4]Frontier!KD$28+[4]Frontier!KD$33+[4]Frontier!KD$38</f>
+        <f>[5]Frontier!KD$23+[5]Frontier!KD$28+[5]Frontier!KD$33+[5]Frontier!KD$38</f>
         <v>0</v>
       </c>
       <c r="L18" s="10">
-        <f>[4]Frontier!KE$23+[4]Frontier!KE$28+[4]Frontier!KE$33+[4]Frontier!KE$38</f>
+        <f>[5]Frontier!KE$23+[5]Frontier!KE$28+[5]Frontier!KE$33+[5]Frontier!KE$38</f>
         <v>0</v>
       </c>
       <c r="M18" s="10">
-        <f>[4]Frontier!KF$23+[4]Frontier!KF$28+[4]Frontier!KF$33+[4]Frontier!KF$38</f>
+        <f>[5]Frontier!KF$23+[5]Frontier!KF$28+[5]Frontier!KF$33+[5]Frontier!KF$38</f>
         <v>0</v>
       </c>
       <c r="N18" s="10">
-        <f>[4]Frontier!KG$23+[4]Frontier!KG$28+[4]Frontier!KG$33+[4]Frontier!KG$38</f>
-[...3 lines deleted...]
-    <row r="19" spans="2:14" x14ac:dyDescent="0.2">
+        <f>[5]Frontier!KG$23+[5]Frontier!KG$28+[5]Frontier!KG$33+[5]Frontier!KG$38</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="19" spans="2:14" x14ac:dyDescent="0.25">
       <c r="B19" t="s">
         <v>47</v>
       </c>
       <c r="C19" s="10">
-        <f>[4]Xtra!IT23+[4]Xtra!IT28+[4]Xtra!IT33+[4]Xtra!IT38</f>
+        <f>[5]Xtra!IT23+[5]Xtra!IT28+[5]Xtra!IT33+[5]Xtra!IT38</f>
         <v>0</v>
       </c>
       <c r="D19" s="10">
-        <f>[4]Xtra!IU23+[4]Xtra!IU28+[4]Xtra!IU33+[4]Xtra!IU38</f>
+        <f>[5]Xtra!IU23+[5]Xtra!IU28+[5]Xtra!IU33+[5]Xtra!IU38</f>
         <v>0</v>
       </c>
       <c r="E19" s="10">
-        <f>[4]Xtra!IV23+[4]Xtra!IV28+[4]Xtra!IV33+[4]Xtra!IV38</f>
+        <f>[5]Xtra!IV23+[5]Xtra!IV28+[5]Xtra!IV33+[5]Xtra!IV38</f>
         <v>0</v>
       </c>
       <c r="F19" s="10">
-        <f>[4]Xtra!IW23+[4]Xtra!IW28+[4]Xtra!IW33+[4]Xtra!IW38</f>
+        <f>[5]Xtra!IW23+[5]Xtra!IW28+[5]Xtra!IW33+[5]Xtra!IW38</f>
         <v>0</v>
       </c>
       <c r="G19" s="10">
-        <f>[4]Xtra!IX23+[4]Xtra!IX28+[4]Xtra!IX33+[4]Xtra!IX38</f>
+        <f>[5]Xtra!IX23+[5]Xtra!IX28+[5]Xtra!IX33+[5]Xtra!IX38</f>
         <v>0</v>
       </c>
       <c r="H19" s="10">
-        <f>[4]Xtra!IY23+[4]Xtra!IY28+[4]Xtra!IY33+[4]Xtra!IY38</f>
+        <f>[5]Xtra!IY23+[5]Xtra!IY28+[5]Xtra!IY33+[5]Xtra!IY38</f>
         <v>0</v>
       </c>
       <c r="I19" s="10">
-        <f>[4]Xtra!IZ23+[4]Xtra!IZ28+[4]Xtra!IZ33+[4]Xtra!IZ38</f>
+        <f>[5]Xtra!IZ23+[5]Xtra!IZ28+[5]Xtra!IZ33+[5]Xtra!IZ38</f>
         <v>0</v>
       </c>
       <c r="J19" s="10">
-        <f>[4]Xtra!JA23+[4]Xtra!JA28+[4]Xtra!JA33+[4]Xtra!JA38</f>
+        <f>[5]Xtra!JA23+[5]Xtra!JA28+[5]Xtra!JA33+[5]Xtra!JA38</f>
         <v>0</v>
       </c>
       <c r="K19" s="10">
-        <f>[4]Xtra!JB23+[4]Xtra!JB28+[4]Xtra!JB33+[4]Xtra!JB38</f>
+        <f>[5]Xtra!JB23+[5]Xtra!JB28+[5]Xtra!JB33+[5]Xtra!JB38</f>
         <v>0</v>
       </c>
       <c r="L19" s="10">
-        <f>[4]Xtra!JC23+[4]Xtra!JC28+[4]Xtra!JC33+[4]Xtra!JC38</f>
+        <f>[5]Xtra!JC23+[5]Xtra!JC28+[5]Xtra!JC33+[5]Xtra!JC38</f>
         <v>0</v>
       </c>
       <c r="M19" s="10">
-        <f>[4]Xtra!JD23+[4]Xtra!JD28+[4]Xtra!JD33+[4]Xtra!JD38</f>
+        <f>[5]Xtra!JD23+[5]Xtra!JD28+[5]Xtra!JD33+[5]Xtra!JD38</f>
         <v>0</v>
       </c>
       <c r="N19" s="10">
-        <f>[4]Xtra!JE23+[4]Xtra!JE28+[4]Xtra!JE33+[4]Xtra!JE38</f>
-[...3 lines deleted...]
-    <row r="20" spans="2:14" x14ac:dyDescent="0.2">
+        <f>[5]Xtra!JE23+[5]Xtra!JE28+[5]Xtra!JE33+[5]Xtra!JE38</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="20" spans="2:14" x14ac:dyDescent="0.25">
       <c r="B20" t="s">
         <v>45</v>
       </c>
       <c r="C20" s="10">
-        <f>[4]Omni!JV$23+[4]Omni!JV$28+[4]Omni!JV$33+[4]Omni!JV$38</f>
+        <f>[5]Omni!JV$23+[5]Omni!JV$28+[5]Omni!JV$33+[5]Omni!JV$38</f>
         <v>0</v>
       </c>
       <c r="D20" s="10">
-        <f>[4]Omni!JW$23+[4]Omni!JW$28+[4]Omni!JW$33+[4]Omni!JW$38</f>
+        <f>[5]Omni!JW$23+[5]Omni!JW$28+[5]Omni!JW$33+[5]Omni!JW$38</f>
         <v>0</v>
       </c>
       <c r="E20" s="10">
-        <f>[4]Omni!JX$23+[4]Omni!JX$28+[4]Omni!JX$33+[4]Omni!JX$38</f>
+        <f>[5]Omni!JX$23+[5]Omni!JX$28+[5]Omni!JX$33+[5]Omni!JX$38</f>
         <v>0</v>
       </c>
       <c r="F20" s="10">
-        <f>[4]Omni!JY$23+[4]Omni!JY$28+[4]Omni!JY$33+[4]Omni!JY$38</f>
+        <f>[5]Omni!JY$23+[5]Omni!JY$28+[5]Omni!JY$33+[5]Omni!JY$38</f>
         <v>0</v>
       </c>
       <c r="G20" s="10">
-        <f>[4]Omni!JZ$23+[4]Omni!JZ$28+[4]Omni!JZ$33+[4]Omni!JZ$38</f>
+        <f>[5]Omni!JZ$23+[5]Omni!JZ$28+[5]Omni!JZ$33+[5]Omni!JZ$38</f>
         <v>0</v>
       </c>
       <c r="H20" s="10">
-        <f>[4]Omni!KA$23+[4]Omni!KA$28+[4]Omni!KA$33+[4]Omni!KA$38</f>
+        <f>[5]Omni!KA$23+[5]Omni!KA$28+[5]Omni!KA$33+[5]Omni!KA$38</f>
         <v>0</v>
       </c>
       <c r="I20" s="10">
-        <f>[4]Omni!KB$23+[4]Omni!KB$28+[4]Omni!KB$33+[4]Omni!KB$38</f>
+        <f>[5]Omni!KB$23+[5]Omni!KB$28+[5]Omni!KB$33+[5]Omni!KB$38</f>
         <v>0</v>
       </c>
       <c r="J20" s="10">
-        <f>[4]Omni!KC$23+[4]Omni!KC$28+[4]Omni!KC$33+[4]Omni!KC$38</f>
+        <f>[5]Omni!KC$23+[5]Omni!KC$28+[5]Omni!KC$33+[5]Omni!KC$38</f>
         <v>0</v>
       </c>
       <c r="K20" s="10">
-        <f>[4]Omni!KD$23+[4]Omni!KD$28+[4]Omni!KD$33+[4]Omni!KD$38</f>
+        <f>[5]Omni!KD$23+[5]Omni!KD$28+[5]Omni!KD$33+[5]Omni!KD$38</f>
         <v>0</v>
       </c>
       <c r="L20" s="10">
-        <f>[4]Omni!KE$23+[4]Omni!KE$28+[4]Omni!KE$33+[4]Omni!KE$38</f>
+        <f>[5]Omni!KE$23+[5]Omni!KE$28+[5]Omni!KE$33+[5]Omni!KE$38</f>
         <v>0</v>
       </c>
       <c r="M20" s="10">
-        <f>[4]Omni!KF$23+[4]Omni!KF$28+[4]Omni!KF$33+[4]Omni!KF$38</f>
+        <f>[5]Omni!KF$23+[5]Omni!KF$28+[5]Omni!KF$33+[5]Omni!KF$38</f>
         <v>0</v>
       </c>
       <c r="N20" s="10">
-        <f>[4]Omni!KG$23+[4]Omni!KG$28+[4]Omni!KG$33+[4]Omni!KG$38</f>
-[...3 lines deleted...]
-    <row r="21" spans="2:14" x14ac:dyDescent="0.2">
+        <f>[5]Omni!KG$23+[5]Omni!KG$28+[5]Omni!KG$33+[5]Omni!KG$38</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="21" spans="2:14" x14ac:dyDescent="0.25">
       <c r="C21" s="10"/>
       <c r="D21" s="10"/>
       <c r="E21" s="10"/>
       <c r="F21" s="10"/>
       <c r="G21" s="10"/>
       <c r="H21" s="10"/>
       <c r="I21" s="10"/>
       <c r="J21" s="10"/>
       <c r="K21" s="10"/>
       <c r="L21" s="10"/>
       <c r="M21" s="10"/>
       <c r="N21" s="10"/>
     </row>
-    <row r="22" spans="2:14" ht="26.25" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="22" spans="2:14" ht="27" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B22" s="14" t="s">
         <v>42</v>
       </c>
       <c r="C22" s="11">
         <f t="shared" ref="C22" si="0">SUM(C11:C20)</f>
         <v>194479</v>
       </c>
       <c r="D22" s="11">
         <f t="shared" ref="D22:N22" si="1">SUM(D11:D20)</f>
         <v>219398</v>
       </c>
       <c r="E22" s="11">
         <f t="shared" si="1"/>
         <v>300546</v>
       </c>
       <c r="F22" s="11">
         <f t="shared" si="1"/>
-        <v>0</v>
+        <v>214288</v>
       </c>
       <c r="G22" s="11">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="H22" s="11">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="I22" s="11">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="J22" s="11">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="K22" s="11">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="L22" s="11">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="M22" s="11">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="N22" s="11">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
-    <row r="23" spans="2:14" ht="13.5" thickTop="1" x14ac:dyDescent="0.2"/>
-    <row r="25" spans="2:14" x14ac:dyDescent="0.2">
+    <row r="23" spans="2:14" ht="13.8" thickTop="1" x14ac:dyDescent="0.25"/>
+    <row r="25" spans="2:14" x14ac:dyDescent="0.25">
       <c r="B25" s="10"/>
     </row>
-    <row r="30" spans="2:14" x14ac:dyDescent="0.2">
+    <row r="30" spans="2:14" x14ac:dyDescent="0.25">
       <c r="B30" s="10"/>
     </row>
   </sheetData>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.59" right="0.5" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup scale="92" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>