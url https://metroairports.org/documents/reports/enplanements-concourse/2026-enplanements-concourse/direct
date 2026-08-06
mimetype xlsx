--- v2 (2026-06-16)
+++ v3 (2026-08-06)
@@ -1,95 +1,104 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
+  <Override PartName="/xl/externalLinks/externalLink6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
+  <Override PartName="/xl/externalLinks/externalLink7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="F:\data\Finance Stats\Monthly Operations report\2026\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{00011A8C-ED03-4FF0-A3ED-E4B4D81A610B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{F862C4DE-4B72-4DFE-BC9D-53036F35EA45}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Concourse Report" sheetId="4" r:id="rId1"/>
     <sheet name="E Detail" sheetId="2" r:id="rId2"/>
     <sheet name="Terminal 2" sheetId="3" r:id="rId3"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId4"/>
     <externalReference r:id="rId5"/>
     <externalReference r:id="rId6"/>
     <externalReference r:id="rId7"/>
     <externalReference r:id="rId8"/>
+    <externalReference r:id="rId9"/>
+    <externalReference r:id="rId10"/>
   </externalReferences>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="D2" i="4" l="1"/>
+  <c r="G2" i="4" l="1"/>
+  <c r="F31" i="4"/>
+  <c r="F28" i="4"/>
+  <c r="F27" i="4"/>
+  <c r="F26" i="4"/>
+  <c r="D2" i="4"/>
   <c r="D31" i="4" l="1"/>
   <c r="D28" i="4"/>
   <c r="D27" i="4"/>
   <c r="D26" i="4"/>
   <c r="C2" i="4" l="1"/>
   <c r="C31" i="4" l="1"/>
   <c r="C28" i="4"/>
   <c r="C27" i="4"/>
   <c r="C26" i="4"/>
   <c r="B31" i="4"/>
   <c r="B28" i="4"/>
   <c r="B27" i="4"/>
   <c r="B26" i="4"/>
   <c r="D11" i="3" l="1"/>
   <c r="E11" i="3"/>
   <c r="F11" i="3"/>
   <c r="G11" i="3"/>
   <c r="H11" i="3"/>
   <c r="I11" i="3"/>
   <c r="J11" i="3"/>
   <c r="K11" i="3"/>
   <c r="L11" i="3"/>
   <c r="M11" i="3"/>
   <c r="N11" i="3"/>
   <c r="D12" i="3"/>
@@ -623,70 +632,76 @@
   <c r="N18" i="4"/>
   <c r="M16" i="4"/>
   <c r="N6" i="4"/>
   <c r="L22" i="4"/>
   <c r="K22" i="4"/>
   <c r="J22" i="4"/>
   <c r="I22" i="4"/>
   <c r="H22" i="4"/>
   <c r="G22" i="4"/>
   <c r="F22" i="4"/>
   <c r="E22" i="4"/>
   <c r="C22" i="4"/>
   <c r="N16" i="4" l="1"/>
   <c r="N20" i="4"/>
   <c r="N22" i="4" s="1"/>
   <c r="B22" i="4"/>
   <c r="B29" i="4" l="1"/>
   <c r="B32" i="4" s="1"/>
   <c r="B34" i="4" s="1"/>
   <c r="C29" i="4" l="1"/>
   <c r="C32" i="4" s="1"/>
   <c r="C34" i="4" s="1"/>
   <c r="D29" i="4" l="1"/>
   <c r="D32" i="4" s="1"/>
   <c r="D34" i="4" s="1"/>
-  <c r="F29" i="4" l="1"/>
-[...2 lines deleted...]
-  <c r="G32" i="4" s="1"/>
   <c r="H29" i="4" l="1"/>
   <c r="H32" i="4" s="1"/>
   <c r="J29" i="4" l="1"/>
   <c r="J32" i="4" s="1"/>
   <c r="L29" i="4" l="1"/>
   <c r="L32" i="4" s="1"/>
   <c r="E28" i="4" l="1"/>
-  <c r="N28" i="4" s="1"/>
   <c r="E26" i="4" l="1"/>
   <c r="E27" i="4"/>
-  <c r="N27" i="4" s="1"/>
   <c r="E31" i="4"/>
-  <c r="N31" i="4" s="1"/>
   <c r="E29" i="4" l="1"/>
   <c r="E32" i="4" s="1"/>
   <c r="E34" i="4" s="1"/>
+  <c r="F29" i="4" l="1"/>
+  <c r="F32" i="4" s="1"/>
+  <c r="F34" i="4" s="1"/>
+  <c r="G28" i="4" l="1"/>
+  <c r="N28" i="4" s="1"/>
+  <c r="G26" i="4" l="1"/>
+  <c r="G27" i="4"/>
+  <c r="N27" i="4" s="1"/>
+  <c r="G31" i="4"/>
+  <c r="N31" i="4" s="1"/>
+  <c r="G29" i="4" l="1"/>
+  <c r="G32" i="4" s="1"/>
+  <c r="G34" i="4" s="1"/>
   <c r="N26" i="4"/>
   <c r="N29" i="4" s="1"/>
   <c r="N32" i="4" s="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="108" uniqueCount="82">
   <si>
     <t>January</t>
   </si>
   <si>
     <t>February</t>
   </si>
   <si>
     <t>March</t>
   </si>
   <si>
     <t>April</t>
   </si>
   <si>
     <t>May</t>
   </si>
   <si>
     <t>June</t>
@@ -1396,70 +1411,78 @@
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Percent" xfId="2" builtinId="5"/>
   </cellStyles>
   <dxfs count="1">
     <dxf>
       <font>
         <condense val="0"/>
         <extend val="0"/>
         <color indexed="39"/>
       </font>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink5.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink4.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink3.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink5.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink4.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink3.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink7.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink6.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///F:\data\Finance%20Stats\Monthly%20Operations%20report\2026\MSP%20January%202026.xlsx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="MSP%20January%202026.xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///F:\data\Finance%20Stats\Monthly%20Operations%20report\2026\MSP%20February%202026.xlsx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="MSP%20February%202026.xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///F:\data\Finance%20Stats\Monthly%20Operations%20report\2026\MSP%20March%202026.xlsx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="MSP%20March%202026.xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///F:\data\Finance%20Stats\Monthly%20Operations%20report\2026\MSP%20April%202026.xlsx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="MSP%20April%202026.xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///F:\data\Finance%20Stats\Monthly%20Operations%20report\2026\MSP%20May%202026.xlsx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="MSP%20May%202026.xlsx" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/externalLinks/_rels/externalLink6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///F:\data\Finance%20Stats\Monthly%20Operations%20report\2026\MSP%20June%202026.xlsx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="MSP%20June%202026.xlsx" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/externalLinks/_rels/externalLink7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="../../Airline%20Stats/carier%20data%20entry.xlsx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///F:\data\Finance%20Stats\Airline%20Stats\carier%20data%20entry.xlsx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/data/Finance%20Stats/Airline%20Stats/carier%20data%20entry.xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/externalLink1.xml><?xml version="1.0" encoding="utf-8"?>
 <externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
     <xxl21:alternateUrls>
       <xxl21:absoluteUrl r:id="rId2"/>
     </xxl21:alternateUrls>
     <sheetNames>
       <sheetName val="Monthly Summary"/>
       <sheetName val="Major Airline Stats"/>
       <sheetName val="Other Major Airline Stats"/>
       <sheetName val="Regional Major"/>
       <sheetName val="Other Regional"/>
       <sheetName val="Charter"/>
       <sheetName val="Cargo"/>
       <sheetName val="Cargo Summary"/>
       <sheetName val="Cargo YTD"/>
       <sheetName val="Intl Detail"/>
       <sheetName val="Ops+Rev Pax Activity"/>
     </sheetNames>
     <sheetDataSet>
       <sheetData sheetId="0">
         <row r="5">
@@ -1599,123 +1622,249 @@
           </cell>
         </row>
         <row r="7">
           <cell r="C7">
             <v>0</v>
           </cell>
         </row>
         <row r="10">
           <cell r="C10">
             <v>44246</v>
           </cell>
         </row>
       </sheetData>
       <sheetData sheetId="1"/>
       <sheetData sheetId="2"/>
       <sheetData sheetId="3"/>
       <sheetData sheetId="4"/>
       <sheetData sheetId="5">
         <row r="23">
           <cell r="B23">
             <v>194492</v>
           </cell>
         </row>
       </sheetData>
       <sheetData sheetId="6"/>
-      <sheetData sheetId="7">
-[...5 lines deleted...]
-      </sheetData>
+      <sheetData sheetId="7"/>
       <sheetData sheetId="8"/>
       <sheetData sheetId="9"/>
       <sheetData sheetId="10"/>
     </sheetDataSet>
   </externalBook>
 </externalLink>
 </file>
 
 <file path=xl/externalLinks/externalLink4.xml><?xml version="1.0" encoding="utf-8"?>
 <externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
     <xxl21:alternateUrls>
       <xxl21:absoluteUrl r:id="rId2"/>
     </xxl21:alternateUrls>
     <sheetNames>
       <sheetName val="Monthly Summary"/>
       <sheetName val="Major Airline Stats"/>
       <sheetName val="Other Major Airline Stats"/>
       <sheetName val="Regional Major"/>
       <sheetName val="Other Regional"/>
       <sheetName val="Charter"/>
       <sheetName val="Cargo"/>
       <sheetName val="Cargo Summary"/>
       <sheetName val="Cargo YTD"/>
       <sheetName val="Intl Detail"/>
       <sheetName val="Ops+Rev Pax Activity"/>
     </sheetNames>
     <sheetDataSet>
       <sheetData sheetId="0">
         <row r="5">
           <cell r="C5">
             <v>1076021</v>
           </cell>
         </row>
         <row r="6">
           <cell r="C6">
             <v>256190</v>
           </cell>
         </row>
         <row r="7">
           <cell r="C7">
             <v>0</v>
           </cell>
         </row>
         <row r="10">
           <cell r="C10">
-            <v>47313</v>
+            <v>47394</v>
+          </cell>
+        </row>
+      </sheetData>
+      <sheetData sheetId="1"/>
+      <sheetData sheetId="2"/>
+      <sheetData sheetId="3"/>
+      <sheetData sheetId="4"/>
+      <sheetData sheetId="5">
+        <row r="24">
+          <cell r="B24">
+            <v>155524</v>
+          </cell>
+        </row>
+      </sheetData>
+      <sheetData sheetId="6"/>
+      <sheetData sheetId="7"/>
+      <sheetData sheetId="8"/>
+      <sheetData sheetId="9"/>
+      <sheetData sheetId="10"/>
+    </sheetDataSet>
+  </externalBook>
+</externalLink>
+</file>
+
+<file path=xl/externalLinks/externalLink5.xml><?xml version="1.0" encoding="utf-8"?>
+<externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
+  <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
+    <xxl21:alternateUrls>
+      <xxl21:absoluteUrl r:id="rId2"/>
+    </xxl21:alternateUrls>
+    <sheetNames>
+      <sheetName val="Monthly Summary"/>
+      <sheetName val="Major Airline Stats"/>
+      <sheetName val="Other Major Airline Stats"/>
+      <sheetName val="Regional Major"/>
+      <sheetName val="Other Regional"/>
+      <sheetName val="Charter"/>
+      <sheetName val="Cargo"/>
+      <sheetName val="Cargo Summary"/>
+      <sheetName val="Cargo YTD"/>
+      <sheetName val="Intl Detail"/>
+      <sheetName val="Ops+Rev Pax Activity"/>
+    </sheetNames>
+    <sheetDataSet>
+      <sheetData sheetId="0">
+        <row r="5">
+          <cell r="C5">
+            <v>1195296</v>
+          </cell>
+        </row>
+        <row r="6">
+          <cell r="C6">
+            <v>254940</v>
+          </cell>
+        </row>
+        <row r="7">
+          <cell r="C7">
+            <v>0</v>
+          </cell>
+        </row>
+        <row r="10">
+          <cell r="C10">
+            <v>51298</v>
+          </cell>
+        </row>
+      </sheetData>
+      <sheetData sheetId="1"/>
+      <sheetData sheetId="2"/>
+      <sheetData sheetId="3"/>
+      <sheetData sheetId="4"/>
+      <sheetData sheetId="5">
+        <row r="25">
+          <cell r="B25">
+            <v>130694</v>
+          </cell>
+        </row>
+      </sheetData>
+      <sheetData sheetId="6"/>
+      <sheetData sheetId="7">
+        <row r="5">
+          <cell r="I5">
+            <v>39186.979764161202</v>
+          </cell>
+        </row>
+      </sheetData>
+      <sheetData sheetId="8"/>
+      <sheetData sheetId="9"/>
+      <sheetData sheetId="10"/>
+    </sheetDataSet>
+  </externalBook>
+</externalLink>
+</file>
+
+<file path=xl/externalLinks/externalLink6.xml><?xml version="1.0" encoding="utf-8"?>
+<externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
+  <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
+    <xxl21:alternateUrls>
+      <xxl21:absoluteUrl r:id="rId2"/>
+    </xxl21:alternateUrls>
+    <sheetNames>
+      <sheetName val="Monthly Summary"/>
+      <sheetName val="Major Airline Stats"/>
+      <sheetName val="Other Major Airline Stats"/>
+      <sheetName val="Regional Major"/>
+      <sheetName val="Other Regional"/>
+      <sheetName val="Charter"/>
+      <sheetName val="Cargo"/>
+      <sheetName val="Cargo Summary"/>
+      <sheetName val="Cargo YTD"/>
+      <sheetName val="Intl Detail"/>
+      <sheetName val="Ops+Rev Pax Activity"/>
+    </sheetNames>
+    <sheetDataSet>
+      <sheetData sheetId="0">
+        <row r="5">
+          <cell r="C5">
+            <v>1387495</v>
+          </cell>
+        </row>
+        <row r="6">
+          <cell r="C6">
+            <v>251568</v>
+          </cell>
+        </row>
+        <row r="7">
+          <cell r="C7">
+            <v>176</v>
+          </cell>
+        </row>
+        <row r="10">
+          <cell r="C10">
+            <v>51444</v>
           </cell>
         </row>
       </sheetData>
       <sheetData sheetId="1"/>
       <sheetData sheetId="2"/>
       <sheetData sheetId="3"/>
       <sheetData sheetId="4"/>
       <sheetData sheetId="5"/>
       <sheetData sheetId="6"/>
       <sheetData sheetId="7"/>
       <sheetData sheetId="8"/>
       <sheetData sheetId="9"/>
       <sheetData sheetId="10"/>
     </sheetDataSet>
   </externalBook>
 </externalLink>
 </file>
 
-<file path=xl/externalLinks/externalLink5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/externalLinks/externalLink7.xml><?xml version="1.0" encoding="utf-8"?>
 <externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
     <xxl21:alternateUrls>
       <xxl21:absoluteUrl r:id="rId2"/>
       <xxl21:relativeUrl r:id="rId3"/>
     </xxl21:alternateUrls>
     <sheetNames>
       <sheetName val="Master Template"/>
       <sheetName val="NWA"/>
       <sheetName val="Air Choice One"/>
       <sheetName val="AirTran"/>
       <sheetName val="AirCanada"/>
       <sheetName val="Air France"/>
       <sheetName val="Allegiant "/>
       <sheetName val="Aer Lingus"/>
       <sheetName val="Alaska"/>
       <sheetName val="America West"/>
       <sheetName val="American"/>
       <sheetName val="Continental"/>
       <sheetName val="Boutique Air"/>
       <sheetName val="Condor"/>
       <sheetName val="Delta"/>
       <sheetName val="Denver Air"/>
       <sheetName val="Frontier"/>
       <sheetName val="Icelandair"/>
@@ -1773,131 +1922,137 @@
       <sheetName val="Sun Country Cargo"/>
       <sheetName val="Airborne"/>
       <sheetName val="DHL"/>
       <sheetName val="DHL_Atlas"/>
       <sheetName val="DHL_Amerijet"/>
       <sheetName val="DHL_Bemidji"/>
       <sheetName val="DHL_Encore"/>
       <sheetName val="DHL_Kalitta"/>
       <sheetName val="DHL_Mesa"/>
       <sheetName val="DHL_Southair"/>
       <sheetName val="DHL_Swift"/>
       <sheetName val="Encore"/>
       <sheetName val="Suburban Air Freight"/>
       <sheetName val="FedEx"/>
       <sheetName val="Mountain Cargo"/>
       <sheetName val="IFL"/>
       <sheetName val="UPS"/>
       <sheetName val="UPSSCS"/>
       <sheetName val="AM Intl_kittyhawk"/>
       <sheetName val="ATI_BAX"/>
       <sheetName val="CSA Air"/>
       <sheetName val="Bemidji"/>
       <sheetName val="Misc Cargo"/>
       <sheetName val="Military "/>
       <sheetName val="General Avation"/>
-      <sheetName val=""/>
-      <sheetName val="Air Canada"/>
     </sheetNames>
     <sheetDataSet>
       <sheetData sheetId="0"/>
       <sheetData sheetId="1"/>
       <sheetData sheetId="2"/>
       <sheetData sheetId="3"/>
       <sheetData sheetId="4">
         <row r="8">
-          <cell r="JY8"/>
+          <cell r="KA8"/>
         </row>
         <row r="23">
           <cell r="JV23"/>
           <cell r="JW23"/>
           <cell r="JX23"/>
           <cell r="JY23"/>
           <cell r="JZ23"/>
           <cell r="KA23"/>
           <cell r="KB23"/>
           <cell r="KC23"/>
           <cell r="KD23"/>
           <cell r="KE23"/>
           <cell r="KF23"/>
           <cell r="KG23"/>
         </row>
         <row r="28">
           <cell r="JV28"/>
           <cell r="JW28"/>
           <cell r="JX28"/>
           <cell r="JY28"/>
           <cell r="JZ28"/>
           <cell r="KA28"/>
           <cell r="KB28"/>
           <cell r="KC28"/>
           <cell r="KD28"/>
           <cell r="KE28"/>
           <cell r="KF28"/>
           <cell r="KG28"/>
         </row>
         <row r="33">
           <cell r="JV33">
             <v>284</v>
           </cell>
           <cell r="JW33"/>
           <cell r="JX33"/>
           <cell r="JY33"/>
-          <cell r="JZ33"/>
-          <cell r="KA33"/>
+          <cell r="JZ33">
+            <v>4142</v>
+          </cell>
+          <cell r="KA33">
+            <v>5501</v>
+          </cell>
           <cell r="KB33"/>
           <cell r="KC33"/>
           <cell r="KD33"/>
           <cell r="KE33"/>
           <cell r="KF33"/>
           <cell r="KG33"/>
         </row>
         <row r="38">
           <cell r="JV38">
             <v>1</v>
           </cell>
           <cell r="JW38"/>
           <cell r="JX38"/>
           <cell r="JY38"/>
-          <cell r="JZ38"/>
-          <cell r="KA38"/>
+          <cell r="JZ38">
+            <v>116</v>
+          </cell>
+          <cell r="KA38">
+            <v>88</v>
+          </cell>
           <cell r="KB38"/>
           <cell r="KC38"/>
           <cell r="KD38"/>
           <cell r="KE38"/>
           <cell r="KF38"/>
           <cell r="KG38"/>
         </row>
       </sheetData>
       <sheetData sheetId="5">
         <row r="8">
-          <cell r="JY8"/>
+          <cell r="KA8"/>
         </row>
       </sheetData>
       <sheetData sheetId="6">
         <row r="4">
-          <cell r="JY4"/>
+          <cell r="KA4"/>
         </row>
         <row r="23">
           <cell r="JV23"/>
           <cell r="JW23"/>
           <cell r="JX23"/>
           <cell r="JY23"/>
           <cell r="JZ23"/>
           <cell r="KA23"/>
           <cell r="KB23"/>
           <cell r="KC23"/>
           <cell r="KD23"/>
           <cell r="KE23"/>
           <cell r="KF23"/>
           <cell r="KG23"/>
         </row>
         <row r="28">
           <cell r="JV28"/>
           <cell r="JW28"/>
           <cell r="JX28"/>
           <cell r="JY28"/>
           <cell r="JZ28"/>
           <cell r="KA28"/>
           <cell r="KB28"/>
           <cell r="KC28"/>
           <cell r="KD28"/>
@@ -1914,192 +2069,216 @@
           <cell r="KA33"/>
           <cell r="KB33"/>
           <cell r="KC33"/>
           <cell r="KD33"/>
           <cell r="KE33"/>
           <cell r="KF33"/>
           <cell r="KG33"/>
         </row>
         <row r="38">
           <cell r="JV38"/>
           <cell r="JW38"/>
           <cell r="JX38"/>
           <cell r="JY38"/>
           <cell r="JZ38"/>
           <cell r="KA38"/>
           <cell r="KB38"/>
           <cell r="KC38"/>
           <cell r="KD38"/>
           <cell r="KE38"/>
           <cell r="KF38"/>
           <cell r="KG38"/>
         </row>
       </sheetData>
       <sheetData sheetId="7">
         <row r="4">
-          <cell r="JY4"/>
+          <cell r="KA4"/>
         </row>
         <row r="33">
           <cell r="JV33">
             <v>1316</v>
           </cell>
           <cell r="JW33">
             <v>812</v>
           </cell>
           <cell r="JX33">
             <v>3114</v>
           </cell>
           <cell r="JY33">
             <v>2019</v>
           </cell>
-          <cell r="JZ33"/>
-          <cell r="KA33"/>
+          <cell r="JZ33">
+            <v>3731</v>
+          </cell>
+          <cell r="KA33">
+            <v>3195</v>
+          </cell>
           <cell r="KB33"/>
           <cell r="KC33"/>
           <cell r="KD33"/>
           <cell r="KE33"/>
           <cell r="KF33"/>
           <cell r="KG33"/>
         </row>
         <row r="38">
           <cell r="JV38">
             <v>8</v>
           </cell>
           <cell r="JW38">
             <v>7</v>
           </cell>
           <cell r="JX38">
             <v>10</v>
           </cell>
           <cell r="JY38">
             <v>8</v>
           </cell>
-          <cell r="JZ38"/>
-          <cell r="KA38"/>
+          <cell r="JZ38">
+            <v>23</v>
+          </cell>
+          <cell r="KA38">
+            <v>12</v>
+          </cell>
           <cell r="KB38"/>
           <cell r="KC38"/>
           <cell r="KD38"/>
           <cell r="KE38"/>
           <cell r="KF38"/>
           <cell r="KG38"/>
         </row>
       </sheetData>
       <sheetData sheetId="8">
         <row r="4">
-          <cell r="JY4">
-            <v>88</v>
+          <cell r="KA4">
+            <v>143</v>
           </cell>
         </row>
         <row r="23">
           <cell r="JV23">
             <v>9163</v>
           </cell>
           <cell r="JW23">
             <v>7298</v>
           </cell>
           <cell r="JX23">
             <v>11272</v>
           </cell>
           <cell r="JY23">
             <v>13272</v>
           </cell>
-          <cell r="JZ23"/>
-          <cell r="KA23"/>
+          <cell r="JZ23">
+            <v>15812</v>
+          </cell>
+          <cell r="KA23">
+            <v>20003</v>
+          </cell>
           <cell r="KB23"/>
           <cell r="KC23"/>
           <cell r="KD23"/>
           <cell r="KE23"/>
           <cell r="KF23"/>
           <cell r="KG23"/>
         </row>
         <row r="28">
           <cell r="JV28">
             <v>332</v>
           </cell>
           <cell r="JW28">
             <v>310</v>
           </cell>
           <cell r="JX28">
             <v>374</v>
           </cell>
           <cell r="JY28">
             <v>481</v>
           </cell>
-          <cell r="JZ28"/>
-          <cell r="KA28"/>
+          <cell r="JZ28">
+            <v>625</v>
+          </cell>
+          <cell r="KA28">
+            <v>744</v>
+          </cell>
           <cell r="KB28"/>
           <cell r="KC28"/>
           <cell r="KD28"/>
           <cell r="KE28"/>
           <cell r="KF28"/>
           <cell r="KG28"/>
         </row>
       </sheetData>
       <sheetData sheetId="9"/>
       <sheetData sheetId="10">
         <row r="4">
-          <cell r="JY4">
-            <v>351</v>
+          <cell r="KA4">
+            <v>349</v>
           </cell>
         </row>
         <row r="23">
           <cell r="JV23">
             <v>38128</v>
           </cell>
           <cell r="JW23">
             <v>38825</v>
           </cell>
           <cell r="JX23">
             <v>48004</v>
           </cell>
           <cell r="JY23">
             <v>38345</v>
           </cell>
-          <cell r="JZ23"/>
-          <cell r="KA23"/>
+          <cell r="JZ23">
+            <v>41741</v>
+          </cell>
+          <cell r="KA23">
+            <v>45970</v>
+          </cell>
           <cell r="KB23"/>
           <cell r="KC23"/>
           <cell r="KD23"/>
           <cell r="KE23"/>
           <cell r="KF23"/>
           <cell r="KG23"/>
         </row>
         <row r="28">
           <cell r="JV28">
             <v>1503</v>
           </cell>
           <cell r="JW28">
             <v>1446</v>
           </cell>
           <cell r="JX28">
             <v>1578</v>
           </cell>
           <cell r="JY28">
             <v>1672</v>
           </cell>
-          <cell r="JZ28"/>
-          <cell r="KA28"/>
+          <cell r="JZ28">
+            <v>2058</v>
+          </cell>
+          <cell r="KA28">
+            <v>1939</v>
+          </cell>
           <cell r="KB28"/>
           <cell r="KC28"/>
           <cell r="KD28"/>
           <cell r="KE28"/>
           <cell r="KF28"/>
           <cell r="KG28"/>
         </row>
       </sheetData>
       <sheetData sheetId="11"/>
       <sheetData sheetId="12"/>
       <sheetData sheetId="13">
         <row r="23">
           <cell r="JV23"/>
           <cell r="JW23"/>
           <cell r="JX23"/>
           <cell r="JY23"/>
           <cell r="JZ23"/>
           <cell r="KA23"/>
           <cell r="KB23"/>
           <cell r="KC23"/>
           <cell r="KD23"/>
           <cell r="KE23"/>
           <cell r="KF23"/>
           <cell r="KG23"/>
         </row>
@@ -2126,254 +2305,278 @@
           <cell r="KA33"/>
           <cell r="KB33"/>
           <cell r="KC33"/>
           <cell r="KD33"/>
           <cell r="KE33"/>
           <cell r="KF33"/>
           <cell r="KG33"/>
         </row>
         <row r="38">
           <cell r="JV38"/>
           <cell r="JW38"/>
           <cell r="JX38"/>
           <cell r="JY38"/>
           <cell r="JZ38"/>
           <cell r="KA38"/>
           <cell r="KB38"/>
           <cell r="KC38"/>
           <cell r="KD38"/>
           <cell r="KE38"/>
           <cell r="KF38"/>
           <cell r="KG38"/>
         </row>
       </sheetData>
       <sheetData sheetId="14">
         <row r="4">
-          <cell r="JY4">
-            <v>5161</v>
+          <cell r="KA4">
+            <v>6046</v>
           </cell>
         </row>
       </sheetData>
       <sheetData sheetId="15">
         <row r="4">
-          <cell r="JY4">
-            <v>78</v>
+          <cell r="KA4">
+            <v>77</v>
           </cell>
         </row>
         <row r="23">
           <cell r="JV23">
             <v>816</v>
           </cell>
           <cell r="JW23">
             <v>761</v>
           </cell>
           <cell r="JX23">
             <v>1018</v>
           </cell>
           <cell r="JY23">
             <v>891</v>
           </cell>
-          <cell r="JZ23"/>
-          <cell r="KA23"/>
+          <cell r="JZ23">
+            <v>814</v>
+          </cell>
+          <cell r="KA23">
+            <v>922</v>
+          </cell>
           <cell r="KB23"/>
           <cell r="KC23"/>
           <cell r="KD23"/>
           <cell r="KE23"/>
           <cell r="KF23"/>
           <cell r="KG23"/>
         </row>
         <row r="28">
           <cell r="JV28">
             <v>34</v>
           </cell>
           <cell r="JW28">
             <v>29</v>
           </cell>
           <cell r="JX28">
             <v>60</v>
           </cell>
           <cell r="JY28">
             <v>53</v>
           </cell>
-          <cell r="JZ28"/>
-          <cell r="KA28"/>
+          <cell r="JZ28">
+            <v>60</v>
+          </cell>
+          <cell r="KA28">
+            <v>71</v>
+          </cell>
           <cell r="KB28"/>
           <cell r="KC28"/>
           <cell r="KD28"/>
           <cell r="KE28"/>
           <cell r="KF28"/>
           <cell r="KG28"/>
         </row>
       </sheetData>
       <sheetData sheetId="16">
         <row r="4">
-          <cell r="JY4">
-            <v>98</v>
+          <cell r="KA4">
+            <v>113</v>
           </cell>
         </row>
         <row r="23">
           <cell r="JV23">
             <v>12645</v>
           </cell>
           <cell r="JW23">
             <v>18008</v>
           </cell>
           <cell r="JX23">
             <v>28413</v>
           </cell>
           <cell r="JY23">
             <v>15021</v>
           </cell>
-          <cell r="JZ23"/>
-          <cell r="KA23"/>
+          <cell r="JZ23">
+            <v>18480</v>
+          </cell>
+          <cell r="KA23">
+            <v>17915</v>
+          </cell>
           <cell r="KB23"/>
           <cell r="KC23"/>
           <cell r="KD23"/>
           <cell r="KE23"/>
           <cell r="KF23"/>
           <cell r="KG23"/>
         </row>
         <row r="28">
           <cell r="JV28">
             <v>124</v>
           </cell>
           <cell r="JW28">
             <v>200</v>
           </cell>
           <cell r="JX28">
             <v>150</v>
           </cell>
           <cell r="JY28">
             <v>113</v>
           </cell>
-          <cell r="JZ28"/>
-          <cell r="KA28"/>
+          <cell r="JZ28">
+            <v>176</v>
+          </cell>
+          <cell r="KA28">
+            <v>188</v>
+          </cell>
           <cell r="KB28"/>
           <cell r="KC28"/>
           <cell r="KD28"/>
           <cell r="KE28"/>
           <cell r="KF28"/>
           <cell r="KG28"/>
         </row>
         <row r="33">
           <cell r="JV33"/>
           <cell r="JW33"/>
           <cell r="JX33"/>
           <cell r="JY33"/>
           <cell r="JZ33"/>
           <cell r="KA33"/>
           <cell r="KB33"/>
           <cell r="KC33"/>
           <cell r="KD33"/>
           <cell r="KE33"/>
           <cell r="KF33"/>
           <cell r="KG33"/>
         </row>
         <row r="38">
           <cell r="JV38"/>
           <cell r="JW38"/>
           <cell r="JX38"/>
           <cell r="JY38"/>
           <cell r="JZ38"/>
           <cell r="KA38"/>
           <cell r="KB38"/>
           <cell r="KC38"/>
           <cell r="KD38"/>
           <cell r="KE38"/>
           <cell r="KF38"/>
           <cell r="KG38"/>
         </row>
       </sheetData>
       <sheetData sheetId="17">
         <row r="8">
-          <cell r="JY8"/>
+          <cell r="KA8"/>
         </row>
         <row r="23">
           <cell r="JV23"/>
           <cell r="JW23"/>
           <cell r="JX23"/>
           <cell r="JY23"/>
           <cell r="JZ23"/>
           <cell r="KA23"/>
           <cell r="KB23"/>
           <cell r="KC23"/>
           <cell r="KD23"/>
           <cell r="KE23"/>
           <cell r="KF23"/>
           <cell r="KG23"/>
         </row>
         <row r="28">
           <cell r="JV28"/>
           <cell r="JW28"/>
           <cell r="JX28"/>
           <cell r="JY28"/>
           <cell r="JZ28"/>
           <cell r="KA28"/>
           <cell r="KB28"/>
           <cell r="KC28"/>
           <cell r="KD28"/>
           <cell r="KE28"/>
           <cell r="KF28"/>
           <cell r="KG28"/>
         </row>
         <row r="33">
           <cell r="JV33">
             <v>2014</v>
           </cell>
           <cell r="JW33">
             <v>1729</v>
           </cell>
           <cell r="JX33">
             <v>2433</v>
           </cell>
           <cell r="JY33">
             <v>2841</v>
           </cell>
-          <cell r="JZ33"/>
-          <cell r="KA33"/>
+          <cell r="JZ33">
+            <v>4505</v>
+          </cell>
+          <cell r="KA33">
+            <v>4668</v>
+          </cell>
           <cell r="KB33"/>
           <cell r="KC33"/>
           <cell r="KD33"/>
           <cell r="KE33"/>
           <cell r="KF33"/>
           <cell r="KG33"/>
         </row>
         <row r="38">
           <cell r="JV38">
             <v>42</v>
           </cell>
           <cell r="JW38">
             <v>55</v>
           </cell>
           <cell r="JX38">
             <v>26</v>
           </cell>
           <cell r="JY38">
             <v>31</v>
           </cell>
-          <cell r="JZ38"/>
-          <cell r="KA38"/>
+          <cell r="JZ38">
+            <v>16</v>
+          </cell>
+          <cell r="KA38">
+            <v>14</v>
+          </cell>
           <cell r="KB38"/>
           <cell r="KC38"/>
           <cell r="KD38"/>
           <cell r="KE38"/>
           <cell r="KF38"/>
           <cell r="KG38"/>
         </row>
       </sheetData>
       <sheetData sheetId="18">
         <row r="23">
           <cell r="JV23"/>
           <cell r="JW23"/>
           <cell r="JX23"/>
           <cell r="JY23"/>
           <cell r="JZ23"/>
           <cell r="KA23"/>
           <cell r="KB23"/>
           <cell r="KC23"/>
           <cell r="KD23"/>
           <cell r="KE23"/>
           <cell r="KF23"/>
           <cell r="KG23"/>
         </row>
         <row r="28">
           <cell r="JV28"/>
@@ -2398,103 +2601,111 @@
           <cell r="KA33"/>
           <cell r="KB33"/>
           <cell r="KC33"/>
           <cell r="KD33"/>
           <cell r="KE33"/>
           <cell r="KF33"/>
           <cell r="KG33"/>
         </row>
         <row r="38">
           <cell r="JV38"/>
           <cell r="JW38"/>
           <cell r="JX38"/>
           <cell r="JY38"/>
           <cell r="JZ38"/>
           <cell r="KA38"/>
           <cell r="KB38"/>
           <cell r="KC38"/>
           <cell r="KD38"/>
           <cell r="KE38"/>
           <cell r="KF38"/>
           <cell r="KG38"/>
         </row>
       </sheetData>
       <sheetData sheetId="19">
         <row r="4">
-          <cell r="JY4"/>
+          <cell r="KA4"/>
         </row>
       </sheetData>
       <sheetData sheetId="20"/>
       <sheetData sheetId="21"/>
       <sheetData sheetId="22">
         <row r="4">
-          <cell r="JY4"/>
+          <cell r="KA4"/>
         </row>
       </sheetData>
       <sheetData sheetId="23">
         <row r="4">
-          <cell r="JY4">
-            <v>451</v>
+          <cell r="KA4">
+            <v>489</v>
           </cell>
         </row>
         <row r="23">
           <cell r="JV23">
             <v>42361</v>
           </cell>
           <cell r="JW23">
             <v>45914</v>
           </cell>
           <cell r="JX23">
             <v>66588</v>
           </cell>
           <cell r="JY23">
             <v>49806</v>
           </cell>
-          <cell r="JZ23"/>
-          <cell r="KA23"/>
+          <cell r="JZ23">
+            <v>55210</v>
+          </cell>
+          <cell r="KA23">
+            <v>63948</v>
+          </cell>
           <cell r="KB23"/>
           <cell r="KC23"/>
           <cell r="KD23"/>
           <cell r="KE23"/>
           <cell r="KF23"/>
           <cell r="KG23"/>
         </row>
         <row r="28">
           <cell r="JV28">
             <v>1672</v>
           </cell>
           <cell r="JW28">
             <v>1530</v>
           </cell>
           <cell r="JX28">
             <v>1374</v>
           </cell>
           <cell r="JY28">
             <v>1741</v>
           </cell>
-          <cell r="JZ28"/>
-          <cell r="KA28"/>
+          <cell r="JZ28">
+            <v>1919</v>
+          </cell>
+          <cell r="KA28">
+            <v>2007</v>
+          </cell>
           <cell r="KB28"/>
           <cell r="KC28"/>
           <cell r="KD28"/>
           <cell r="KE28"/>
           <cell r="KF28"/>
           <cell r="KG28"/>
         </row>
         <row r="33">
           <cell r="JV33"/>
           <cell r="JW33"/>
           <cell r="JX33"/>
           <cell r="JY33"/>
           <cell r="JZ33"/>
           <cell r="KA33"/>
           <cell r="KB33"/>
           <cell r="KC33"/>
           <cell r="KD33"/>
           <cell r="KE33"/>
           <cell r="KF33"/>
           <cell r="KG33"/>
         </row>
         <row r="38">
           <cell r="JV38"/>
           <cell r="JW38"/>
           <cell r="JX38"/>
@@ -2524,281 +2735,317 @@
           <cell r="KA23"/>
           <cell r="KB23"/>
           <cell r="KC23"/>
           <cell r="KD23"/>
           <cell r="KE23"/>
           <cell r="KF23"/>
           <cell r="KG23"/>
         </row>
         <row r="28">
           <cell r="JV28"/>
           <cell r="JW28"/>
           <cell r="JX28"/>
           <cell r="JY28"/>
           <cell r="JZ28"/>
           <cell r="KA28"/>
           <cell r="KB28"/>
           <cell r="KC28"/>
           <cell r="KD28"/>
           <cell r="KE28"/>
           <cell r="KF28"/>
           <cell r="KG28"/>
         </row>
       </sheetData>
       <sheetData sheetId="25">
         <row r="4">
-          <cell r="JY4">
-            <v>933</v>
+          <cell r="KA4">
+            <v>1156</v>
           </cell>
         </row>
         <row r="23">
           <cell r="JV23">
             <v>104072</v>
           </cell>
           <cell r="JW23">
             <v>113861</v>
           </cell>
           <cell r="JX23">
             <v>149639</v>
           </cell>
           <cell r="JY23">
             <v>133600</v>
           </cell>
-          <cell r="JZ23"/>
-          <cell r="KA23"/>
+          <cell r="JZ23">
+            <v>112857</v>
+          </cell>
+          <cell r="KA23">
+            <v>180500</v>
+          </cell>
           <cell r="KB23"/>
           <cell r="KC23"/>
           <cell r="KD23"/>
           <cell r="KE23"/>
           <cell r="KF23"/>
           <cell r="KG23"/>
         </row>
         <row r="28">
           <cell r="JV28">
             <v>2367</v>
           </cell>
           <cell r="JW28">
             <v>2677</v>
           </cell>
           <cell r="JX28">
             <v>2755</v>
           </cell>
           <cell r="JY28">
             <v>3218</v>
           </cell>
-          <cell r="JZ28"/>
-          <cell r="KA28"/>
+          <cell r="JZ28">
+            <v>3226</v>
+          </cell>
+          <cell r="KA28">
+            <v>4090</v>
+          </cell>
           <cell r="KB28"/>
           <cell r="KC28"/>
           <cell r="KD28"/>
           <cell r="KE28"/>
           <cell r="KF28"/>
           <cell r="KG28"/>
         </row>
         <row r="33">
           <cell r="JV33">
             <v>28510</v>
           </cell>
           <cell r="JW33">
             <v>34777</v>
           </cell>
           <cell r="JX33">
             <v>48671</v>
           </cell>
           <cell r="JY33">
             <v>7733</v>
           </cell>
-          <cell r="JZ33"/>
-          <cell r="KA33"/>
+          <cell r="JZ33">
+            <v>1940</v>
+          </cell>
+          <cell r="KA33">
+            <v>3717</v>
+          </cell>
           <cell r="KB33"/>
           <cell r="KC33"/>
           <cell r="KD33"/>
           <cell r="KE33"/>
           <cell r="KF33"/>
           <cell r="KG33"/>
         </row>
         <row r="38">
           <cell r="JV38">
             <v>672</v>
           </cell>
           <cell r="JW38">
             <v>647</v>
           </cell>
           <cell r="JX38">
             <v>497</v>
           </cell>
           <cell r="JY38">
             <v>184</v>
           </cell>
-          <cell r="JZ38"/>
-          <cell r="KA38"/>
+          <cell r="JZ38">
+            <v>59</v>
+          </cell>
+          <cell r="KA38">
+            <v>92</v>
+          </cell>
           <cell r="KB38"/>
           <cell r="KC38"/>
           <cell r="KD38"/>
           <cell r="KE38"/>
           <cell r="KF38"/>
           <cell r="KG38"/>
         </row>
       </sheetData>
       <sheetData sheetId="26"/>
       <sheetData sheetId="27"/>
       <sheetData sheetId="28">
         <row r="4">
-          <cell r="JY4">
-            <v>428</v>
+          <cell r="KA4">
+            <v>554</v>
           </cell>
         </row>
         <row r="23">
           <cell r="JV23">
             <v>42137</v>
           </cell>
           <cell r="JW23">
             <v>41108</v>
           </cell>
           <cell r="JX23">
             <v>49559</v>
           </cell>
           <cell r="JY23">
             <v>47689</v>
           </cell>
-          <cell r="JZ23"/>
-          <cell r="KA23"/>
+          <cell r="JZ23">
+            <v>57392</v>
+          </cell>
+          <cell r="KA23">
+            <v>66522</v>
+          </cell>
           <cell r="KB23"/>
           <cell r="KC23"/>
           <cell r="KD23"/>
           <cell r="KE23"/>
           <cell r="KF23"/>
           <cell r="KG23"/>
         </row>
         <row r="28">
           <cell r="JV28">
             <v>2010</v>
           </cell>
           <cell r="JW28">
             <v>2167</v>
           </cell>
           <cell r="JX28">
             <v>1702</v>
           </cell>
           <cell r="JY28">
             <v>2347</v>
           </cell>
-          <cell r="JZ28"/>
-          <cell r="KA28"/>
+          <cell r="JZ28">
+            <v>3120</v>
+          </cell>
+          <cell r="KA28">
+            <v>3195</v>
+          </cell>
           <cell r="KB28"/>
           <cell r="KC28"/>
           <cell r="KD28"/>
           <cell r="KE28"/>
           <cell r="KF28"/>
           <cell r="KG28"/>
         </row>
       </sheetData>
       <sheetData sheetId="29">
         <row r="4">
-          <cell r="JY4"/>
+          <cell r="KA4"/>
         </row>
         <row r="23">
           <cell r="JV23"/>
           <cell r="JW23"/>
           <cell r="JX23"/>
           <cell r="JY23"/>
           <cell r="JZ23"/>
           <cell r="KA23"/>
           <cell r="KB23"/>
           <cell r="KC23"/>
           <cell r="KD23"/>
           <cell r="KE23"/>
           <cell r="KF23"/>
           <cell r="KG23"/>
         </row>
         <row r="33">
           <cell r="JV33">
             <v>5057</v>
           </cell>
           <cell r="JW33">
             <v>3832</v>
           </cell>
           <cell r="JX33">
             <v>4269</v>
           </cell>
           <cell r="JY33">
             <v>5137</v>
           </cell>
-          <cell r="JZ33"/>
-          <cell r="KA33"/>
+          <cell r="JZ33">
+            <v>8240</v>
+          </cell>
+          <cell r="KA33">
+            <v>9378</v>
+          </cell>
           <cell r="KB33"/>
           <cell r="KC33"/>
           <cell r="KD33"/>
           <cell r="KE33"/>
           <cell r="KF33"/>
           <cell r="KG33"/>
         </row>
       </sheetData>
       <sheetData sheetId="30"/>
       <sheetData sheetId="31">
         <row r="4">
-          <cell r="JY4">
-            <v>158</v>
+          <cell r="KA4">
+            <v>84</v>
           </cell>
         </row>
         <row r="23">
           <cell r="JV23">
             <v>5363</v>
           </cell>
           <cell r="JW23">
             <v>6861</v>
           </cell>
           <cell r="JX23">
             <v>5566</v>
           </cell>
           <cell r="JY23">
             <v>8585</v>
           </cell>
-          <cell r="JZ23"/>
-          <cell r="KA23"/>
+          <cell r="JZ23">
+            <v>8156</v>
+          </cell>
+          <cell r="KA23">
+            <v>5035</v>
+          </cell>
           <cell r="KB23"/>
           <cell r="KC23"/>
           <cell r="KD23"/>
           <cell r="KE23"/>
           <cell r="KF23"/>
           <cell r="KG23"/>
         </row>
         <row r="28">
           <cell r="JV28">
             <v>242</v>
           </cell>
           <cell r="JW28">
             <v>363</v>
           </cell>
           <cell r="JX28">
             <v>336</v>
           </cell>
           <cell r="JY28">
             <v>563</v>
           </cell>
-          <cell r="JZ28"/>
-          <cell r="KA28"/>
+          <cell r="JZ28">
+            <v>483</v>
+          </cell>
+          <cell r="KA28">
+            <v>228</v>
+          </cell>
           <cell r="KB28"/>
           <cell r="KC28"/>
           <cell r="KD28"/>
           <cell r="KE28"/>
           <cell r="KF28"/>
           <cell r="KG28"/>
         </row>
       </sheetData>
       <sheetData sheetId="32">
         <row r="23">
           <cell r="JV23"/>
           <cell r="JW23"/>
           <cell r="JX23"/>
           <cell r="JY23"/>
           <cell r="JZ23"/>
           <cell r="KA23"/>
           <cell r="KB23"/>
           <cell r="KC23"/>
           <cell r="KD23"/>
           <cell r="KE23"/>
           <cell r="KF23"/>
           <cell r="KG23"/>
         </row>
         <row r="28">
           <cell r="JV28"/>
@@ -2845,434 +3092,488 @@
           <cell r="KA23"/>
           <cell r="KB23"/>
           <cell r="KC23"/>
           <cell r="KD23"/>
           <cell r="KE23"/>
           <cell r="KF23"/>
           <cell r="KG23"/>
         </row>
         <row r="28">
           <cell r="JV28"/>
           <cell r="JW28"/>
           <cell r="JX28"/>
           <cell r="JY28"/>
           <cell r="JZ28"/>
           <cell r="KA28"/>
           <cell r="KB28"/>
           <cell r="KC28"/>
           <cell r="KD28"/>
           <cell r="KE28"/>
           <cell r="KF28"/>
           <cell r="KG28"/>
         </row>
       </sheetData>
       <sheetData sheetId="44">
         <row r="4">
-          <cell r="JY4">
-            <v>41</v>
+          <cell r="KA4">
+            <v>74</v>
           </cell>
         </row>
         <row r="23">
           <cell r="JV23">
             <v>1885</v>
           </cell>
           <cell r="JW23">
             <v>1265</v>
           </cell>
           <cell r="JX23">
             <v>2067</v>
           </cell>
           <cell r="JY23">
             <v>2373</v>
           </cell>
-          <cell r="JZ23"/>
-          <cell r="KA23"/>
+          <cell r="JZ23">
+            <v>3198</v>
+          </cell>
+          <cell r="KA23">
+            <v>4545</v>
+          </cell>
           <cell r="KB23"/>
           <cell r="KC23"/>
           <cell r="KD23"/>
           <cell r="KE23"/>
           <cell r="KF23"/>
           <cell r="KG23"/>
         </row>
         <row r="28">
           <cell r="JV28">
             <v>78</v>
           </cell>
           <cell r="JW28">
             <v>53</v>
           </cell>
           <cell r="JX28">
             <v>84</v>
           </cell>
           <cell r="JY28">
             <v>116</v>
           </cell>
-          <cell r="JZ28"/>
-          <cell r="KA28"/>
+          <cell r="JZ28">
+            <v>119</v>
+          </cell>
+          <cell r="KA28">
+            <v>241</v>
+          </cell>
           <cell r="KB28"/>
           <cell r="KC28"/>
           <cell r="KD28"/>
           <cell r="KE28"/>
           <cell r="KF28"/>
           <cell r="KG28"/>
         </row>
       </sheetData>
       <sheetData sheetId="45">
         <row r="4">
-          <cell r="JY4"/>
+          <cell r="KA4"/>
         </row>
         <row r="23">
           <cell r="JV23"/>
           <cell r="JW23"/>
           <cell r="JX23"/>
           <cell r="JY23"/>
           <cell r="JZ23"/>
           <cell r="KA23"/>
           <cell r="KB23"/>
           <cell r="KC23"/>
           <cell r="KD23"/>
           <cell r="KE23"/>
           <cell r="KF23"/>
           <cell r="KG23"/>
         </row>
         <row r="28">
           <cell r="JV28"/>
           <cell r="JW28"/>
           <cell r="JX28"/>
           <cell r="JY28"/>
           <cell r="JZ28"/>
           <cell r="KA28"/>
           <cell r="KB28"/>
           <cell r="KC28"/>
           <cell r="KD28"/>
           <cell r="KE28"/>
           <cell r="KF28"/>
           <cell r="KG28"/>
         </row>
         <row r="33">
           <cell r="JV33">
             <v>1399</v>
           </cell>
           <cell r="JW33">
             <v>1226</v>
           </cell>
           <cell r="JX33">
             <v>3366</v>
           </cell>
           <cell r="JY33">
             <v>2694</v>
           </cell>
-          <cell r="JZ33"/>
-          <cell r="KA33"/>
+          <cell r="JZ33">
+            <v>2562</v>
+          </cell>
+          <cell r="KA33">
+            <v>3302</v>
+          </cell>
           <cell r="KB33"/>
           <cell r="KC33"/>
           <cell r="KD33"/>
           <cell r="KE33"/>
           <cell r="KF33"/>
           <cell r="KG33"/>
         </row>
         <row r="38">
           <cell r="JV38">
             <v>44</v>
           </cell>
           <cell r="JW38">
             <v>37</v>
           </cell>
           <cell r="JX38">
             <v>69</v>
           </cell>
-          <cell r="JY38"/>
-[...1 lines deleted...]
-          <cell r="KA38"/>
+          <cell r="JY38">
+            <v>81</v>
+          </cell>
+          <cell r="JZ38">
+            <v>73</v>
+          </cell>
+          <cell r="KA38">
+            <v>46</v>
+          </cell>
           <cell r="KB38"/>
           <cell r="KC38"/>
           <cell r="KD38"/>
           <cell r="KE38"/>
           <cell r="KF38"/>
           <cell r="KG38"/>
         </row>
       </sheetData>
       <sheetData sheetId="46">
         <row r="4">
-          <cell r="JY4">
-            <v>48</v>
+          <cell r="KA4">
+            <v>10</v>
           </cell>
         </row>
         <row r="23">
           <cell r="JV23">
             <v>2982</v>
           </cell>
           <cell r="JW23">
             <v>1839</v>
           </cell>
           <cell r="JX23">
             <v>1497</v>
           </cell>
           <cell r="JY23">
             <v>2764</v>
           </cell>
-          <cell r="JZ23"/>
+          <cell r="JZ23">
+            <v>2241</v>
+          </cell>
+          <cell r="KA23">
+            <v>640</v>
+          </cell>
+          <cell r="KB23"/>
+          <cell r="KC23"/>
+          <cell r="KD23"/>
+          <cell r="KE23"/>
+          <cell r="KF23"/>
+          <cell r="KG23"/>
+        </row>
+        <row r="28">
+          <cell r="JV28">
+            <v>116</v>
+          </cell>
+          <cell r="JW28">
+            <v>89</v>
+          </cell>
+          <cell r="JX28">
+            <v>67</v>
+          </cell>
+          <cell r="JY28">
+            <v>121</v>
+          </cell>
+          <cell r="JZ28">
+            <v>105</v>
+          </cell>
+          <cell r="KA28">
+            <v>29</v>
+          </cell>
+          <cell r="KB28"/>
+          <cell r="KC28"/>
+          <cell r="KD28"/>
+          <cell r="KE28"/>
+          <cell r="KF28"/>
+          <cell r="KG28"/>
+        </row>
+      </sheetData>
+      <sheetData sheetId="47"/>
+      <sheetData sheetId="48"/>
+      <sheetData sheetId="49">
+        <row r="4">
+          <cell r="KA4">
+            <v>1062</v>
+          </cell>
+        </row>
+      </sheetData>
+      <sheetData sheetId="50">
+        <row r="4">
+          <cell r="KA4">
+            <v>131</v>
+          </cell>
+        </row>
+        <row r="23">
+          <cell r="JV23">
+            <v>4233</v>
+          </cell>
+          <cell r="JW23">
+            <v>3840</v>
+          </cell>
+          <cell r="JX23">
+            <v>4638</v>
+          </cell>
+          <cell r="JY23">
+            <v>5579</v>
+          </cell>
+          <cell r="JZ23">
+            <v>6795</v>
+          </cell>
+          <cell r="KA23">
+            <v>7353</v>
+          </cell>
+          <cell r="KB23"/>
+          <cell r="KC23"/>
+          <cell r="KD23"/>
+          <cell r="KE23"/>
+          <cell r="KF23"/>
+          <cell r="KG23"/>
+        </row>
+        <row r="28">
+          <cell r="JV28">
+            <v>122</v>
+          </cell>
+          <cell r="JW28">
+            <v>125</v>
+          </cell>
+          <cell r="JX28">
+            <v>147</v>
+          </cell>
+          <cell r="JY28">
+            <v>188</v>
+          </cell>
+          <cell r="JZ28">
+            <v>206</v>
+          </cell>
+          <cell r="KA28">
+            <v>228</v>
+          </cell>
+          <cell r="KB28"/>
+          <cell r="KC28"/>
+          <cell r="KD28"/>
+          <cell r="KE28"/>
+          <cell r="KF28"/>
+          <cell r="KG28"/>
+        </row>
+      </sheetData>
+      <sheetData sheetId="51">
+        <row r="4">
+          <cell r="KA4">
+            <v>61</v>
+          </cell>
+        </row>
+        <row r="23">
+          <cell r="JV23">
+            <v>2994</v>
+          </cell>
+          <cell r="JW23">
+            <v>2778</v>
+          </cell>
+          <cell r="JX23">
+            <v>5183</v>
+          </cell>
+          <cell r="JY23">
+            <v>2047</v>
+          </cell>
+          <cell r="JZ23">
+            <v>2125</v>
+          </cell>
+          <cell r="KA23">
+            <v>3705</v>
+          </cell>
+          <cell r="KB23"/>
+          <cell r="KC23"/>
+          <cell r="KD23"/>
+          <cell r="KE23"/>
+          <cell r="KF23"/>
+          <cell r="KG23"/>
+        </row>
+        <row r="28">
+          <cell r="JV28">
+            <v>130</v>
+          </cell>
+          <cell r="JW28">
+            <v>106</v>
+          </cell>
+          <cell r="JX28">
+            <v>250</v>
+          </cell>
+          <cell r="JY28">
+            <v>83</v>
+          </cell>
+          <cell r="JZ28">
+            <v>101</v>
+          </cell>
+          <cell r="KA28">
+            <v>254</v>
+          </cell>
+          <cell r="KB28"/>
+          <cell r="KC28"/>
+          <cell r="KD28"/>
+          <cell r="KE28"/>
+          <cell r="KF28"/>
+          <cell r="KG28"/>
+        </row>
+      </sheetData>
+      <sheetData sheetId="52">
+        <row r="4">
+          <cell r="KA4">
+            <v>5</v>
+          </cell>
+        </row>
+        <row r="23">
+          <cell r="JV23">
+            <v>4188</v>
+          </cell>
+          <cell r="JW23">
+            <v>4145</v>
+          </cell>
+          <cell r="JX23">
+            <v>7535</v>
+          </cell>
+          <cell r="JY23">
+            <v>7143</v>
+          </cell>
+          <cell r="JZ23">
+            <v>4315</v>
+          </cell>
+          <cell r="KA23">
+            <v>252</v>
+          </cell>
+          <cell r="KB23"/>
+          <cell r="KC23"/>
+          <cell r="KD23"/>
+          <cell r="KE23"/>
+          <cell r="KF23"/>
+          <cell r="KG23"/>
+        </row>
+        <row r="28">
+          <cell r="JV28">
+            <v>175</v>
+          </cell>
+          <cell r="JW28">
+            <v>157</v>
+          </cell>
+          <cell r="JX28">
+            <v>219</v>
+          </cell>
+          <cell r="JY28">
+            <v>209</v>
+          </cell>
+          <cell r="JZ28">
+            <v>188</v>
+          </cell>
+          <cell r="KA28">
+            <v>24</v>
+          </cell>
+          <cell r="KB28"/>
+          <cell r="KC28"/>
+          <cell r="KD28"/>
+          <cell r="KE28"/>
+          <cell r="KF28"/>
+          <cell r="KG28"/>
+        </row>
+      </sheetData>
+      <sheetData sheetId="53"/>
+      <sheetData sheetId="54">
+        <row r="4">
+          <cell r="KA4">
+            <v>2451</v>
+          </cell>
+        </row>
+      </sheetData>
+      <sheetData sheetId="55"/>
+      <sheetData sheetId="56">
+        <row r="4">
+          <cell r="KA4">
+            <v>1</v>
+          </cell>
+        </row>
+        <row r="23">
+          <cell r="JV23">
+            <v>308</v>
+          </cell>
+          <cell r="JW23">
+            <v>401</v>
+          </cell>
+          <cell r="JX23"/>
+          <cell r="JY23">
+            <v>153</v>
+          </cell>
+          <cell r="JZ23">
+            <v>49</v>
+          </cell>
           <cell r="KA23"/>
           <cell r="KB23"/>
           <cell r="KC23"/>
           <cell r="KD23"/>
           <cell r="KE23"/>
           <cell r="KF23"/>
           <cell r="KG23"/>
         </row>
         <row r="28">
           <cell r="JV28">
-            <v>116</v>
-[...218 lines deleted...]
-          <cell r="JV28">
             <v>16</v>
           </cell>
           <cell r="JW28">
             <v>18</v>
           </cell>
           <cell r="JX28"/>
           <cell r="JY28">
             <v>12</v>
           </cell>
-          <cell r="JZ28"/>
+          <cell r="JZ28">
+            <v>1</v>
+          </cell>
           <cell r="KA28"/>
           <cell r="KB28"/>
           <cell r="KC28"/>
           <cell r="KD28"/>
           <cell r="KE28"/>
           <cell r="KF28"/>
           <cell r="KG28"/>
         </row>
       </sheetData>
       <sheetData sheetId="57">
         <row r="23">
           <cell r="JV23"/>
           <cell r="JW23"/>
           <cell r="JX23"/>
           <cell r="JY23"/>
           <cell r="JZ23"/>
           <cell r="KA23"/>
           <cell r="KB23"/>
           <cell r="KC23"/>
           <cell r="KD23"/>
           <cell r="KE23"/>
           <cell r="KF23"/>
           <cell r="KG23"/>
         </row>
         <row r="28">
@@ -3284,51 +3585,51 @@
           <cell r="KA28"/>
           <cell r="KB28"/>
           <cell r="KC28"/>
           <cell r="KD28"/>
           <cell r="KE28"/>
           <cell r="KF28"/>
           <cell r="KG28"/>
         </row>
       </sheetData>
       <sheetData sheetId="58">
         <row r="58">
           <cell r="BG58"/>
         </row>
       </sheetData>
       <sheetData sheetId="59">
         <row r="58">
           <cell r="BH58"/>
         </row>
       </sheetData>
       <sheetData sheetId="60"/>
       <sheetData sheetId="61"/>
       <sheetData sheetId="62"/>
       <sheetData sheetId="63"/>
       <sheetData sheetId="64">
         <row r="4">
-          <cell r="JY4"/>
+          <cell r="KA4"/>
         </row>
         <row r="23">
           <cell r="IT23"/>
           <cell r="IU23"/>
           <cell r="IV23"/>
           <cell r="IW23"/>
           <cell r="IX23"/>
           <cell r="IY23"/>
           <cell r="IZ23"/>
           <cell r="JA23"/>
           <cell r="JB23"/>
           <cell r="JC23"/>
           <cell r="JD23"/>
           <cell r="JE23"/>
         </row>
         <row r="28">
           <cell r="IT28"/>
           <cell r="IU28"/>
           <cell r="IV28"/>
           <cell r="IW28"/>
           <cell r="IX28"/>
           <cell r="IY28"/>
           <cell r="IZ28"/>
           <cell r="JA28"/>
           <cell r="JB28"/>
@@ -3345,56 +3646,56 @@
           <cell r="IY33"/>
           <cell r="IZ33"/>
           <cell r="JA33"/>
           <cell r="JB33"/>
           <cell r="JC33"/>
           <cell r="JD33"/>
           <cell r="JE33"/>
         </row>
         <row r="38">
           <cell r="IT38"/>
           <cell r="IU38"/>
           <cell r="IV38"/>
           <cell r="IW38"/>
           <cell r="IX38"/>
           <cell r="IY38"/>
           <cell r="IZ38"/>
           <cell r="JA38"/>
           <cell r="JB38"/>
           <cell r="JC38"/>
           <cell r="JD38"/>
           <cell r="JE38"/>
         </row>
       </sheetData>
       <sheetData sheetId="65">
         <row r="4">
-          <cell r="JY4"/>
+          <cell r="KA4"/>
         </row>
       </sheetData>
       <sheetData sheetId="66">
         <row r="4">
-          <cell r="JY4"/>
+          <cell r="KA4"/>
         </row>
         <row r="23">
           <cell r="JV23"/>
           <cell r="JW23"/>
           <cell r="JX23"/>
           <cell r="JY23"/>
           <cell r="JZ23"/>
           <cell r="KA23"/>
           <cell r="KB23"/>
           <cell r="KC23"/>
           <cell r="KD23"/>
           <cell r="KE23"/>
           <cell r="KF23"/>
           <cell r="KG23"/>
         </row>
         <row r="28">
           <cell r="JV28"/>
           <cell r="JW28"/>
           <cell r="JX28"/>
           <cell r="JY28"/>
           <cell r="JZ28"/>
           <cell r="KA28"/>
           <cell r="KB28"/>
           <cell r="KC28"/>
           <cell r="KD28"/>
@@ -3411,59 +3712,63 @@
           <cell r="KA33"/>
           <cell r="KB33"/>
           <cell r="KC33"/>
           <cell r="KD33"/>
           <cell r="KE33"/>
           <cell r="KF33"/>
           <cell r="KG33"/>
         </row>
         <row r="38">
           <cell r="JV38"/>
           <cell r="JW38"/>
           <cell r="JX38"/>
           <cell r="JY38"/>
           <cell r="JZ38"/>
           <cell r="KA38"/>
           <cell r="KB38"/>
           <cell r="KC38"/>
           <cell r="KD38"/>
           <cell r="KE38"/>
           <cell r="KF38"/>
           <cell r="KG38"/>
         </row>
       </sheetData>
       <sheetData sheetId="67">
         <row r="4">
-          <cell r="JY4"/>
+          <cell r="KA4">
+            <v>1</v>
+          </cell>
         </row>
         <row r="23">
           <cell r="JV23"/>
           <cell r="JW23"/>
           <cell r="JX23"/>
           <cell r="JY23"/>
           <cell r="JZ23"/>
-          <cell r="KA23"/>
+          <cell r="KA23">
+            <v>176</v>
+          </cell>
           <cell r="KB23"/>
           <cell r="KC23"/>
           <cell r="KD23"/>
           <cell r="KE23"/>
           <cell r="KF23"/>
           <cell r="KG23"/>
         </row>
         <row r="28">
           <cell r="JV28"/>
           <cell r="JW28"/>
           <cell r="JX28"/>
           <cell r="JY28"/>
           <cell r="JZ28"/>
           <cell r="KA28"/>
           <cell r="KB28"/>
           <cell r="KC28"/>
           <cell r="KD28"/>
           <cell r="KE28"/>
           <cell r="KF28"/>
           <cell r="KG28"/>
         </row>
         <row r="33">
           <cell r="JV33"/>
           <cell r="JW33"/>
           <cell r="JX33"/>
@@ -3472,182 +3777,176 @@
           <cell r="KA33"/>
           <cell r="KB33"/>
           <cell r="KC33"/>
           <cell r="KD33"/>
           <cell r="KE33"/>
           <cell r="KF33"/>
           <cell r="KG33"/>
         </row>
         <row r="38">
           <cell r="JV38"/>
           <cell r="JW38"/>
           <cell r="JX38"/>
           <cell r="JY38"/>
           <cell r="JZ38"/>
           <cell r="KA38"/>
           <cell r="KB38"/>
           <cell r="KC38"/>
           <cell r="KD38"/>
           <cell r="KE38"/>
           <cell r="KF38"/>
           <cell r="KG38"/>
         </row>
       </sheetData>
       <sheetData sheetId="68">
         <row r="4">
-          <cell r="JY4">
-[...1 lines deleted...]
-          </cell>
+          <cell r="KA4"/>
         </row>
       </sheetData>
       <sheetData sheetId="69">
         <row r="4">
-          <cell r="JY4">
-            <v>85</v>
+          <cell r="KA4">
+            <v>80</v>
           </cell>
         </row>
       </sheetData>
       <sheetData sheetId="70">
         <row r="4">
-          <cell r="JY4">
+          <cell r="KA4">
             <v>1</v>
           </cell>
         </row>
       </sheetData>
       <sheetData sheetId="71">
         <row r="4">
-          <cell r="JY4">
-            <v>21</v>
+          <cell r="KA4">
+            <v>20</v>
           </cell>
         </row>
       </sheetData>
       <sheetData sheetId="72">
         <row r="19">
           <cell r="JH19">
             <v>0</v>
           </cell>
         </row>
       </sheetData>
       <sheetData sheetId="73">
         <row r="4">
-          <cell r="JY4"/>
+          <cell r="KA4"/>
         </row>
       </sheetData>
       <sheetData sheetId="74">
         <row r="4">
-          <cell r="JY4">
-            <v>40</v>
+          <cell r="KA4">
+            <v>44</v>
           </cell>
         </row>
       </sheetData>
       <sheetData sheetId="75">
         <row r="4">
-          <cell r="JY4"/>
+          <cell r="KA4"/>
         </row>
       </sheetData>
       <sheetData sheetId="76">
         <row r="4">
-          <cell r="JY4">
-            <v>1</v>
+          <cell r="KA4">
+            <v>2</v>
           </cell>
         </row>
       </sheetData>
       <sheetData sheetId="77">
         <row r="4">
-          <cell r="JY4"/>
+          <cell r="KA4"/>
         </row>
       </sheetData>
       <sheetData sheetId="78"/>
       <sheetData sheetId="79">
         <row r="4">
-          <cell r="JY4"/>
+          <cell r="KA4"/>
         </row>
       </sheetData>
       <sheetData sheetId="80"/>
       <sheetData sheetId="81"/>
       <sheetData sheetId="82">
         <row r="4">
-          <cell r="JY4">
-            <v>81</v>
+          <cell r="KA4">
+            <v>77</v>
           </cell>
         </row>
       </sheetData>
       <sheetData sheetId="83">
         <row r="4">
-          <cell r="JY4">
-            <v>20</v>
+          <cell r="KA4">
+            <v>21</v>
           </cell>
         </row>
       </sheetData>
       <sheetData sheetId="84">
         <row r="4">
-          <cell r="JY4">
+          <cell r="KA4">
             <v>17</v>
           </cell>
         </row>
       </sheetData>
       <sheetData sheetId="85">
         <row r="4">
-          <cell r="JY4">
-            <v>107</v>
+          <cell r="KA4">
+            <v>106</v>
           </cell>
         </row>
       </sheetData>
       <sheetData sheetId="86"/>
       <sheetData sheetId="87"/>
       <sheetData sheetId="88"/>
       <sheetData sheetId="89"/>
       <sheetData sheetId="90">
         <row r="4">
-          <cell r="JY4">
-            <v>130</v>
+          <cell r="KA4">
+            <v>127</v>
           </cell>
         </row>
       </sheetData>
       <sheetData sheetId="91">
         <row r="4">
-          <cell r="JY4">
-[...1 lines deleted...]
-          </cell>
+          <cell r="KA4"/>
         </row>
       </sheetData>
       <sheetData sheetId="92">
         <row r="4">
-          <cell r="JY4">
-            <v>52</v>
+          <cell r="KA4">
+            <v>49</v>
           </cell>
         </row>
       </sheetData>
       <sheetData sheetId="93">
         <row r="4">
-          <cell r="JY4">
-            <v>661</v>
+          <cell r="KA4">
+            <v>854</v>
           </cell>
         </row>
       </sheetData>
-      <sheetData sheetId="94" refreshError="1"/>
-      <sheetData sheetId="95" refreshError="1"/>
     </sheetDataSet>
   </externalBook>
 </externalLink>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
@@ -3887,757 +4186,782 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5C56E8DF-DCC2-4E85-8441-21C2D1854515}">
   <dimension ref="A1:T49"/>
   <sheetViews>
     <sheetView tabSelected="1" showWhiteSpace="0" zoomScaleNormal="100" zoomScalePageLayoutView="115" workbookViewId="0">
-      <selection activeCell="E22" sqref="E22"/>
+      <selection activeCell="H36" sqref="H36"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="13.2" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="32.33203125" bestFit="1" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="8" max="8" width="10.44140625" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="32.28515625" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="9.85546875" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="10.42578125" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="9.7109375" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="10.42578125" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="9.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="9.7109375" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="10.42578125" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="11" bestFit="1" customWidth="1"/>
-    <col min="10" max="10" width="12.109375" bestFit="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="15" max="15" width="11.33203125" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="12.140625" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="10.42578125" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="11.5703125" bestFit="1" customWidth="1"/>
+    <col min="13" max="13" width="11.42578125" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="12.28515625" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="11.28515625" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="13" bestFit="1" customWidth="1"/>
-    <col min="17" max="17" width="11.33203125" bestFit="1" customWidth="1"/>
-    <col min="18" max="18" width="12.33203125" bestFit="1" customWidth="1"/>
+    <col min="17" max="17" width="11.28515625" bestFit="1" customWidth="1"/>
+    <col min="18" max="18" width="12.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:20" s="46" customFormat="1" ht="14.4" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:20" s="46" customFormat="1" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A1" s="43"/>
       <c r="B1" s="44" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="44" t="s">
         <v>1</v>
       </c>
       <c r="D1" s="44" t="s">
         <v>2</v>
       </c>
       <c r="E1" s="44" t="s">
         <v>3</v>
       </c>
       <c r="F1" s="44" t="s">
         <v>4</v>
       </c>
       <c r="G1" s="44" t="s">
         <v>5</v>
       </c>
       <c r="H1" s="44" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="44" t="s">
         <v>7</v>
       </c>
       <c r="J1" s="44" t="s">
         <v>8</v>
       </c>
       <c r="K1" s="44" t="s">
         <v>9</v>
       </c>
       <c r="L1" s="44" t="s">
         <v>10</v>
       </c>
       <c r="M1" s="44" t="s">
         <v>11</v>
       </c>
       <c r="N1" s="45" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="2" spans="1:20" ht="13.8" thickTop="1" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:20" ht="13.5" thickTop="1" x14ac:dyDescent="0.2">
       <c r="A2" s="1" t="s">
         <v>13</v>
       </c>
       <c r="B2" s="51">
         <v>274287</v>
       </c>
       <c r="C2" s="28">
         <f>269716+2</f>
         <v>269718</v>
       </c>
       <c r="D2" s="51">
         <f>307878+232-64</f>
         <v>308046</v>
       </c>
       <c r="E2" s="28">
         <v>284490</v>
       </c>
-      <c r="F2" s="28"/>
-      <c r="G2" s="51"/>
+      <c r="F2" s="28">
+        <v>309896</v>
+      </c>
+      <c r="G2" s="51">
+        <f>321871+8434+9+4136+19+3354+29+5</f>
+        <v>337857</v>
+      </c>
       <c r="H2" s="28"/>
       <c r="I2" s="28"/>
       <c r="J2" s="28"/>
       <c r="K2" s="51"/>
       <c r="L2" s="51"/>
       <c r="M2" s="51"/>
       <c r="N2" s="20">
         <f>SUM(B2:M2)</f>
-        <v>1136541</v>
+        <v>1784294</v>
       </c>
       <c r="O2" s="29"/>
       <c r="P2" s="21"/>
       <c r="Q2" s="64"/>
       <c r="R2" s="21"/>
       <c r="S2" s="21"/>
       <c r="T2" s="21"/>
     </row>
-    <row r="3" spans="1:20" ht="13.8" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="3" spans="1:20" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A3" s="2">
         <v>2025</v>
       </c>
       <c r="B3" s="39">
         <v>292754</v>
       </c>
       <c r="C3" s="39">
         <v>290622</v>
       </c>
       <c r="D3" s="39">
         <v>383151</v>
       </c>
       <c r="E3" s="39">
         <v>301947</v>
       </c>
       <c r="F3" s="39">
         <v>267636</v>
       </c>
       <c r="G3" s="39">
         <v>281936</v>
       </c>
       <c r="H3" s="39">
         <v>295514</v>
       </c>
       <c r="I3" s="39">
         <v>278665</v>
       </c>
       <c r="J3" s="39">
         <v>243324</v>
       </c>
       <c r="K3" s="39">
         <v>258634</v>
       </c>
       <c r="L3" s="39">
         <v>235777</v>
       </c>
       <c r="M3" s="39">
         <v>281416</v>
       </c>
       <c r="N3" s="6">
         <f>SUM(B3:M3)</f>
         <v>3411376</v>
       </c>
       <c r="O3" s="50"/>
       <c r="P3" s="21"/>
       <c r="Q3" s="10"/>
       <c r="R3" s="10"/>
       <c r="S3" s="10"/>
       <c r="T3" s="10"/>
     </row>
-    <row r="4" spans="1:20" ht="13.8" thickTop="1" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:20" ht="13.5" thickTop="1" x14ac:dyDescent="0.2">
       <c r="A4" t="s">
         <v>14</v>
       </c>
       <c r="B4" s="29">
         <v>230163</v>
       </c>
       <c r="C4" s="29">
         <v>218459</v>
       </c>
       <c r="D4" s="29">
         <v>280110</v>
       </c>
       <c r="E4" s="29">
         <v>260147</v>
       </c>
-      <c r="F4" s="29"/>
-      <c r="G4" s="29"/>
+      <c r="F4" s="29">
+        <v>310629</v>
+      </c>
+      <c r="G4" s="29">
+        <v>344066</v>
+      </c>
       <c r="H4" s="29"/>
       <c r="I4" s="29"/>
       <c r="J4" s="29"/>
       <c r="K4" s="29"/>
       <c r="L4" s="29"/>
       <c r="M4" s="29"/>
       <c r="N4" s="20">
         <f t="shared" ref="N4:N12" si="0">SUM(B4:M4)</f>
-        <v>988879</v>
+        <v>1643574</v>
       </c>
       <c r="Q4" s="21"/>
       <c r="S4" s="3"/>
     </row>
-    <row r="5" spans="1:20" ht="13.8" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="5" spans="1:20" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A5" s="2">
         <v>2025</v>
       </c>
       <c r="B5" s="39">
         <v>251085</v>
       </c>
       <c r="C5" s="39">
         <v>237738</v>
       </c>
       <c r="D5" s="39">
         <v>290285</v>
       </c>
       <c r="E5" s="39">
         <v>273866</v>
       </c>
       <c r="F5" s="39">
         <v>320934</v>
       </c>
       <c r="G5" s="39">
         <v>347595</v>
       </c>
       <c r="H5" s="39">
         <v>372618</v>
       </c>
       <c r="I5" s="39">
         <v>347060</v>
       </c>
       <c r="J5" s="39">
         <v>301205</v>
       </c>
       <c r="K5" s="39">
         <v>303237</v>
       </c>
       <c r="L5" s="39">
         <v>248305</v>
       </c>
       <c r="M5" s="39">
         <v>254892</v>
       </c>
       <c r="N5" s="6">
         <f t="shared" si="0"/>
         <v>3548820</v>
       </c>
       <c r="O5" s="29"/>
       <c r="P5" s="63"/>
       <c r="Q5" s="21"/>
       <c r="S5" s="3"/>
     </row>
-    <row r="6" spans="1:20" ht="13.8" thickTop="1" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:20" ht="13.5" thickTop="1" x14ac:dyDescent="0.2">
       <c r="A6" s="1" t="s">
         <v>15</v>
       </c>
       <c r="B6" s="4">
         <f>+'E Detail'!C36</f>
         <v>125064</v>
       </c>
       <c r="C6" s="4">
         <f>+'E Detail'!D36</f>
         <v>119898</v>
       </c>
       <c r="D6" s="4">
         <f>+'E Detail'!E36</f>
         <v>152048</v>
       </c>
       <c r="E6" s="4">
         <f>+'E Detail'!F36</f>
-        <v>144544</v>
+        <v>144625</v>
       </c>
       <c r="F6" s="4">
         <f>+'E Detail'!G36</f>
-        <v>0</v>
+        <v>168591</v>
       </c>
       <c r="G6" s="4">
         <f>+'E Detail'!H36</f>
-        <v>0</v>
+        <v>183422</v>
       </c>
       <c r="H6" s="4">
         <f>+'E Detail'!I36</f>
         <v>0</v>
       </c>
       <c r="I6" s="4">
         <f>+'E Detail'!J36</f>
         <v>0</v>
       </c>
       <c r="J6" s="4">
         <f>+'E Detail'!K36</f>
         <v>0</v>
       </c>
       <c r="K6" s="4">
         <f>+'E Detail'!L36</f>
         <v>0</v>
       </c>
       <c r="L6" s="4">
         <f>+'E Detail'!M36</f>
         <v>0</v>
       </c>
       <c r="M6" s="4">
         <f>+'E Detail'!N36</f>
         <v>0</v>
       </c>
       <c r="N6" s="20">
         <f t="shared" si="0"/>
-        <v>541554</v>
+        <v>893648</v>
       </c>
       <c r="P6" s="49"/>
       <c r="Q6" s="21"/>
     </row>
-    <row r="7" spans="1:20" ht="13.8" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="7" spans="1:20" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A7" s="2">
         <v>2025</v>
       </c>
       <c r="B7" s="17">
         <v>146865</v>
       </c>
       <c r="C7" s="17">
         <v>133958</v>
       </c>
       <c r="D7" s="17">
         <v>184437</v>
       </c>
       <c r="E7" s="17">
         <v>142821</v>
       </c>
       <c r="F7" s="17">
         <v>173720</v>
       </c>
       <c r="G7" s="17">
         <v>189856</v>
       </c>
       <c r="H7" s="17">
         <v>202605</v>
       </c>
       <c r="I7" s="17">
         <v>206136</v>
       </c>
       <c r="J7" s="17">
         <v>183341</v>
       </c>
       <c r="K7" s="17">
         <v>183415</v>
       </c>
       <c r="L7" s="17">
         <v>137855</v>
       </c>
       <c r="M7" s="17">
         <v>141758</v>
       </c>
       <c r="N7" s="6">
         <f t="shared" si="0"/>
         <v>2026767</v>
       </c>
       <c r="O7" s="29"/>
       <c r="P7" s="29"/>
       <c r="Q7" s="21"/>
       <c r="S7" s="3"/>
     </row>
-    <row r="8" spans="1:20" ht="13.8" thickTop="1" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:20" ht="13.5" thickTop="1" x14ac:dyDescent="0.2">
       <c r="A8" t="s">
         <v>16</v>
       </c>
       <c r="B8" s="29">
         <v>63610</v>
       </c>
       <c r="C8" s="29">
         <v>61579</v>
       </c>
       <c r="D8" s="29">
         <v>74527</v>
       </c>
       <c r="E8" s="29">
         <v>77940</v>
       </c>
-      <c r="F8" s="29"/>
-      <c r="G8" s="29"/>
+      <c r="F8" s="29">
+        <v>87927</v>
+      </c>
+      <c r="G8" s="29">
+        <v>93943</v>
+      </c>
       <c r="H8" s="29"/>
       <c r="I8" s="29"/>
       <c r="J8" s="29"/>
       <c r="K8" s="29"/>
       <c r="L8" s="29"/>
       <c r="M8" s="29"/>
       <c r="N8" s="20">
         <f t="shared" si="0"/>
-        <v>277656</v>
+        <v>459526</v>
       </c>
       <c r="S8" s="3"/>
     </row>
-    <row r="9" spans="1:20" ht="13.8" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="9" spans="1:20" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A9" s="2">
         <v>2025</v>
       </c>
       <c r="B9" s="39">
         <v>74813</v>
       </c>
       <c r="C9" s="39">
         <v>65126</v>
       </c>
       <c r="D9" s="39">
         <v>80932</v>
       </c>
       <c r="E9" s="39">
         <v>77372</v>
       </c>
       <c r="F9" s="39">
         <v>80351</v>
       </c>
       <c r="G9" s="39">
         <v>100092</v>
       </c>
       <c r="H9" s="39">
         <v>111014</v>
       </c>
       <c r="I9" s="39">
         <v>101154</v>
       </c>
       <c r="J9" s="39">
         <v>80167</v>
       </c>
       <c r="K9" s="39">
         <v>87304</v>
       </c>
       <c r="L9" s="39">
         <v>73352</v>
       </c>
       <c r="M9" s="39">
         <v>76407</v>
       </c>
       <c r="N9" s="6">
         <f t="shared" si="0"/>
         <v>1008084</v>
       </c>
       <c r="O9" s="29"/>
       <c r="P9" s="29"/>
     </row>
-    <row r="10" spans="1:20" ht="13.8" thickTop="1" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:20" ht="13.5" thickTop="1" x14ac:dyDescent="0.2">
       <c r="A10" s="1" t="s">
         <v>17</v>
       </c>
       <c r="B10" s="28">
         <v>250280</v>
       </c>
       <c r="C10" s="28">
         <v>224092</v>
       </c>
       <c r="D10" s="28">
         <v>287938</v>
       </c>
       <c r="E10" s="28">
         <v>282612</v>
       </c>
-      <c r="F10" s="28"/>
-      <c r="G10" s="28"/>
+      <c r="F10" s="28">
+        <v>306671</v>
+      </c>
+      <c r="G10" s="28">
+        <v>298820</v>
+      </c>
       <c r="H10" s="28"/>
       <c r="I10" s="28"/>
       <c r="J10" s="28"/>
       <c r="K10" s="28"/>
       <c r="L10" s="28"/>
       <c r="M10" s="28"/>
       <c r="N10" s="20">
         <f t="shared" si="0"/>
-        <v>1044922</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:20" ht="13.8" thickBot="1" x14ac:dyDescent="0.3">
+        <v>1650413</v>
+      </c>
+    </row>
+    <row r="11" spans="1:20" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A11" s="2">
         <v>2025</v>
       </c>
       <c r="B11" s="39">
         <v>215929</v>
       </c>
       <c r="C11" s="39">
         <v>202942</v>
       </c>
       <c r="D11" s="39">
         <v>260613</v>
       </c>
       <c r="E11" s="39">
         <v>265945</v>
       </c>
       <c r="F11" s="39">
         <v>338177</v>
       </c>
       <c r="G11" s="39">
         <v>368658</v>
       </c>
       <c r="H11" s="39">
         <v>394202</v>
       </c>
       <c r="I11" s="39">
         <v>371583</v>
       </c>
       <c r="J11" s="39">
         <v>321437</v>
       </c>
       <c r="K11" s="39">
         <v>322177</v>
       </c>
       <c r="L11" s="39">
         <v>262109</v>
       </c>
       <c r="M11" s="39">
         <v>261061</v>
       </c>
       <c r="N11" s="6">
         <f t="shared" si="0"/>
         <v>3584833</v>
       </c>
       <c r="O11" s="29"/>
       <c r="P11" s="29"/>
     </row>
-    <row r="12" spans="1:20" ht="13.8" thickTop="1" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:20" ht="13.5" thickTop="1" x14ac:dyDescent="0.2">
       <c r="A12" t="s">
         <v>18</v>
       </c>
       <c r="B12" s="29">
         <v>36268</v>
       </c>
       <c r="C12" s="62">
         <v>39464</v>
       </c>
       <c r="D12" s="29">
         <v>41281</v>
       </c>
       <c r="E12" s="29">
         <v>42211</v>
       </c>
-      <c r="F12" s="29"/>
-      <c r="G12" s="29"/>
+      <c r="F12" s="29">
+        <v>40677</v>
+      </c>
+      <c r="G12" s="29">
+        <v>37954</v>
+      </c>
       <c r="H12" s="29"/>
       <c r="I12" s="29"/>
       <c r="J12" s="29"/>
       <c r="K12" s="29"/>
       <c r="L12" s="29"/>
       <c r="M12" s="29"/>
       <c r="N12" s="20">
         <f t="shared" si="0"/>
-        <v>159224</v>
+        <v>237855</v>
       </c>
       <c r="O12" s="29"/>
     </row>
-    <row r="13" spans="1:20" ht="13.8" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="13" spans="1:20" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A13" s="2">
         <v>2025</v>
       </c>
       <c r="B13" s="39">
         <v>41363</v>
       </c>
       <c r="C13" s="39">
         <v>24666</v>
       </c>
       <c r="D13" s="39">
         <v>24147</v>
       </c>
       <c r="E13" s="39">
         <v>23062</v>
       </c>
       <c r="F13" s="39">
         <v>37440</v>
       </c>
       <c r="G13" s="39">
         <v>46246</v>
       </c>
       <c r="H13" s="39">
         <v>43757</v>
       </c>
       <c r="I13" s="39">
         <v>45047</v>
       </c>
       <c r="J13" s="39">
         <v>40213</v>
       </c>
       <c r="K13" s="39">
         <v>45612</v>
       </c>
       <c r="L13" s="39">
         <v>33819</v>
       </c>
       <c r="M13" s="39">
         <v>48185</v>
       </c>
       <c r="N13" s="6">
         <f t="shared" ref="N13:N21" si="1">SUM(B13:M13)</f>
         <v>453557</v>
       </c>
       <c r="O13" s="29"/>
       <c r="P13" s="29"/>
     </row>
-    <row r="14" spans="1:20" ht="13.8" thickTop="1" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:20" ht="13.5" thickTop="1" x14ac:dyDescent="0.2">
       <c r="A14" s="1" t="s">
         <v>19</v>
       </c>
       <c r="B14" s="61">
         <v>72231</v>
       </c>
       <c r="C14" s="30">
         <v>84114</v>
       </c>
       <c r="D14" s="30">
         <v>83587</v>
       </c>
       <c r="E14" s="30">
         <v>73292</v>
       </c>
-      <c r="F14" s="30"/>
-      <c r="G14" s="30"/>
+      <c r="F14" s="30">
+        <v>78755</v>
+      </c>
+      <c r="G14" s="30">
+        <v>117306</v>
+      </c>
       <c r="H14" s="30"/>
       <c r="I14" s="61"/>
       <c r="J14" s="30"/>
       <c r="K14" s="30"/>
       <c r="L14" s="30"/>
       <c r="M14" s="30"/>
       <c r="N14" s="20">
         <f t="shared" si="1"/>
-        <v>313224</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:20" ht="13.8" thickBot="1" x14ac:dyDescent="0.3">
+        <v>509285</v>
+      </c>
+    </row>
+    <row r="15" spans="1:20" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A15" s="2">
         <v>2025</v>
       </c>
       <c r="B15" s="39">
         <v>68058</v>
       </c>
       <c r="C15" s="39">
         <v>62194</v>
       </c>
       <c r="D15" s="39">
         <v>90776</v>
       </c>
       <c r="E15" s="39">
         <v>79147</v>
       </c>
       <c r="F15" s="39">
         <v>75281</v>
       </c>
       <c r="G15" s="39">
         <v>86195</v>
       </c>
       <c r="H15" s="39">
         <v>85396</v>
       </c>
       <c r="I15" s="39">
         <v>88176</v>
       </c>
       <c r="J15" s="39">
         <v>87144</v>
       </c>
       <c r="K15" s="39">
         <v>94111</v>
       </c>
       <c r="L15" s="39">
         <v>87342</v>
       </c>
       <c r="M15" s="39">
         <v>74451</v>
       </c>
       <c r="N15" s="6">
         <f t="shared" si="1"/>
         <v>978271</v>
       </c>
       <c r="O15" s="29"/>
       <c r="P15" s="29"/>
     </row>
-    <row r="16" spans="1:20" ht="13.8" thickTop="1" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:20" ht="13.5" thickTop="1" x14ac:dyDescent="0.2">
       <c r="A16" s="47" t="s">
         <v>78</v>
       </c>
       <c r="B16" s="3">
         <f t="shared" ref="B16:M16" si="2">+B14+B12+B10+B8+B6+B4+B2</f>
         <v>1051903</v>
       </c>
       <c r="C16" s="3">
         <f t="shared" si="2"/>
         <v>1017324</v>
       </c>
       <c r="D16" s="3">
         <f t="shared" si="2"/>
         <v>1227537</v>
       </c>
       <c r="E16" s="3">
         <f t="shared" si="2"/>
-        <v>1165236</v>
+        <v>1165317</v>
       </c>
       <c r="F16" s="3">
         <f t="shared" si="2"/>
-        <v>0</v>
+        <v>1303146</v>
       </c>
       <c r="G16" s="3">
         <f t="shared" si="2"/>
-        <v>0</v>
+        <v>1413368</v>
       </c>
       <c r="H16" s="3">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="I16" s="3">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="J16" s="3">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="K16" s="3">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="L16" s="3">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="M16" s="3">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="N16" s="20">
         <f t="shared" si="1"/>
-        <v>4462000</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:16" ht="13.8" thickBot="1" x14ac:dyDescent="0.3">
+        <v>7178595</v>
+      </c>
+    </row>
+    <row r="17" spans="1:16" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A17" s="2">
         <v>2025</v>
       </c>
       <c r="B17" s="18">
         <f t="shared" ref="B17:M17" si="3">+B15+B13+B11+B9+B7+B5+B3</f>
         <v>1090867</v>
       </c>
       <c r="C17" s="18">
         <f t="shared" si="3"/>
         <v>1017246</v>
       </c>
       <c r="D17" s="18">
         <f t="shared" si="3"/>
         <v>1314341</v>
       </c>
       <c r="E17" s="18">
         <f t="shared" si="3"/>
         <v>1164160</v>
       </c>
       <c r="F17" s="18">
         <f t="shared" si="3"/>
         <v>1293539</v>
       </c>
       <c r="G17" s="18">
         <f t="shared" si="3"/>
@@ -4652,213 +4976,213 @@
         <v>1437821</v>
       </c>
       <c r="J17" s="18">
         <f t="shared" si="3"/>
         <v>1256831</v>
       </c>
       <c r="K17" s="18">
         <f t="shared" si="3"/>
         <v>1294490</v>
       </c>
       <c r="L17" s="18">
         <f t="shared" si="3"/>
         <v>1078559</v>
       </c>
       <c r="M17" s="18">
         <f t="shared" si="3"/>
         <v>1138170</v>
       </c>
       <c r="N17" s="6">
         <f t="shared" si="1"/>
         <v>15011708</v>
       </c>
       <c r="O17" s="29"/>
       <c r="P17" s="29"/>
     </row>
-    <row r="18" spans="1:16" ht="13.8" thickTop="1" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:16" ht="13.5" thickTop="1" x14ac:dyDescent="0.2">
       <c r="A18" s="48" t="s">
         <v>79</v>
       </c>
       <c r="B18" s="3">
         <f>+'Terminal 2'!C22</f>
         <v>194479</v>
       </c>
       <c r="C18" s="3">
         <f>+'Terminal 2'!D22</f>
         <v>219398</v>
       </c>
       <c r="D18" s="3">
         <f>+'Terminal 2'!E22</f>
         <v>300546</v>
       </c>
       <c r="E18" s="3">
         <f>+'Terminal 2'!F22</f>
         <v>214288</v>
       </c>
       <c r="F18" s="3">
         <f>+'Terminal 2'!G22</f>
-        <v>0</v>
+        <v>198388</v>
       </c>
       <c r="G18" s="3">
         <f>+'Terminal 2'!H22</f>
-        <v>0</v>
+        <v>277315</v>
       </c>
       <c r="H18" s="3">
         <f>+'Terminal 2'!I22</f>
         <v>0</v>
       </c>
       <c r="I18" s="3">
         <f>+'Terminal 2'!J22</f>
         <v>0</v>
       </c>
       <c r="J18" s="3">
         <f>+'Terminal 2'!K22</f>
         <v>0</v>
       </c>
       <c r="K18" s="3">
         <f>+'Terminal 2'!L22</f>
         <v>0</v>
       </c>
       <c r="L18" s="3">
         <f>+'Terminal 2'!M22</f>
         <v>0</v>
       </c>
       <c r="M18" s="3">
         <f>+'Terminal 2'!N22</f>
         <v>0</v>
       </c>
       <c r="N18" s="20">
         <f t="shared" si="1"/>
-        <v>928711</v>
+        <v>1404414</v>
       </c>
       <c r="P18" s="3"/>
     </row>
-    <row r="19" spans="1:16" ht="13.8" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="19" spans="1:16" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A19" s="2">
         <v>2025</v>
       </c>
       <c r="B19" s="18">
         <v>185382</v>
       </c>
       <c r="C19" s="18">
         <v>237305</v>
       </c>
       <c r="D19" s="18">
         <v>325469</v>
       </c>
       <c r="E19" s="18">
         <v>219138</v>
       </c>
       <c r="F19" s="18">
         <v>216033</v>
       </c>
       <c r="G19" s="18">
         <v>294946</v>
       </c>
       <c r="H19" s="18">
         <v>321718</v>
       </c>
       <c r="I19" s="18">
         <v>273937</v>
       </c>
       <c r="J19" s="18">
         <v>184842</v>
       </c>
       <c r="K19" s="18">
         <v>252244</v>
       </c>
       <c r="L19" s="18">
         <v>220928</v>
       </c>
       <c r="M19" s="18">
         <v>264047</v>
       </c>
       <c r="N19" s="6">
         <f t="shared" si="1"/>
         <v>2995989</v>
       </c>
       <c r="O19" s="29"/>
       <c r="P19" s="50"/>
     </row>
-    <row r="20" spans="1:16" ht="13.8" thickTop="1" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:16" ht="13.5" thickTop="1" x14ac:dyDescent="0.2">
       <c r="A20" s="38" t="s">
         <v>80</v>
       </c>
       <c r="B20" s="36">
         <f t="shared" ref="B20:M20" si="4">B2+B4+B6+B8+B10+B12+B14+B18</f>
         <v>1246382</v>
       </c>
       <c r="C20" s="36">
         <f t="shared" si="4"/>
         <v>1236722</v>
       </c>
       <c r="D20" s="36">
         <f t="shared" si="4"/>
         <v>1528083</v>
       </c>
       <c r="E20" s="36">
         <f t="shared" si="4"/>
-        <v>1379524</v>
+        <v>1379605</v>
       </c>
       <c r="F20" s="36">
         <f t="shared" si="4"/>
-        <v>0</v>
+        <v>1501534</v>
       </c>
       <c r="G20" s="36">
         <f t="shared" si="4"/>
-        <v>0</v>
+        <v>1690683</v>
       </c>
       <c r="H20" s="36">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="I20" s="36">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="J20" s="36">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="K20" s="36">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="L20" s="36">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="M20" s="36">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="N20" s="37">
         <f t="shared" si="1"/>
-        <v>5390711</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:16" ht="13.8" thickBot="1" x14ac:dyDescent="0.3">
+        <v>8583009</v>
+      </c>
+    </row>
+    <row r="21" spans="1:16" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A21" s="59" t="s">
         <v>81</v>
       </c>
       <c r="B21" s="33">
         <f>+B19+B17</f>
         <v>1276249</v>
       </c>
       <c r="C21" s="33">
         <f t="shared" ref="C21:M21" si="5">+C19+C17</f>
         <v>1254551</v>
       </c>
       <c r="D21" s="33">
         <f t="shared" si="5"/>
         <v>1639810</v>
       </c>
       <c r="E21" s="33">
         <f t="shared" si="5"/>
         <v>1383298</v>
       </c>
       <c r="F21" s="33">
         <f t="shared" si="5"/>
         <v>1509572</v>
       </c>
       <c r="G21" s="33">
         <f t="shared" si="5"/>
@@ -4871,2793 +5195,2823 @@
       <c r="I21" s="33">
         <f>+I19+I17</f>
         <v>1711758</v>
       </c>
       <c r="J21" s="33">
         <f t="shared" si="5"/>
         <v>1441673</v>
       </c>
       <c r="K21" s="33">
         <f t="shared" si="5"/>
         <v>1546734</v>
       </c>
       <c r="L21" s="33">
         <f t="shared" si="5"/>
         <v>1299487</v>
       </c>
       <c r="M21" s="34">
         <f t="shared" si="5"/>
         <v>1402217</v>
       </c>
       <c r="N21" s="35">
         <f t="shared" si="1"/>
         <v>18007697</v>
       </c>
     </row>
-    <row r="22" spans="1:16" ht="13.8" thickTop="1" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:16" ht="13.5" thickTop="1" x14ac:dyDescent="0.2">
       <c r="A22" s="5" t="s">
         <v>20</v>
       </c>
       <c r="B22" s="40">
         <f>(B20-B21)/B21</f>
         <v>-2.3402173086913291E-2</v>
       </c>
       <c r="C22" s="40">
         <f t="shared" ref="C22:M22" si="6">(C20-C21)/C21</f>
         <v>-1.4211458920362744E-2</v>
       </c>
       <c r="D22" s="40">
         <f t="shared" si="6"/>
         <v>-6.8134113098468729E-2</v>
       </c>
       <c r="E22" s="40">
         <f t="shared" si="6"/>
-        <v>-2.7282624568241982E-3</v>
+        <v>-2.669706744316843E-3</v>
       </c>
       <c r="F22" s="40">
         <f t="shared" si="6"/>
-        <v>-1</v>
+        <v>-5.3246880572771623E-3</v>
       </c>
       <c r="G22" s="40">
         <f t="shared" si="6"/>
-        <v>-1</v>
+        <v>-1.4480123857200482E-2</v>
       </c>
       <c r="H22" s="40">
         <f t="shared" si="6"/>
         <v>-1</v>
       </c>
       <c r="I22" s="40">
         <f t="shared" si="6"/>
         <v>-1</v>
       </c>
       <c r="J22" s="40">
         <f t="shared" si="6"/>
         <v>-1</v>
       </c>
       <c r="K22" s="40">
         <f t="shared" si="6"/>
         <v>-1</v>
       </c>
       <c r="L22" s="40">
         <f>(L20-L21)/L21</f>
         <v>-1</v>
       </c>
       <c r="M22" s="40">
         <f t="shared" si="6"/>
         <v>-1</v>
       </c>
       <c r="N22" s="23">
         <f>(N20-N21)/N21</f>
-        <v>-0.70064406348018848</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:16" ht="13.8" thickBot="1" x14ac:dyDescent="0.3">
+        <v>-0.52336997895955273</v>
+      </c>
+    </row>
+    <row r="23" spans="1:16" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A23" s="3"/>
       <c r="B23" s="3"/>
       <c r="C23" s="3"/>
       <c r="D23" s="3"/>
       <c r="E23" s="3"/>
       <c r="F23" s="3"/>
       <c r="G23" s="3"/>
       <c r="H23" s="3"/>
       <c r="I23" s="3"/>
       <c r="J23" s="3"/>
       <c r="K23" s="3"/>
       <c r="L23" s="3"/>
       <c r="M23" s="3"/>
       <c r="N23" s="24"/>
     </row>
-    <row r="24" spans="1:16" ht="13.8" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="24" spans="1:16" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B24" s="7" t="s">
         <v>0</v>
       </c>
       <c r="C24" s="7" t="s">
         <v>1</v>
       </c>
       <c r="D24" s="7" t="s">
         <v>2</v>
       </c>
       <c r="E24" s="7" t="s">
         <v>3</v>
       </c>
       <c r="F24" s="7" t="s">
         <v>4</v>
       </c>
       <c r="G24" s="7" t="s">
         <v>5</v>
       </c>
       <c r="H24" s="7" t="s">
         <v>6</v>
       </c>
       <c r="I24" s="7" t="s">
         <v>7</v>
       </c>
       <c r="J24" s="7" t="s">
         <v>8</v>
       </c>
       <c r="K24" s="7" t="s">
         <v>73</v>
       </c>
       <c r="L24" s="7" t="s">
         <v>10</v>
       </c>
       <c r="M24" s="7" t="s">
         <v>11</v>
       </c>
       <c r="N24" s="58" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="25" spans="1:16" ht="13.8" thickTop="1" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:16" ht="13.5" thickTop="1" x14ac:dyDescent="0.2">
       <c r="A25" t="s">
         <v>32</v>
       </c>
       <c r="B25" s="3"/>
       <c r="C25" s="3"/>
       <c r="D25" s="19"/>
       <c r="E25" s="3"/>
       <c r="F25" s="3"/>
       <c r="G25" s="3"/>
       <c r="H25" s="3"/>
       <c r="I25" s="3"/>
       <c r="J25" s="3"/>
       <c r="K25" s="3"/>
       <c r="L25" s="3"/>
       <c r="M25" s="3"/>
       <c r="N25" s="24"/>
     </row>
-    <row r="26" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A26" t="s">
         <v>33</v>
       </c>
       <c r="B26" s="3">
         <f>+'[1]Monthly Summary'!C5</f>
         <v>998727</v>
       </c>
       <c r="C26" s="3">
         <f>+'[2]Monthly Summary'!C5</f>
         <v>987957</v>
       </c>
       <c r="D26" s="3">
         <f>+'[3]Monthly Summary'!C5</f>
         <v>1239037</v>
       </c>
       <c r="E26" s="3">
         <f>+'[4]Monthly Summary'!C5</f>
         <v>1076021</v>
       </c>
-      <c r="F26" s="3"/>
-      <c r="G26" s="3"/>
+      <c r="F26" s="3">
+        <f>+'[5]Monthly Summary'!$C$5</f>
+        <v>1195296</v>
+      </c>
+      <c r="G26" s="3">
+        <f>+'[6]Monthly Summary'!$C$5</f>
+        <v>1387495</v>
+      </c>
       <c r="H26" s="3"/>
       <c r="I26" s="3"/>
       <c r="J26" s="3"/>
       <c r="K26" s="3"/>
       <c r="L26" s="3"/>
       <c r="M26" s="3"/>
       <c r="N26" s="55">
         <f>SUM(B26:M26)</f>
-        <v>4301742</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:16" x14ac:dyDescent="0.25">
+        <v>6884533</v>
+      </c>
+    </row>
+    <row r="27" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A27" t="s">
         <v>34</v>
       </c>
       <c r="B27" s="3">
         <f>+'[1]Monthly Summary'!C6</f>
         <v>205646</v>
       </c>
       <c r="C27" s="3">
         <f>+'[2]Monthly Summary'!C6</f>
         <v>206839</v>
       </c>
       <c r="D27" s="3">
         <f>+'[3]Monthly Summary'!C6</f>
         <v>244800</v>
       </c>
       <c r="E27" s="3">
         <f>+'[4]Monthly Summary'!C6</f>
         <v>256190</v>
       </c>
-      <c r="F27" s="3"/>
-      <c r="G27" s="3"/>
+      <c r="F27" s="3">
+        <f>+'[5]Monthly Summary'!$C$6</f>
+        <v>254940</v>
+      </c>
+      <c r="G27" s="3">
+        <f>+'[6]Monthly Summary'!$C$6</f>
+        <v>251568</v>
+      </c>
       <c r="H27" s="3"/>
       <c r="I27" s="3"/>
       <c r="J27" s="3"/>
       <c r="K27" s="3"/>
       <c r="L27" s="3"/>
       <c r="M27" s="3"/>
       <c r="N27" s="56">
         <f>SUM(B27:M27)</f>
-        <v>913475</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:16" x14ac:dyDescent="0.25">
+        <v>1419983</v>
+      </c>
+    </row>
+    <row r="28" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A28" t="s">
         <v>35</v>
       </c>
       <c r="B28" s="3">
         <f>+'[1]Monthly Summary'!C7</f>
         <v>0</v>
       </c>
       <c r="C28" s="3">
         <f>+'[2]Monthly Summary'!C7</f>
         <v>0</v>
       </c>
       <c r="D28" s="3">
         <f>+'[3]Monthly Summary'!C7</f>
         <v>0</v>
       </c>
       <c r="E28" s="3">
         <f>+'[4]Monthly Summary'!C7</f>
         <v>0</v>
       </c>
-      <c r="F28" s="3"/>
-      <c r="G28" s="3"/>
+      <c r="F28" s="3">
+        <f>+'[5]Monthly Summary'!$C$7</f>
+        <v>0</v>
+      </c>
+      <c r="G28" s="3">
+        <f>+'[6]Monthly Summary'!$C$7</f>
+        <v>176</v>
+      </c>
       <c r="H28" s="3"/>
       <c r="I28" s="3"/>
       <c r="J28" s="3"/>
       <c r="K28" s="3"/>
       <c r="L28" s="3"/>
       <c r="M28" s="3"/>
       <c r="N28" s="57">
         <f>SUM(B28:M28)</f>
-        <v>0</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:16" ht="13.8" thickBot="1" x14ac:dyDescent="0.3">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="29" spans="1:16" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
         <v>36</v>
       </c>
       <c r="B29" s="13">
         <f t="shared" ref="B29:M29" si="7">SUM(B26:B28)</f>
         <v>1204373</v>
       </c>
       <c r="C29" s="13">
         <f t="shared" si="7"/>
         <v>1194796</v>
       </c>
       <c r="D29" s="13">
         <f t="shared" ref="D29" si="8">SUM(D26:D28)</f>
         <v>1483837</v>
       </c>
       <c r="E29" s="13">
         <f t="shared" si="7"/>
         <v>1332211</v>
       </c>
       <c r="F29" s="13">
         <f t="shared" si="7"/>
-        <v>0</v>
+        <v>1450236</v>
       </c>
       <c r="G29" s="13">
         <f t="shared" si="7"/>
-        <v>0</v>
+        <v>1639239</v>
       </c>
       <c r="H29" s="13">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="I29" s="13">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="J29" s="13">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="K29" s="13">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="L29" s="13">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="M29" s="13">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="N29" s="25">
         <f t="shared" ref="N29" si="9">SUM(N26:N28)</f>
-        <v>5215217</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:16" ht="14.4" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>8304692</v>
+      </c>
+    </row>
+    <row r="30" spans="1:16" ht="14.25" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B30" s="3"/>
       <c r="C30" s="3"/>
       <c r="D30" s="3"/>
       <c r="E30" s="3"/>
       <c r="F30" s="3"/>
       <c r="G30" s="3"/>
       <c r="H30" s="3"/>
       <c r="I30" s="3"/>
       <c r="J30" s="3"/>
       <c r="K30" s="3"/>
       <c r="L30" s="3"/>
       <c r="M30" s="3"/>
       <c r="N30" s="24"/>
     </row>
-    <row r="31" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A31" t="s">
         <v>37</v>
       </c>
       <c r="B31" s="32">
         <f>+'[1]Monthly Summary'!C10</f>
         <v>42009</v>
       </c>
       <c r="C31" s="32">
         <f>+'[2]Monthly Summary'!C10</f>
         <v>41926</v>
       </c>
       <c r="D31" s="32">
         <f>+'[3]Monthly Summary'!C10</f>
         <v>44246</v>
       </c>
       <c r="E31" s="32">
         <f>+'[4]Monthly Summary'!C10</f>
-        <v>47313</v>
-[...2 lines deleted...]
-      <c r="G31" s="32"/>
+        <v>47394</v>
+      </c>
+      <c r="F31" s="32">
+        <f>+'[5]Monthly Summary'!$C$10</f>
+        <v>51298</v>
+      </c>
+      <c r="G31" s="32">
+        <f>+'[6]Monthly Summary'!$C$10</f>
+        <v>51444</v>
+      </c>
       <c r="H31" s="32"/>
       <c r="I31" s="32"/>
       <c r="J31" s="32"/>
       <c r="K31" s="32"/>
       <c r="L31" s="32"/>
       <c r="M31" s="65"/>
       <c r="N31" s="42">
         <f>SUM(B31:M31)</f>
-        <v>175494</v>
-[...2 lines deleted...]
-    <row r="32" spans="1:16" ht="13.8" thickBot="1" x14ac:dyDescent="0.3">
+        <v>278317</v>
+      </c>
+    </row>
+    <row r="32" spans="1:16" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
         <v>38</v>
       </c>
       <c r="B32" s="8">
         <f t="shared" ref="B32:H32" si="10">+B29+B31</f>
         <v>1246382</v>
       </c>
       <c r="C32" s="8">
         <f t="shared" si="10"/>
         <v>1236722</v>
       </c>
       <c r="D32" s="8">
         <f t="shared" ref="D32" si="11">+D29+D31</f>
         <v>1528083</v>
       </c>
       <c r="E32" s="8">
         <f t="shared" si="10"/>
-        <v>1379524</v>
+        <v>1379605</v>
       </c>
       <c r="F32" s="8">
         <f t="shared" si="10"/>
-        <v>0</v>
+        <v>1501534</v>
       </c>
       <c r="G32" s="8">
         <f t="shared" si="10"/>
-        <v>0</v>
+        <v>1690683</v>
       </c>
       <c r="H32" s="8">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="I32" s="8">
         <f>+I29+I31</f>
         <v>0</v>
       </c>
       <c r="J32" s="8">
         <f>+J29+J31</f>
         <v>0</v>
       </c>
       <c r="K32" s="8">
         <f>+K29+K31</f>
         <v>0</v>
       </c>
       <c r="L32" s="8">
         <f>+L29+L31</f>
         <v>0</v>
       </c>
       <c r="M32" s="8">
         <f>+M29+M31</f>
         <v>0</v>
       </c>
       <c r="N32" s="31">
         <f>SUM(N29+N31)</f>
-        <v>5390711</v>
-[...2 lines deleted...]
-    <row r="33" spans="1:14" ht="13.8" thickTop="1" x14ac:dyDescent="0.25">
+        <v>8583009</v>
+      </c>
+    </row>
+    <row r="33" spans="1:14" ht="13.5" thickTop="1" x14ac:dyDescent="0.2">
       <c r="G33" s="3"/>
     </row>
-    <row r="34" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A34" s="5"/>
       <c r="B34" s="52">
-        <f>+B32-B20</f>
+        <f t="shared" ref="B34:G34" si="12">+B32-B20</f>
         <v>0</v>
       </c>
       <c r="C34" s="52">
-        <f>+C32-C20</f>
+        <f t="shared" si="12"/>
         <v>0</v>
       </c>
       <c r="D34" s="52">
-        <f>+D32-D20</f>
+        <f t="shared" si="12"/>
         <v>0</v>
       </c>
       <c r="E34" s="52">
-        <f>+E32-E20</f>
-[...3 lines deleted...]
-      <c r="G34" s="52"/>
+        <f t="shared" si="12"/>
+        <v>0</v>
+      </c>
+      <c r="F34" s="52">
+        <f t="shared" si="12"/>
+        <v>0</v>
+      </c>
+      <c r="G34" s="52">
+        <f t="shared" si="12"/>
+        <v>0</v>
+      </c>
       <c r="H34" s="52"/>
       <c r="I34" s="52"/>
       <c r="J34" s="52"/>
       <c r="K34" s="52"/>
       <c r="L34" s="52"/>
       <c r="M34" s="52"/>
       <c r="N34" s="5"/>
     </row>
-    <row r="35" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:14" x14ac:dyDescent="0.2">
       <c r="B35" s="3"/>
       <c r="C35" s="3"/>
       <c r="D35" s="3"/>
       <c r="E35" s="3"/>
       <c r="F35" s="3"/>
       <c r="G35" s="3"/>
       <c r="H35" s="3"/>
       <c r="I35" s="3"/>
       <c r="J35" s="3"/>
       <c r="K35" s="3"/>
       <c r="L35" s="3"/>
       <c r="M35" s="3"/>
       <c r="N35" s="26"/>
     </row>
-    <row r="36" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:14" x14ac:dyDescent="0.2">
       <c r="B36" s="54"/>
       <c r="C36" s="54"/>
       <c r="D36" s="54"/>
       <c r="E36" s="54"/>
       <c r="F36" s="54"/>
       <c r="G36" s="10"/>
       <c r="H36" s="10"/>
       <c r="I36" s="10"/>
       <c r="J36" s="10"/>
       <c r="K36" s="10"/>
       <c r="L36" s="10"/>
       <c r="M36" s="3"/>
     </row>
-    <row r="37" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:14" x14ac:dyDescent="0.2">
       <c r="C37" s="41"/>
       <c r="E37" s="41"/>
       <c r="F37" s="60"/>
       <c r="G37" s="41"/>
       <c r="H37" s="50"/>
       <c r="I37" s="3"/>
       <c r="J37" s="3"/>
       <c r="K37" s="3"/>
       <c r="L37" s="26"/>
       <c r="M37" s="3"/>
       <c r="N37" s="26"/>
     </row>
-    <row r="38" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:14" x14ac:dyDescent="0.2">
       <c r="C38" s="29"/>
       <c r="D38" s="29"/>
       <c r="E38" s="41"/>
       <c r="F38" s="53"/>
       <c r="G38" s="41"/>
       <c r="H38" s="50"/>
       <c r="J38" s="10"/>
       <c r="K38" s="10"/>
       <c r="L38" s="10"/>
     </row>
-    <row r="39" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:14" x14ac:dyDescent="0.2">
       <c r="C39" s="41"/>
       <c r="D39" s="41"/>
       <c r="E39" s="41"/>
       <c r="F39" s="53"/>
       <c r="G39" s="41"/>
       <c r="H39" s="50"/>
       <c r="I39" s="29"/>
       <c r="J39" s="3"/>
       <c r="K39" s="3"/>
       <c r="L39" s="26"/>
       <c r="M39" s="3"/>
       <c r="N39" s="26"/>
     </row>
-    <row r="40" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:14" x14ac:dyDescent="0.2">
       <c r="C40" s="41"/>
       <c r="E40" s="41"/>
       <c r="F40" s="53"/>
       <c r="G40" s="41"/>
       <c r="H40" s="50"/>
       <c r="J40" s="10"/>
       <c r="K40" s="10"/>
       <c r="L40" s="10"/>
     </row>
-    <row r="41" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:14" x14ac:dyDescent="0.2">
       <c r="C41" s="41"/>
       <c r="E41" s="41"/>
       <c r="F41" s="53"/>
       <c r="G41" s="41"/>
       <c r="H41" s="50"/>
       <c r="J41" s="3"/>
       <c r="K41" s="3"/>
       <c r="L41" s="26"/>
       <c r="M41" s="3"/>
       <c r="N41" s="26"/>
     </row>
-    <row r="42" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:14" x14ac:dyDescent="0.2">
       <c r="B42" s="50"/>
       <c r="C42" s="50"/>
       <c r="D42" s="50"/>
       <c r="G42" s="49"/>
       <c r="H42" s="50"/>
       <c r="J42" s="10"/>
       <c r="K42" s="10"/>
       <c r="L42" s="10"/>
     </row>
-    <row r="43" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:14" x14ac:dyDescent="0.2">
       <c r="C43" s="41"/>
       <c r="E43" s="29"/>
       <c r="G43" s="29"/>
       <c r="H43" s="50"/>
       <c r="J43" s="3"/>
       <c r="K43" s="3"/>
       <c r="L43" s="26"/>
       <c r="M43" s="3"/>
       <c r="N43" s="26"/>
     </row>
-    <row r="44" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:14" x14ac:dyDescent="0.2">
       <c r="G44" s="49"/>
       <c r="H44" s="50"/>
       <c r="J44" s="10"/>
       <c r="K44" s="10"/>
       <c r="L44" s="10"/>
     </row>
-    <row r="45" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:14" x14ac:dyDescent="0.2">
       <c r="G45" s="49"/>
       <c r="H45" s="50"/>
       <c r="J45" s="3"/>
       <c r="K45" s="3"/>
       <c r="L45" s="26"/>
       <c r="M45" s="3"/>
       <c r="N45" s="26"/>
     </row>
-    <row r="46" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:14" x14ac:dyDescent="0.2">
       <c r="H46" s="50"/>
       <c r="J46" s="10"/>
       <c r="K46" s="10"/>
       <c r="L46" s="10"/>
     </row>
-    <row r="47" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:14" x14ac:dyDescent="0.2">
       <c r="H47" s="50"/>
       <c r="J47" s="3"/>
       <c r="K47" s="3"/>
       <c r="L47" s="26"/>
       <c r="M47" s="3"/>
       <c r="N47" s="26"/>
     </row>
-    <row r="48" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:14" x14ac:dyDescent="0.2">
       <c r="H48" s="50"/>
       <c r="J48" s="10"/>
       <c r="K48" s="10"/>
       <c r="L48" s="10"/>
     </row>
-    <row r="49" spans="10:14" x14ac:dyDescent="0.25">
+    <row r="49" spans="10:14" x14ac:dyDescent="0.2">
       <c r="J49" s="3"/>
       <c r="K49" s="3"/>
       <c r="L49" s="26"/>
       <c r="M49" s="3"/>
       <c r="N49" s="26"/>
     </row>
   </sheetData>
   <phoneticPr fontId="13" type="noConversion"/>
   <conditionalFormatting sqref="N35 L37 N37 L39 N39 L41 N41 L43 N43 L45 N45 L47 N47 L49 N49">
     <cfRule type="expression" dxfId="0" priority="1" stopIfTrue="1">
       <formula>"*.*"</formula>
     </cfRule>
   </conditionalFormatting>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="49" orientation="portrait" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
   <headerFooter>
     <oddHeader>&amp;C
 &amp;"Arial,Bold"&amp;14 2025 MSP Enplanements by concourse/Terminal</oddHeader>
   </headerFooter>
   <ignoredErrors>
     <ignoredError sqref="N3 N5 N7 N9 N11 N13 N19 N15" formulaRange="1"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A7:R37"/>
   <sheetViews>
     <sheetView topLeftCell="A4" workbookViewId="0">
-      <selection activeCell="F14" sqref="F14"/>
+      <selection activeCell="B11" sqref="B11"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="13.2" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="5.44140625" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="10.33203125" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="5.42578125" customWidth="1"/>
+    <col min="2" max="2" width="47.85546875" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="10.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="7" spans="1:18" ht="13.8" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="7" spans="1:18" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="C7" s="9" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="9" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="9" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="9" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="9" t="s">
         <v>4</v>
       </c>
       <c r="H7" s="9" t="s">
         <v>25</v>
       </c>
       <c r="I7" s="9" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="9" t="s">
         <v>27</v>
       </c>
       <c r="K7" s="9" t="s">
         <v>28</v>
       </c>
       <c r="L7" s="9" t="s">
         <v>29</v>
       </c>
       <c r="M7" s="9" t="s">
         <v>30</v>
       </c>
       <c r="N7" s="9" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="9" spans="1:18" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:18" x14ac:dyDescent="0.2">
       <c r="A9" s="15">
         <v>2026</v>
       </c>
       <c r="B9" s="15" t="s">
         <v>54</v>
       </c>
     </row>
-    <row r="10" spans="1:18" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:18" x14ac:dyDescent="0.2">
       <c r="B10" s="53" t="s">
         <v>72</v>
       </c>
       <c r="C10" s="10">
-        <f>[5]Jazz_AC!JV$23+[5]Jazz_AC!JV$33+[5]Jazz_AC!JV$38+[5]Jazz_AC!JV$28</f>
+        <f>[7]Jazz_AC!JV$23+[7]Jazz_AC!JV$33+[7]Jazz_AC!JV$38+[7]Jazz_AC!JV$28</f>
         <v>1443</v>
       </c>
       <c r="D10" s="10">
-        <f>[5]Jazz_AC!JW$23+[5]Jazz_AC!JW$33+[5]Jazz_AC!JW$38+[5]Jazz_AC!JW$28</f>
+        <f>[7]Jazz_AC!JW$23+[7]Jazz_AC!JW$33+[7]Jazz_AC!JW$38+[7]Jazz_AC!JW$28</f>
         <v>1263</v>
       </c>
       <c r="E10" s="10">
-        <f>[5]Jazz_AC!JX$23+[5]Jazz_AC!JX$33+[5]Jazz_AC!JX$38+[5]Jazz_AC!JX$28</f>
+        <f>[7]Jazz_AC!JX$23+[7]Jazz_AC!JX$33+[7]Jazz_AC!JX$38+[7]Jazz_AC!JX$28</f>
         <v>3435</v>
       </c>
       <c r="F10" s="10">
-        <f>[5]Jazz_AC!JY$23+[5]Jazz_AC!JY$33+[5]Jazz_AC!JY$38+[5]Jazz_AC!JY$28</f>
-        <v>2694</v>
+        <f>[7]Jazz_AC!JY$23+[7]Jazz_AC!JY$33+[7]Jazz_AC!JY$38+[7]Jazz_AC!JY$28</f>
+        <v>2775</v>
       </c>
       <c r="G10" s="10">
-        <f>[5]Jazz_AC!JZ$23+[5]Jazz_AC!JZ$33+[5]Jazz_AC!JZ$38+[5]Jazz_AC!JZ$28</f>
-        <v>0</v>
+        <f>[7]Jazz_AC!JZ$23+[7]Jazz_AC!JZ$33+[7]Jazz_AC!JZ$38+[7]Jazz_AC!JZ$28</f>
+        <v>2635</v>
       </c>
       <c r="H10" s="10">
-        <f>[5]Jazz_AC!KA$23+[5]Jazz_AC!KA$33+[5]Jazz_AC!KA$38+[5]Jazz_AC!KA$28</f>
-        <v>0</v>
+        <f>[7]Jazz_AC!KA$23+[7]Jazz_AC!KA$33+[7]Jazz_AC!KA$38+[7]Jazz_AC!KA$28</f>
+        <v>3348</v>
       </c>
       <c r="I10" s="10">
-        <f>[5]Jazz_AC!KB$23+[5]Jazz_AC!KB$33+[5]Jazz_AC!KB$38+[5]Jazz_AC!KB$28</f>
+        <f>[7]Jazz_AC!KB$23+[7]Jazz_AC!KB$33+[7]Jazz_AC!KB$38+[7]Jazz_AC!KB$28</f>
         <v>0</v>
       </c>
       <c r="J10" s="10">
-        <f>[5]Jazz_AC!KC$23+[5]Jazz_AC!KC$33+[5]Jazz_AC!KC$38+[5]Jazz_AC!KC$28</f>
+        <f>[7]Jazz_AC!KC$23+[7]Jazz_AC!KC$33+[7]Jazz_AC!KC$38+[7]Jazz_AC!KC$28</f>
         <v>0</v>
       </c>
       <c r="K10" s="10">
-        <f>[5]Jazz_AC!KD$23+[5]Jazz_AC!KD$33+[5]Jazz_AC!KD$38+[5]Jazz_AC!KD$28</f>
+        <f>[7]Jazz_AC!KD$23+[7]Jazz_AC!KD$33+[7]Jazz_AC!KD$38+[7]Jazz_AC!KD$28</f>
         <v>0</v>
       </c>
       <c r="L10" s="10">
-        <f>[5]Jazz_AC!KE$23+[5]Jazz_AC!KE$33+[5]Jazz_AC!KE$38+[5]Jazz_AC!KE$28</f>
+        <f>[7]Jazz_AC!KE$23+[7]Jazz_AC!KE$33+[7]Jazz_AC!KE$38+[7]Jazz_AC!KE$28</f>
         <v>0</v>
       </c>
       <c r="M10" s="10">
-        <f>[5]Jazz_AC!KF$23+[5]Jazz_AC!KF$33+[5]Jazz_AC!KF$38+[5]Jazz_AC!KF$28</f>
+        <f>[7]Jazz_AC!KF$23+[7]Jazz_AC!KF$33+[7]Jazz_AC!KF$38+[7]Jazz_AC!KF$28</f>
         <v>0</v>
       </c>
       <c r="N10" s="10">
-        <f>[5]Jazz_AC!KG$23+[5]Jazz_AC!KG$33+[5]Jazz_AC!KG$38+[5]Jazz_AC!KG$28</f>
+        <f>[7]Jazz_AC!KG$23+[7]Jazz_AC!KG$33+[7]Jazz_AC!KG$38+[7]Jazz_AC!KG$28</f>
         <v>0</v>
       </c>
       <c r="R10" s="10"/>
     </row>
-    <row r="11" spans="1:18" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:18" x14ac:dyDescent="0.2">
       <c r="B11" s="53" t="s">
         <v>77</v>
       </c>
       <c r="C11" s="10">
-        <f>[5]AirCanada!JV$23+[5]AirCanada!JV$33+[5]AirCanada!JV$38+[5]AirCanada!JV$28</f>
+        <f>[7]AirCanada!JV$23+[7]AirCanada!JV$33+[7]AirCanada!JV$38+[7]AirCanada!JV$28</f>
         <v>285</v>
       </c>
       <c r="D11" s="10">
-        <f>[5]AirCanada!JW$23+[5]AirCanada!JW$33+[5]AirCanada!JW$38+[5]AirCanada!JW$28</f>
+        <f>[7]AirCanada!JW$23+[7]AirCanada!JW$33+[7]AirCanada!JW$38+[7]AirCanada!JW$28</f>
         <v>0</v>
       </c>
       <c r="E11" s="10">
-        <f>[5]AirCanada!JX$23+[5]AirCanada!JX$33+[5]AirCanada!JX$38+[5]AirCanada!JX$28</f>
+        <f>[7]AirCanada!JX$23+[7]AirCanada!JX$33+[7]AirCanada!JX$38+[7]AirCanada!JX$28</f>
         <v>0</v>
       </c>
       <c r="F11" s="10">
-        <f>[5]AirCanada!JY$23+[5]AirCanada!JY$33+[5]AirCanada!JY$38+[5]AirCanada!JY$28</f>
+        <f>[7]AirCanada!JY$23+[7]AirCanada!JY$33+[7]AirCanada!JY$38+[7]AirCanada!JY$28</f>
         <v>0</v>
       </c>
       <c r="G11" s="10">
-        <f>[5]AirCanada!JZ$23+[5]AirCanada!JZ$33+[5]AirCanada!JZ$38+[5]AirCanada!JZ$28</f>
-        <v>0</v>
+        <f>[7]AirCanada!JZ$23+[7]AirCanada!JZ$33+[7]AirCanada!JZ$38+[7]AirCanada!JZ$28</f>
+        <v>4258</v>
       </c>
       <c r="H11" s="10">
-        <f>[5]AirCanada!KA$23+[5]AirCanada!KA$33+[5]AirCanada!KA$38+[5]AirCanada!KA$28</f>
-        <v>0</v>
+        <f>[7]AirCanada!KA$23+[7]AirCanada!KA$33+[7]AirCanada!KA$38+[7]AirCanada!KA$28</f>
+        <v>5589</v>
       </c>
       <c r="I11" s="10">
-        <f>[5]AirCanada!KB$23+[5]AirCanada!KB$33+[5]AirCanada!KB$38+[5]AirCanada!KB$28</f>
+        <f>[7]AirCanada!KB$23+[7]AirCanada!KB$33+[7]AirCanada!KB$38+[7]AirCanada!KB$28</f>
         <v>0</v>
       </c>
       <c r="J11" s="10">
-        <f>[5]AirCanada!KC$23+[5]AirCanada!KC$33+[5]AirCanada!KC$38+[5]AirCanada!KC$28</f>
+        <f>[7]AirCanada!KC$23+[7]AirCanada!KC$33+[7]AirCanada!KC$38+[7]AirCanada!KC$28</f>
         <v>0</v>
       </c>
       <c r="K11" s="10">
-        <f>[5]AirCanada!KD$23+[5]AirCanada!KD$33+[5]AirCanada!KD$38+[5]AirCanada!KD$28</f>
+        <f>[7]AirCanada!KD$23+[7]AirCanada!KD$33+[7]AirCanada!KD$38+[7]AirCanada!KD$28</f>
         <v>0</v>
       </c>
       <c r="L11" s="10">
-        <f>[5]AirCanada!KE$23+[5]AirCanada!KE$33+[5]AirCanada!KE$38+[5]AirCanada!KE$28</f>
+        <f>[7]AirCanada!KE$23+[7]AirCanada!KE$33+[7]AirCanada!KE$38+[7]AirCanada!KE$28</f>
         <v>0</v>
       </c>
       <c r="M11" s="10">
-        <f>[5]AirCanada!KF$23+[5]AirCanada!KF$33+[5]AirCanada!KF$38+[5]AirCanada!KF$28</f>
+        <f>[7]AirCanada!KF$23+[7]AirCanada!KF$33+[7]AirCanada!KF$38+[7]AirCanada!KF$28</f>
         <v>0</v>
       </c>
       <c r="N11" s="10">
-        <f>[5]AirCanada!KG$23+[5]AirCanada!KG$33+[5]AirCanada!KG$38+[5]AirCanada!KG$28</f>
+        <f>[7]AirCanada!KG$23+[7]AirCanada!KG$33+[7]AirCanada!KG$38+[7]AirCanada!KG$28</f>
         <v>0</v>
       </c>
       <c r="R11" s="10"/>
     </row>
-    <row r="12" spans="1:18" hidden="1" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:18" hidden="1" x14ac:dyDescent="0.2">
       <c r="B12" t="s">
         <v>59</v>
       </c>
       <c r="C12" s="10">
-        <f>'[5]Air Georgian'!JV$33+'[5]Air Georgian'!JV$38</f>
+        <f>'[7]Air Georgian'!JV$33+'[7]Air Georgian'!JV$38</f>
         <v>0</v>
       </c>
       <c r="D12" s="10">
-        <f>'[5]Air Georgian'!JW$33+'[5]Air Georgian'!JW$38</f>
+        <f>'[7]Air Georgian'!JW$33+'[7]Air Georgian'!JW$38</f>
         <v>0</v>
       </c>
       <c r="E12" s="10">
-        <f>'[5]Air Georgian'!JX$33+'[5]Air Georgian'!JX$38</f>
+        <f>'[7]Air Georgian'!JX$33+'[7]Air Georgian'!JX$38</f>
         <v>0</v>
       </c>
       <c r="F12" s="10">
-        <f>'[5]Air Georgian'!JY$33+'[5]Air Georgian'!JY$38</f>
+        <f>'[7]Air Georgian'!JY$33+'[7]Air Georgian'!JY$38</f>
         <v>0</v>
       </c>
       <c r="G12" s="10">
-        <f>'[5]Air Georgian'!JZ$33+'[5]Air Georgian'!JZ$38</f>
+        <f>'[7]Air Georgian'!JZ$33+'[7]Air Georgian'!JZ$38</f>
         <v>0</v>
       </c>
       <c r="H12" s="10">
-        <f>'[5]Air Georgian'!KA$33+'[5]Air Georgian'!KA$38</f>
+        <f>'[7]Air Georgian'!KA$33+'[7]Air Georgian'!KA$38</f>
         <v>0</v>
       </c>
       <c r="I12" s="10">
-        <f>'[5]Air Georgian'!KB$33+'[5]Air Georgian'!KB$38</f>
+        <f>'[7]Air Georgian'!KB$33+'[7]Air Georgian'!KB$38</f>
         <v>0</v>
       </c>
       <c r="J12" s="10">
-        <f>'[5]Air Georgian'!KC$33+'[5]Air Georgian'!KC$38</f>
+        <f>'[7]Air Georgian'!KC$33+'[7]Air Georgian'!KC$38</f>
         <v>0</v>
       </c>
       <c r="K12" s="10">
-        <f>'[5]Air Georgian'!KD$33+'[5]Air Georgian'!KD$38</f>
+        <f>'[7]Air Georgian'!KD$33+'[7]Air Georgian'!KD$38</f>
         <v>0</v>
       </c>
       <c r="L12" s="10">
-        <f>'[5]Air Georgian'!KE$33+'[5]Air Georgian'!KE$38</f>
+        <f>'[7]Air Georgian'!KE$33+'[7]Air Georgian'!KE$38</f>
         <v>0</v>
       </c>
       <c r="M12" s="10">
-        <f>'[5]Air Georgian'!KF$33+'[5]Air Georgian'!KF$38</f>
+        <f>'[7]Air Georgian'!KF$33+'[7]Air Georgian'!KF$38</f>
         <v>0</v>
       </c>
       <c r="N12" s="10">
-        <f>'[5]Air Georgian'!KG$33+'[5]Air Georgian'!KG$38</f>
+        <f>'[7]Air Georgian'!KG$33+'[7]Air Georgian'!KG$38</f>
         <v>0</v>
       </c>
       <c r="R12" s="10"/>
     </row>
-    <row r="13" spans="1:18" hidden="1" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:18" hidden="1" x14ac:dyDescent="0.2">
       <c r="B13" t="s">
         <v>65</v>
       </c>
       <c r="C13" s="10">
-        <f>'[5]Sky Regional'!JV$33+'[5]Sky Regional'!JV$38</f>
+        <f>'[7]Sky Regional'!JV$33+'[7]Sky Regional'!JV$38</f>
         <v>0</v>
       </c>
       <c r="D13" s="10">
-        <f>'[5]Sky Regional'!JW$33+'[5]Sky Regional'!JW$38</f>
+        <f>'[7]Sky Regional'!JW$33+'[7]Sky Regional'!JW$38</f>
         <v>0</v>
       </c>
       <c r="E13" s="10">
-        <f>'[5]Sky Regional'!JX$33+'[5]Sky Regional'!JX$38</f>
+        <f>'[7]Sky Regional'!JX$33+'[7]Sky Regional'!JX$38</f>
         <v>0</v>
       </c>
       <c r="F13" s="10">
-        <f>'[5]Sky Regional'!JY$33+'[5]Sky Regional'!JY$38</f>
+        <f>'[7]Sky Regional'!JY$33+'[7]Sky Regional'!JY$38</f>
         <v>0</v>
       </c>
       <c r="G13" s="10">
-        <f>'[5]Sky Regional'!JZ$33+'[5]Sky Regional'!JZ$38</f>
+        <f>'[7]Sky Regional'!JZ$33+'[7]Sky Regional'!JZ$38</f>
         <v>0</v>
       </c>
       <c r="H13" s="10">
-        <f>'[5]Sky Regional'!KA$33+'[5]Sky Regional'!KA$38</f>
+        <f>'[7]Sky Regional'!KA$33+'[7]Sky Regional'!KA$38</f>
         <v>0</v>
       </c>
       <c r="I13" s="10">
-        <f>'[5]Sky Regional'!KB$33+'[5]Sky Regional'!KB$38</f>
+        <f>'[7]Sky Regional'!KB$33+'[7]Sky Regional'!KB$38</f>
         <v>0</v>
       </c>
       <c r="J13" s="10">
-        <f>'[5]Sky Regional'!KC$33+'[5]Sky Regional'!KC$38</f>
+        <f>'[7]Sky Regional'!KC$33+'[7]Sky Regional'!KC$38</f>
         <v>0</v>
       </c>
       <c r="K13" s="10">
-        <f>'[5]Sky Regional'!KD$33+'[5]Sky Regional'!KD$38</f>
+        <f>'[7]Sky Regional'!KD$33+'[7]Sky Regional'!KD$38</f>
         <v>0</v>
       </c>
       <c r="L13" s="10">
-        <f>'[5]Sky Regional'!KE$33+'[5]Sky Regional'!KE$38</f>
+        <f>'[7]Sky Regional'!KE$33+'[7]Sky Regional'!KE$38</f>
         <v>0</v>
       </c>
       <c r="M13" s="10">
-        <f>'[5]Sky Regional'!KF$33+'[5]Sky Regional'!KF$38</f>
+        <f>'[7]Sky Regional'!KF$33+'[7]Sky Regional'!KF$38</f>
         <v>0</v>
       </c>
       <c r="N13" s="10">
-        <f>'[5]Sky Regional'!KG$33+'[5]Sky Regional'!KG$38</f>
+        <f>'[7]Sky Regional'!KG$33+'[7]Sky Regional'!KG$38</f>
         <v>0</v>
       </c>
       <c r="R13" s="10"/>
     </row>
-    <row r="14" spans="1:18" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:18" x14ac:dyDescent="0.2">
       <c r="B14" t="s">
         <v>76</v>
       </c>
       <c r="C14" s="10">
-        <f>'[5]Aer Lingus'!JV$33+'[5]Aer Lingus'!JV$38</f>
+        <f>'[7]Aer Lingus'!JV$33+'[7]Aer Lingus'!JV$38</f>
         <v>1324</v>
       </c>
       <c r="D14" s="10">
-        <f>'[5]Aer Lingus'!JW$33+'[5]Aer Lingus'!JW$38</f>
+        <f>'[7]Aer Lingus'!JW$33+'[7]Aer Lingus'!JW$38</f>
         <v>819</v>
       </c>
       <c r="E14" s="10">
-        <f>'[5]Aer Lingus'!JX$33+'[5]Aer Lingus'!JX$38</f>
+        <f>'[7]Aer Lingus'!JX$33+'[7]Aer Lingus'!JX$38</f>
         <v>3124</v>
       </c>
       <c r="F14" s="10">
-        <f>'[5]Aer Lingus'!JY$33+'[5]Aer Lingus'!JY$38</f>
+        <f>'[7]Aer Lingus'!JY$33+'[7]Aer Lingus'!JY$38</f>
         <v>2027</v>
       </c>
       <c r="G14" s="10">
-        <f>'[5]Aer Lingus'!JZ$33+'[5]Aer Lingus'!JZ$38</f>
-        <v>0</v>
+        <f>'[7]Aer Lingus'!JZ$33+'[7]Aer Lingus'!JZ$38</f>
+        <v>3754</v>
       </c>
       <c r="H14" s="10">
-        <f>'[5]Aer Lingus'!KA$33+'[5]Aer Lingus'!KA$38</f>
-        <v>0</v>
+        <f>'[7]Aer Lingus'!KA$33+'[7]Aer Lingus'!KA$38</f>
+        <v>3207</v>
       </c>
       <c r="I14" s="10">
-        <f>'[5]Aer Lingus'!KB$33+'[5]Aer Lingus'!KB$38</f>
+        <f>'[7]Aer Lingus'!KB$33+'[7]Aer Lingus'!KB$38</f>
         <v>0</v>
       </c>
       <c r="J14" s="10">
-        <f>'[5]Aer Lingus'!KC$33+'[5]Aer Lingus'!KC$38</f>
+        <f>'[7]Aer Lingus'!KC$33+'[7]Aer Lingus'!KC$38</f>
         <v>0</v>
       </c>
       <c r="K14" s="10">
-        <f>'[5]Aer Lingus'!KD$33+'[5]Aer Lingus'!KD$38</f>
+        <f>'[7]Aer Lingus'!KD$33+'[7]Aer Lingus'!KD$38</f>
         <v>0</v>
       </c>
       <c r="L14" s="10">
-        <f>'[5]Aer Lingus'!KE$33+'[5]Aer Lingus'!KE$38</f>
+        <f>'[7]Aer Lingus'!KE$33+'[7]Aer Lingus'!KE$38</f>
         <v>0</v>
       </c>
       <c r="M14" s="10">
-        <f>'[5]Aer Lingus'!KF$33+'[5]Aer Lingus'!KF$38</f>
+        <f>'[7]Aer Lingus'!KF$33+'[7]Aer Lingus'!KF$38</f>
         <v>0</v>
       </c>
       <c r="N14" s="10">
-        <f>'[5]Aer Lingus'!KG$33+'[5]Aer Lingus'!KG$38</f>
+        <f>'[7]Aer Lingus'!KG$33+'[7]Aer Lingus'!KG$38</f>
         <v>0</v>
       </c>
       <c r="R14" s="10"/>
     </row>
-    <row r="15" spans="1:18" hidden="1" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:18" hidden="1" x14ac:dyDescent="0.2">
       <c r="B15" t="s">
         <v>62</v>
       </c>
       <c r="C15" s="10">
-        <f>'[5]Air Wisconsin'!JV$23+'[5]Air Wisconsin'!JV$28</f>
+        <f>'[7]Air Wisconsin'!JV$23+'[7]Air Wisconsin'!JV$28</f>
         <v>0</v>
       </c>
       <c r="D15" s="10">
-        <f>'[5]Air Wisconsin'!JW$23+'[5]Air Wisconsin'!JW$28</f>
+        <f>'[7]Air Wisconsin'!JW$23+'[7]Air Wisconsin'!JW$28</f>
         <v>0</v>
       </c>
       <c r="E15" s="10">
-        <f>'[5]Air Wisconsin'!JX$23+'[5]Air Wisconsin'!JX$28</f>
+        <f>'[7]Air Wisconsin'!JX$23+'[7]Air Wisconsin'!JX$28</f>
         <v>0</v>
       </c>
       <c r="F15" s="10">
-        <f>'[5]Air Wisconsin'!JY$23+'[5]Air Wisconsin'!JY$28</f>
+        <f>'[7]Air Wisconsin'!JY$23+'[7]Air Wisconsin'!JY$28</f>
         <v>0</v>
       </c>
       <c r="G15" s="10">
-        <f>'[5]Air Wisconsin'!JZ$23+'[5]Air Wisconsin'!JZ$28</f>
+        <f>'[7]Air Wisconsin'!JZ$23+'[7]Air Wisconsin'!JZ$28</f>
         <v>0</v>
       </c>
       <c r="H15" s="10">
-        <f>'[5]Air Wisconsin'!KA$23+'[5]Air Wisconsin'!KA$28</f>
+        <f>'[7]Air Wisconsin'!KA$23+'[7]Air Wisconsin'!KA$28</f>
         <v>0</v>
       </c>
       <c r="I15" s="10">
-        <f>'[5]Air Wisconsin'!KB$23+'[5]Air Wisconsin'!KB$28</f>
+        <f>'[7]Air Wisconsin'!KB$23+'[7]Air Wisconsin'!KB$28</f>
         <v>0</v>
       </c>
       <c r="J15" s="10">
-        <f>'[5]Air Wisconsin'!KC$23+'[5]Air Wisconsin'!KC$28</f>
+        <f>'[7]Air Wisconsin'!KC$23+'[7]Air Wisconsin'!KC$28</f>
         <v>0</v>
       </c>
       <c r="K15" s="10">
-        <f>'[5]Air Wisconsin'!KD$23+'[5]Air Wisconsin'!KD$28</f>
+        <f>'[7]Air Wisconsin'!KD$23+'[7]Air Wisconsin'!KD$28</f>
         <v>0</v>
       </c>
       <c r="L15" s="10">
-        <f>'[5]Air Wisconsin'!KE$23+'[5]Air Wisconsin'!KE$28</f>
+        <f>'[7]Air Wisconsin'!KE$23+'[7]Air Wisconsin'!KE$28</f>
         <v>0</v>
       </c>
       <c r="M15" s="10">
-        <f>'[5]Air Wisconsin'!KF$23+'[5]Air Wisconsin'!KF$28</f>
+        <f>'[7]Air Wisconsin'!KF$23+'[7]Air Wisconsin'!KF$28</f>
         <v>0</v>
       </c>
       <c r="N15" s="10">
-        <f>'[5]Air Wisconsin'!KG$23+'[5]Air Wisconsin'!KG$28</f>
+        <f>'[7]Air Wisconsin'!KG$23+'[7]Air Wisconsin'!KG$28</f>
         <v>0</v>
       </c>
       <c r="R15" s="10"/>
     </row>
-    <row r="16" spans="1:18" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:18" x14ac:dyDescent="0.2">
       <c r="B16" t="s">
         <v>49</v>
       </c>
       <c r="C16" s="10">
-        <f>[5]Alaska!JV$23+[5]Alaska!JV$28</f>
+        <f>[7]Alaska!JV$23+[7]Alaska!JV$28</f>
         <v>9495</v>
       </c>
       <c r="D16" s="10">
-        <f>[5]Alaska!JW$23+[5]Alaska!JW$28</f>
+        <f>[7]Alaska!JW$23+[7]Alaska!JW$28</f>
         <v>7608</v>
       </c>
       <c r="E16" s="10">
-        <f>[5]Alaska!JX$23+[5]Alaska!JX$28</f>
+        <f>[7]Alaska!JX$23+[7]Alaska!JX$28</f>
         <v>11646</v>
       </c>
       <c r="F16" s="10">
-        <f>[5]Alaska!JY$23+[5]Alaska!JY$28</f>
+        <f>[7]Alaska!JY$23+[7]Alaska!JY$28</f>
         <v>13753</v>
       </c>
       <c r="G16" s="10">
-        <f>[5]Alaska!JZ$23+[5]Alaska!JZ$28</f>
-        <v>0</v>
+        <f>[7]Alaska!JZ$23+[7]Alaska!JZ$28</f>
+        <v>16437</v>
       </c>
       <c r="H16" s="10">
-        <f>[5]Alaska!KA$23+[5]Alaska!KA$28</f>
-        <v>0</v>
+        <f>[7]Alaska!KA$23+[7]Alaska!KA$28</f>
+        <v>20747</v>
       </c>
       <c r="I16" s="10">
-        <f>[5]Alaska!KB$23+[5]Alaska!KB$28</f>
+        <f>[7]Alaska!KB$23+[7]Alaska!KB$28</f>
         <v>0</v>
       </c>
       <c r="J16" s="10">
-        <f>[5]Alaska!KC$23+[5]Alaska!KC$28</f>
+        <f>[7]Alaska!KC$23+[7]Alaska!KC$28</f>
         <v>0</v>
       </c>
       <c r="K16" s="10">
-        <f>[5]Alaska!KD$23+[5]Alaska!KD$28</f>
+        <f>[7]Alaska!KD$23+[7]Alaska!KD$28</f>
         <v>0</v>
       </c>
       <c r="L16" s="10">
-        <f>[5]Alaska!KE$23+[5]Alaska!KE$28</f>
+        <f>[7]Alaska!KE$23+[7]Alaska!KE$28</f>
         <v>0</v>
       </c>
       <c r="M16" s="10">
-        <f>[5]Alaska!KF$23+[5]Alaska!KF$28</f>
+        <f>[7]Alaska!KF$23+[7]Alaska!KF$28</f>
         <v>0</v>
       </c>
       <c r="N16" s="10">
-        <f>[5]Alaska!KG$23+[5]Alaska!KG$28</f>
+        <f>[7]Alaska!KG$23+[7]Alaska!KG$28</f>
         <v>0</v>
       </c>
       <c r="R16" s="10"/>
     </row>
-    <row r="17" spans="2:18" x14ac:dyDescent="0.25">
+    <row r="17" spans="2:18" x14ac:dyDescent="0.2">
       <c r="B17" t="s">
         <v>39</v>
       </c>
       <c r="C17" s="10">
-        <f>[5]American!JV$23+[5]American!JV$28</f>
+        <f>[7]American!JV$23+[7]American!JV$28</f>
         <v>39631</v>
       </c>
       <c r="D17" s="10">
-        <f>[5]American!JW$23+[5]American!JW$28</f>
+        <f>[7]American!JW$23+[7]American!JW$28</f>
         <v>40271</v>
       </c>
       <c r="E17" s="10">
-        <f>[5]American!JX$23+[5]American!JX$28</f>
+        <f>[7]American!JX$23+[7]American!JX$28</f>
         <v>49582</v>
       </c>
       <c r="F17" s="10">
-        <f>[5]American!JY$23+[5]American!JY$28</f>
+        <f>[7]American!JY$23+[7]American!JY$28</f>
         <v>40017</v>
       </c>
       <c r="G17" s="10">
-        <f>[5]American!JZ$23+[5]American!JZ$28</f>
-        <v>0</v>
+        <f>[7]American!JZ$23+[7]American!JZ$28</f>
+        <v>43799</v>
       </c>
       <c r="H17" s="10">
-        <f>[5]American!KA$23+[5]American!KA$28</f>
-        <v>0</v>
+        <f>[7]American!KA$23+[7]American!KA$28</f>
+        <v>47909</v>
       </c>
       <c r="I17" s="10">
-        <f>[5]American!KB$23+[5]American!KB$28</f>
+        <f>[7]American!KB$23+[7]American!KB$28</f>
         <v>0</v>
       </c>
       <c r="J17" s="10">
-        <f>[5]American!KC$23+[5]American!KC$28</f>
+        <f>[7]American!KC$23+[7]American!KC$28</f>
         <v>0</v>
       </c>
       <c r="K17" s="10">
-        <f>[5]American!KD$23+[5]American!KD$28</f>
+        <f>[7]American!KD$23+[7]American!KD$28</f>
         <v>0</v>
       </c>
       <c r="L17" s="10">
-        <f>[5]American!KE$23+[5]American!KE$28</f>
+        <f>[7]American!KE$23+[7]American!KE$28</f>
         <v>0</v>
       </c>
       <c r="M17" s="10">
-        <f>[5]American!KF$23+[5]American!KF$28</f>
+        <f>[7]American!KF$23+[7]American!KF$28</f>
         <v>0</v>
       </c>
       <c r="N17" s="10">
-        <f>[5]American!KG$23+[5]American!KG$28</f>
+        <f>[7]American!KG$23+[7]American!KG$28</f>
         <v>0</v>
       </c>
       <c r="R17" s="10"/>
     </row>
-    <row r="18" spans="2:18" x14ac:dyDescent="0.25">
+    <row r="18" spans="2:18" x14ac:dyDescent="0.2">
       <c r="B18" t="s">
         <v>70</v>
       </c>
       <c r="C18" s="10">
-        <f>'[5]Denver Air'!JV$23+'[5]Denver Air'!JV$28</f>
+        <f>'[7]Denver Air'!JV$23+'[7]Denver Air'!JV$28</f>
         <v>850</v>
       </c>
       <c r="D18" s="10">
-        <f>'[5]Denver Air'!JW$23+'[5]Denver Air'!JW$28</f>
+        <f>'[7]Denver Air'!JW$23+'[7]Denver Air'!JW$28</f>
         <v>790</v>
       </c>
       <c r="E18" s="10">
-        <f>'[5]Denver Air'!JX$23+'[5]Denver Air'!JX$28</f>
+        <f>'[7]Denver Air'!JX$23+'[7]Denver Air'!JX$28</f>
         <v>1078</v>
       </c>
       <c r="F18" s="10">
-        <f>'[5]Denver Air'!JY$23+'[5]Denver Air'!JY$28</f>
+        <f>'[7]Denver Air'!JY$23+'[7]Denver Air'!JY$28</f>
         <v>944</v>
       </c>
       <c r="G18" s="10">
-        <f>'[5]Denver Air'!JZ$23+'[5]Denver Air'!JZ$28</f>
-        <v>0</v>
+        <f>'[7]Denver Air'!JZ$23+'[7]Denver Air'!JZ$28</f>
+        <v>874</v>
       </c>
       <c r="H18" s="10">
-        <f>'[5]Denver Air'!KA$23+'[5]Denver Air'!KA$28</f>
-        <v>0</v>
+        <f>'[7]Denver Air'!KA$23+'[7]Denver Air'!KA$28</f>
+        <v>993</v>
       </c>
       <c r="I18" s="10">
-        <f>'[5]Denver Air'!KB$23+'[5]Denver Air'!KB$28</f>
+        <f>'[7]Denver Air'!KB$23+'[7]Denver Air'!KB$28</f>
         <v>0</v>
       </c>
       <c r="J18" s="10">
-        <f>'[5]Denver Air'!KC$23+'[5]Denver Air'!KC$28</f>
+        <f>'[7]Denver Air'!KC$23+'[7]Denver Air'!KC$28</f>
         <v>0</v>
       </c>
       <c r="K18" s="10">
-        <f>'[5]Denver Air'!KD$23+'[5]Denver Air'!KD$28</f>
+        <f>'[7]Denver Air'!KD$23+'[7]Denver Air'!KD$28</f>
         <v>0</v>
       </c>
       <c r="L18" s="10">
-        <f>'[5]Denver Air'!KE$23+'[5]Denver Air'!KE$28</f>
+        <f>'[7]Denver Air'!KE$23+'[7]Denver Air'!KE$28</f>
         <v>0</v>
       </c>
       <c r="M18" s="10">
-        <f>'[5]Denver Air'!KF$23+'[5]Denver Air'!KF$28</f>
+        <f>'[7]Denver Air'!KF$23+'[7]Denver Air'!KF$28</f>
         <v>0</v>
       </c>
       <c r="N18" s="10">
-        <f>'[5]Denver Air'!KG$23+'[5]Denver Air'!KG$28</f>
+        <f>'[7]Denver Air'!KG$23+'[7]Denver Air'!KG$28</f>
         <v>0</v>
       </c>
       <c r="R18" s="10"/>
     </row>
-    <row r="19" spans="2:18" x14ac:dyDescent="0.25">
+    <row r="19" spans="2:18" x14ac:dyDescent="0.2">
       <c r="B19" t="s">
         <v>63</v>
       </c>
       <c r="C19" s="10">
-        <f>[5]PSA!JV$23+[5]PSA!JV$28</f>
+        <f>[7]PSA!JV$23+[7]PSA!JV$28</f>
         <v>4355</v>
       </c>
       <c r="D19" s="10">
-        <f>[5]PSA!JW$23+[5]PSA!JW$28</f>
+        <f>[7]PSA!JW$23+[7]PSA!JW$28</f>
         <v>3965</v>
       </c>
       <c r="E19" s="10">
-        <f>[5]PSA!JX$23+[5]PSA!JX$28</f>
+        <f>[7]PSA!JX$23+[7]PSA!JX$28</f>
         <v>4785</v>
       </c>
       <c r="F19" s="10">
-        <f>[5]PSA!JY$23+[5]PSA!JY$28</f>
+        <f>[7]PSA!JY$23+[7]PSA!JY$28</f>
         <v>5767</v>
       </c>
       <c r="G19" s="10">
-        <f>[5]PSA!JZ$23+[5]PSA!JZ$28</f>
-        <v>0</v>
+        <f>[7]PSA!JZ$23+[7]PSA!JZ$28</f>
+        <v>7001</v>
       </c>
       <c r="H19" s="10">
-        <f>[5]PSA!KA$23+[5]PSA!KA$28</f>
-        <v>0</v>
+        <f>[7]PSA!KA$23+[7]PSA!KA$28</f>
+        <v>7581</v>
       </c>
       <c r="I19" s="10">
-        <f>[5]PSA!KB$23+[5]PSA!KB$28</f>
+        <f>[7]PSA!KB$23+[7]PSA!KB$28</f>
         <v>0</v>
       </c>
       <c r="J19" s="10">
-        <f>[5]PSA!KC$23+[5]PSA!KC$28</f>
+        <f>[7]PSA!KC$23+[7]PSA!KC$28</f>
         <v>0</v>
       </c>
       <c r="K19" s="10">
-        <f>[5]PSA!KD$23+[5]PSA!KD$28</f>
+        <f>[7]PSA!KD$23+[7]PSA!KD$28</f>
         <v>0</v>
       </c>
       <c r="L19" s="10">
-        <f>[5]PSA!KE$23+[5]PSA!KE$28</f>
+        <f>[7]PSA!KE$23+[7]PSA!KE$28</f>
         <v>0</v>
       </c>
       <c r="M19" s="10">
-        <f>[5]PSA!KF$23+[5]PSA!KF$28</f>
+        <f>[7]PSA!KF$23+[7]PSA!KF$28</f>
         <v>0</v>
       </c>
       <c r="N19" s="10">
-        <f>[5]PSA!KG$23+[5]PSA!KG$28</f>
+        <f>[7]PSA!KG$23+[7]PSA!KG$28</f>
         <v>0</v>
       </c>
       <c r="R19" s="10"/>
     </row>
-    <row r="20" spans="2:18" x14ac:dyDescent="0.25">
+    <row r="20" spans="2:18" x14ac:dyDescent="0.2">
       <c r="B20" t="s">
         <v>60</v>
       </c>
       <c r="C20" s="10">
-        <f>'[5]American Eagle'!JV$23+'[5]American Eagle'!JV$28</f>
+        <f>'[7]American Eagle'!JV$23+'[7]American Eagle'!JV$28</f>
         <v>5605</v>
       </c>
       <c r="D20" s="10">
-        <f>'[5]American Eagle'!JW$23+'[5]American Eagle'!JW$28</f>
+        <f>'[7]American Eagle'!JW$23+'[7]American Eagle'!JW$28</f>
         <v>7224</v>
       </c>
       <c r="E20" s="10">
-        <f>'[5]American Eagle'!JX$23+'[5]American Eagle'!JX$28</f>
+        <f>'[7]American Eagle'!JX$23+'[7]American Eagle'!JX$28</f>
         <v>5902</v>
       </c>
       <c r="F20" s="10">
-        <f>'[5]American Eagle'!JY$23+'[5]American Eagle'!JY$28</f>
+        <f>'[7]American Eagle'!JY$23+'[7]American Eagle'!JY$28</f>
         <v>9148</v>
       </c>
       <c r="G20" s="10">
-        <f>'[5]American Eagle'!JZ$23+'[5]American Eagle'!JZ$28</f>
-        <v>0</v>
+        <f>'[7]American Eagle'!JZ$23+'[7]American Eagle'!JZ$28</f>
+        <v>8639</v>
       </c>
       <c r="H20" s="10">
-        <f>'[5]American Eagle'!KA$23+'[5]American Eagle'!KA$28</f>
-        <v>0</v>
+        <f>'[7]American Eagle'!KA$23+'[7]American Eagle'!KA$28</f>
+        <v>5263</v>
       </c>
       <c r="I20" s="10">
-        <f>'[5]American Eagle'!KB$23+'[5]American Eagle'!KB$28</f>
+        <f>'[7]American Eagle'!KB$23+'[7]American Eagle'!KB$28</f>
         <v>0</v>
       </c>
       <c r="J20" s="10">
-        <f>'[5]American Eagle'!KC$23+'[5]American Eagle'!KC$28</f>
+        <f>'[7]American Eagle'!KC$23+'[7]American Eagle'!KC$28</f>
         <v>0</v>
       </c>
       <c r="K20" s="10">
-        <f>'[5]American Eagle'!KD$23+'[5]American Eagle'!KD$28</f>
+        <f>'[7]American Eagle'!KD$23+'[7]American Eagle'!KD$28</f>
         <v>0</v>
       </c>
       <c r="L20" s="10">
-        <f>'[5]American Eagle'!KE$23+'[5]American Eagle'!KE$28</f>
+        <f>'[7]American Eagle'!KE$23+'[7]American Eagle'!KE$28</f>
         <v>0</v>
       </c>
       <c r="M20" s="10">
-        <f>'[5]American Eagle'!KF$23+'[5]American Eagle'!KF$28</f>
+        <f>'[7]American Eagle'!KF$23+'[7]American Eagle'!KF$28</f>
         <v>0</v>
       </c>
       <c r="N20" s="10">
-        <f>'[5]American Eagle'!KG$23+'[5]American Eagle'!KG$28</f>
+        <f>'[7]American Eagle'!KG$23+'[7]American Eagle'!KG$28</f>
         <v>0</v>
       </c>
       <c r="R20" s="10"/>
     </row>
-    <row r="21" spans="2:18" hidden="1" x14ac:dyDescent="0.25">
+    <row r="21" spans="2:18" hidden="1" x14ac:dyDescent="0.2">
       <c r="B21" s="53" t="s">
         <v>61</v>
       </c>
       <c r="C21" s="10">
-        <f>'[5]Continental Express'!JV$23+'[5]Continental Express'!JV$28</f>
+        <f>'[7]Continental Express'!JV$23+'[7]Continental Express'!JV$28</f>
         <v>0</v>
       </c>
       <c r="D21" s="10">
-        <f>'[5]Continental Express'!JW$23+'[5]Continental Express'!JW$28</f>
+        <f>'[7]Continental Express'!JW$23+'[7]Continental Express'!JW$28</f>
         <v>0</v>
       </c>
       <c r="E21" s="10">
-        <f>'[5]Continental Express'!JX$23+'[5]Continental Express'!JX$28</f>
+        <f>'[7]Continental Express'!JX$23+'[7]Continental Express'!JX$28</f>
         <v>0</v>
       </c>
       <c r="F21" s="10">
-        <f>'[5]Continental Express'!JY$23+'[5]Continental Express'!JY$28</f>
+        <f>'[7]Continental Express'!JY$23+'[7]Continental Express'!JY$28</f>
         <v>0</v>
       </c>
       <c r="G21" s="10">
-        <f>'[5]Continental Express'!JZ$23+'[5]Continental Express'!JZ$28</f>
+        <f>'[7]Continental Express'!JZ$23+'[7]Continental Express'!JZ$28</f>
         <v>0</v>
       </c>
       <c r="H21" s="10">
-        <f>'[5]Continental Express'!KA$23+'[5]Continental Express'!KA$28</f>
+        <f>'[7]Continental Express'!KA$23+'[7]Continental Express'!KA$28</f>
         <v>0</v>
       </c>
       <c r="I21" s="10">
-        <f>'[5]Continental Express'!KB$23+'[5]Continental Express'!KB$28</f>
+        <f>'[7]Continental Express'!KB$23+'[7]Continental Express'!KB$28</f>
         <v>0</v>
       </c>
       <c r="J21" s="10">
-        <f>'[5]Continental Express'!KC$23+'[5]Continental Express'!KC$28</f>
+        <f>'[7]Continental Express'!KC$23+'[7]Continental Express'!KC$28</f>
         <v>0</v>
       </c>
       <c r="K21" s="10">
-        <f>'[5]Continental Express'!KD$23+'[5]Continental Express'!KD$28</f>
+        <f>'[7]Continental Express'!KD$23+'[7]Continental Express'!KD$28</f>
         <v>0</v>
       </c>
       <c r="L21" s="10">
-        <f>'[5]Continental Express'!KE$23+'[5]Continental Express'!KE$28</f>
+        <f>'[7]Continental Express'!KE$23+'[7]Continental Express'!KE$28</f>
         <v>0</v>
       </c>
       <c r="M21" s="10">
-        <f>'[5]Continental Express'!KF$23+'[5]Continental Express'!KF$28</f>
+        <f>'[7]Continental Express'!KF$23+'[7]Continental Express'!KF$28</f>
         <v>0</v>
       </c>
       <c r="N21" s="10">
-        <f>'[5]Continental Express'!KG$23+'[5]Continental Express'!KG$28</f>
+        <f>'[7]Continental Express'!KG$23+'[7]Continental Express'!KG$28</f>
         <v>0</v>
       </c>
       <c r="R21" s="10"/>
     </row>
-    <row r="22" spans="2:18" hidden="1" x14ac:dyDescent="0.25">
+    <row r="22" spans="2:18" hidden="1" x14ac:dyDescent="0.2">
       <c r="B22" t="s">
         <v>51</v>
       </c>
       <c r="C22" s="10">
-        <f>'[5]Go Jet_UA'!JV$23+'[5]Go Jet_UA'!JV$28</f>
+        <f>'[7]Go Jet_UA'!JV$23+'[7]Go Jet_UA'!JV$28</f>
         <v>0</v>
       </c>
       <c r="D22" s="10">
-        <f>'[5]Go Jet_UA'!JW$23+'[5]Go Jet_UA'!JW$28</f>
+        <f>'[7]Go Jet_UA'!JW$23+'[7]Go Jet_UA'!JW$28</f>
         <v>0</v>
       </c>
       <c r="E22" s="10">
-        <f>'[5]Go Jet_UA'!JX$23+'[5]Go Jet_UA'!JX$28</f>
+        <f>'[7]Go Jet_UA'!JX$23+'[7]Go Jet_UA'!JX$28</f>
         <v>64</v>
       </c>
       <c r="F22" s="10">
-        <f>'[5]Go Jet_UA'!JY$23+'[5]Go Jet_UA'!JY$28</f>
+        <f>'[7]Go Jet_UA'!JY$23+'[7]Go Jet_UA'!JY$28</f>
         <v>0</v>
       </c>
       <c r="G22" s="10">
-        <f>'[5]Go Jet_UA'!JZ$23+'[5]Go Jet_UA'!JZ$28</f>
+        <f>'[7]Go Jet_UA'!JZ$23+'[7]Go Jet_UA'!JZ$28</f>
         <v>0</v>
       </c>
       <c r="H22" s="10">
-        <f>'[5]Go Jet_UA'!KA$23+'[5]Go Jet_UA'!KA$28</f>
+        <f>'[7]Go Jet_UA'!KA$23+'[7]Go Jet_UA'!KA$28</f>
         <v>0</v>
       </c>
       <c r="I22" s="10">
-        <f>'[5]Go Jet_UA'!KB$23+'[5]Go Jet_UA'!KB$28</f>
+        <f>'[7]Go Jet_UA'!KB$23+'[7]Go Jet_UA'!KB$28</f>
         <v>0</v>
       </c>
       <c r="J22" s="10">
-        <f>'[5]Go Jet_UA'!KC$23+'[5]Go Jet_UA'!KC$28</f>
+        <f>'[7]Go Jet_UA'!KC$23+'[7]Go Jet_UA'!KC$28</f>
         <v>0</v>
       </c>
       <c r="K22" s="10">
-        <f>'[5]Go Jet_UA'!KD$23+'[5]Go Jet_UA'!KD$28</f>
+        <f>'[7]Go Jet_UA'!KD$23+'[7]Go Jet_UA'!KD$28</f>
         <v>0</v>
       </c>
       <c r="L22" s="10">
-        <f>'[5]Go Jet_UA'!KE$23+'[5]Go Jet_UA'!KE$28</f>
+        <f>'[7]Go Jet_UA'!KE$23+'[7]Go Jet_UA'!KE$28</f>
         <v>0</v>
       </c>
       <c r="M22" s="10">
-        <f>'[5]Go Jet_UA'!KF$23+'[5]Go Jet_UA'!KF$28</f>
+        <f>'[7]Go Jet_UA'!KF$23+'[7]Go Jet_UA'!KF$28</f>
         <v>0</v>
       </c>
       <c r="N22" s="10">
-        <f>'[5]Go Jet_UA'!KG$23+'[5]Go Jet_UA'!KG$28</f>
+        <f>'[7]Go Jet_UA'!KG$23+'[7]Go Jet_UA'!KG$28</f>
         <v>0</v>
       </c>
       <c r="R22" s="10"/>
     </row>
-    <row r="23" spans="2:18" hidden="1" x14ac:dyDescent="0.25">
+    <row r="23" spans="2:18" hidden="1" x14ac:dyDescent="0.2">
       <c r="B23" t="s">
         <v>67</v>
       </c>
       <c r="C23" s="10">
-        <f>[5]Horizon_AS!IT23+[5]Horizon_AS!IT33+[5]Horizon_AS!IT28+[5]Horizon_AS!IT38</f>
+        <f>[7]Horizon_AS!IT23+[7]Horizon_AS!IT33+[7]Horizon_AS!IT28+[7]Horizon_AS!IT38</f>
         <v>0</v>
       </c>
       <c r="D23" s="10">
-        <f>[5]Horizon_AS!IU23+[5]Horizon_AS!IU33+[5]Horizon_AS!IU28+[5]Horizon_AS!IU38</f>
+        <f>[7]Horizon_AS!IU23+[7]Horizon_AS!IU33+[7]Horizon_AS!IU28+[7]Horizon_AS!IU38</f>
         <v>0</v>
       </c>
       <c r="E23" s="10">
-        <f>[5]Horizon_AS!IV23+[5]Horizon_AS!IV33+[5]Horizon_AS!IV28+[5]Horizon_AS!IV38</f>
+        <f>[7]Horizon_AS!IV23+[7]Horizon_AS!IV33+[7]Horizon_AS!IV28+[7]Horizon_AS!IV38</f>
         <v>0</v>
       </c>
       <c r="F23" s="10">
-        <f>[5]Horizon_AS!IW23+[5]Horizon_AS!IW33+[5]Horizon_AS!IW28+[5]Horizon_AS!IW38</f>
+        <f>[7]Horizon_AS!IW23+[7]Horizon_AS!IW33+[7]Horizon_AS!IW28+[7]Horizon_AS!IW38</f>
         <v>0</v>
       </c>
       <c r="G23" s="10">
-        <f>[5]Horizon_AS!IX23+[5]Horizon_AS!IX33+[5]Horizon_AS!IX28+[5]Horizon_AS!IX38</f>
+        <f>[7]Horizon_AS!IX23+[7]Horizon_AS!IX33+[7]Horizon_AS!IX28+[7]Horizon_AS!IX38</f>
         <v>0</v>
       </c>
       <c r="H23" s="10">
-        <f>[5]Horizon_AS!IY23+[5]Horizon_AS!IY33+[5]Horizon_AS!IY28+[5]Horizon_AS!IY38</f>
+        <f>[7]Horizon_AS!IY23+[7]Horizon_AS!IY33+[7]Horizon_AS!IY28+[7]Horizon_AS!IY38</f>
         <v>0</v>
       </c>
       <c r="I23" s="10">
-        <f>[5]Horizon_AS!IZ23+[5]Horizon_AS!IZ33+[5]Horizon_AS!IZ28+[5]Horizon_AS!IZ38</f>
+        <f>[7]Horizon_AS!IZ23+[7]Horizon_AS!IZ33+[7]Horizon_AS!IZ28+[7]Horizon_AS!IZ38</f>
         <v>0</v>
       </c>
       <c r="J23" s="10">
-        <f>[5]Horizon_AS!JA23+[5]Horizon_AS!JA33+[5]Horizon_AS!JA28+[5]Horizon_AS!JA38</f>
+        <f>[7]Horizon_AS!JA23+[7]Horizon_AS!JA33+[7]Horizon_AS!JA28+[7]Horizon_AS!JA38</f>
         <v>0</v>
       </c>
       <c r="K23" s="10">
-        <f>[5]Horizon_AS!JB23+[5]Horizon_AS!JB33+[5]Horizon_AS!JB28+[5]Horizon_AS!JB38</f>
+        <f>[7]Horizon_AS!JB23+[7]Horizon_AS!JB33+[7]Horizon_AS!JB28+[7]Horizon_AS!JB38</f>
         <v>0</v>
       </c>
       <c r="L23" s="10">
-        <f>[5]Horizon_AS!JC23+[5]Horizon_AS!JC33+[5]Horizon_AS!JC28+[5]Horizon_AS!JC38</f>
+        <f>[7]Horizon_AS!JC23+[7]Horizon_AS!JC33+[7]Horizon_AS!JC28+[7]Horizon_AS!JC38</f>
         <v>0</v>
       </c>
       <c r="M23" s="10">
-        <f>[5]Horizon_AS!JD23+[5]Horizon_AS!JD33+[5]Horizon_AS!JD28+[5]Horizon_AS!JD38</f>
+        <f>[7]Horizon_AS!JD23+[7]Horizon_AS!JD33+[7]Horizon_AS!JD28+[7]Horizon_AS!JD38</f>
         <v>0</v>
       </c>
       <c r="N23" s="10">
-        <f>[5]Horizon_AS!JE23+[5]Horizon_AS!JE33+[5]Horizon_AS!JE28+[5]Horizon_AS!JE38</f>
+        <f>[7]Horizon_AS!JE23+[7]Horizon_AS!JE33+[7]Horizon_AS!JE28+[7]Horizon_AS!JE38</f>
         <v>0</v>
       </c>
       <c r="R23" s="10"/>
     </row>
-    <row r="24" spans="2:18" x14ac:dyDescent="0.25">
+    <row r="24" spans="2:18" x14ac:dyDescent="0.2">
       <c r="B24" t="s">
         <v>50</v>
       </c>
       <c r="C24" s="10">
-        <f>[5]MESA_UA!JV$23+[5]MESA_UA!JV$28</f>
+        <f>[7]MESA_UA!JV$23+[7]MESA_UA!JV$28</f>
         <v>3098</v>
       </c>
       <c r="D24" s="10">
-        <f>[5]MESA_UA!JW$23+[5]MESA_UA!JW$28</f>
+        <f>[7]MESA_UA!JW$23+[7]MESA_UA!JW$28</f>
         <v>1928</v>
       </c>
       <c r="E24" s="10">
-        <f>[5]MESA_UA!JX$23+[5]MESA_UA!JX$28</f>
+        <f>[7]MESA_UA!JX$23+[7]MESA_UA!JX$28</f>
         <v>1564</v>
       </c>
       <c r="F24" s="10">
-        <f>[5]MESA_UA!JY$23+[5]MESA_UA!JY$28</f>
+        <f>[7]MESA_UA!JY$23+[7]MESA_UA!JY$28</f>
         <v>2885</v>
       </c>
       <c r="G24" s="10">
-        <f>[5]MESA_UA!JZ$23+[5]MESA_UA!JZ$28</f>
-        <v>0</v>
+        <f>[7]MESA_UA!JZ$23+[7]MESA_UA!JZ$28</f>
+        <v>2346</v>
       </c>
       <c r="H24" s="10">
-        <f>[5]MESA_UA!KA$23+[5]MESA_UA!KA$28</f>
-        <v>0</v>
+        <f>[7]MESA_UA!KA$23+[7]MESA_UA!KA$28</f>
+        <v>669</v>
       </c>
       <c r="I24" s="10">
-        <f>[5]MESA_UA!KB$23+[5]MESA_UA!KB$28</f>
+        <f>[7]MESA_UA!KB$23+[7]MESA_UA!KB$28</f>
         <v>0</v>
       </c>
       <c r="J24" s="10">
-        <f>[5]MESA_UA!KC$23+[5]MESA_UA!KC$28</f>
+        <f>[7]MESA_UA!KC$23+[7]MESA_UA!KC$28</f>
         <v>0</v>
       </c>
       <c r="K24" s="10">
-        <f>[5]MESA_UA!KD$23+[5]MESA_UA!KD$28</f>
+        <f>[7]MESA_UA!KD$23+[7]MESA_UA!KD$28</f>
         <v>0</v>
       </c>
       <c r="L24" s="10">
-        <f>[5]MESA_UA!KE$23+[5]MESA_UA!KE$28</f>
+        <f>[7]MESA_UA!KE$23+[7]MESA_UA!KE$28</f>
         <v>0</v>
       </c>
       <c r="M24" s="10">
-        <f>[5]MESA_UA!KF$23+[5]MESA_UA!KF$28</f>
+        <f>[7]MESA_UA!KF$23+[7]MESA_UA!KF$28</f>
         <v>0</v>
       </c>
       <c r="N24" s="10">
-        <f>[5]MESA_UA!KG$23+[5]MESA_UA!KG$28</f>
+        <f>[7]MESA_UA!KG$23+[7]MESA_UA!KG$28</f>
         <v>0</v>
       </c>
       <c r="R24" s="10"/>
     </row>
-    <row r="25" spans="2:18" hidden="1" x14ac:dyDescent="0.25">
+    <row r="25" spans="2:18" hidden="1" x14ac:dyDescent="0.2">
       <c r="B25" t="s">
         <v>55</v>
       </c>
       <c r="C25" s="10">
-        <f>[5]MESA!JV$23+[5]MESA!JV$28</f>
+        <f>[7]MESA!JV$23+[7]MESA!JV$28</f>
         <v>0</v>
       </c>
       <c r="D25" s="10">
-        <f>[5]MESA!JW$23+[5]MESA!JW$28</f>
+        <f>[7]MESA!JW$23+[7]MESA!JW$28</f>
         <v>0</v>
       </c>
       <c r="E25" s="10">
-        <f>[5]MESA!JX$23+[5]MESA!JX$28</f>
+        <f>[7]MESA!JX$23+[7]MESA!JX$28</f>
         <v>0</v>
       </c>
       <c r="F25" s="10">
-        <f>[5]MESA!JY$23+[5]MESA!JY$28</f>
+        <f>[7]MESA!JY$23+[7]MESA!JY$28</f>
         <v>0</v>
       </c>
       <c r="G25" s="10">
-        <f>[5]MESA!JZ$23+[5]MESA!JZ$28</f>
+        <f>[7]MESA!JZ$23+[7]MESA!JZ$28</f>
         <v>0</v>
       </c>
       <c r="H25" s="10">
-        <f>[5]MESA!KA$23+[5]MESA!KA$28</f>
+        <f>[7]MESA!KA$23+[7]MESA!KA$28</f>
         <v>0</v>
       </c>
       <c r="I25" s="10">
-        <f>[5]MESA!KB$23+[5]MESA!KB$28</f>
+        <f>[7]MESA!KB$23+[7]MESA!KB$28</f>
         <v>0</v>
       </c>
       <c r="J25" s="10">
-        <f>[5]MESA!KC$23+[5]MESA!KC$28</f>
+        <f>[7]MESA!KC$23+[7]MESA!KC$28</f>
         <v>0</v>
       </c>
       <c r="K25" s="10">
-        <f>[5]MESA!KD$23+[5]MESA!KD$28</f>
+        <f>[7]MESA!KD$23+[7]MESA!KD$28</f>
         <v>0</v>
       </c>
       <c r="L25" s="10">
-        <f>[5]MESA!KE$23+[5]MESA!KE$28</f>
+        <f>[7]MESA!KE$23+[7]MESA!KE$28</f>
         <v>0</v>
       </c>
       <c r="M25" s="10">
-        <f>[5]MESA!KF$23+[5]MESA!KF$28</f>
+        <f>[7]MESA!KF$23+[7]MESA!KF$28</f>
         <v>0</v>
       </c>
       <c r="N25" s="10">
-        <f>[5]MESA!KG$23+[5]MESA!KG$28</f>
+        <f>[7]MESA!KG$23+[7]MESA!KG$28</f>
         <v>0</v>
       </c>
       <c r="R25" s="10"/>
     </row>
-    <row r="26" spans="2:18" x14ac:dyDescent="0.25">
+    <row r="26" spans="2:18" x14ac:dyDescent="0.2">
       <c r="B26" s="53" t="s">
         <v>56</v>
       </c>
       <c r="C26" s="10">
-        <f>[5]Republic!JV$23+[5]Republic!JV$28</f>
+        <f>[7]Republic!JV$23+[7]Republic!JV$28</f>
         <v>3124</v>
       </c>
       <c r="D26" s="10">
-        <f>[5]Republic!JW$23+[5]Republic!JW$28</f>
+        <f>[7]Republic!JW$23+[7]Republic!JW$28</f>
         <v>2884</v>
       </c>
       <c r="E26" s="10">
-        <f>[5]Republic!JX$23+[5]Republic!JX$28</f>
+        <f>[7]Republic!JX$23+[7]Republic!JX$28</f>
         <v>5433</v>
       </c>
       <c r="F26" s="10">
-        <f>[5]Republic!JY$23+[5]Republic!JY$28</f>
+        <f>[7]Republic!JY$23+[7]Republic!JY$28</f>
         <v>2130</v>
       </c>
       <c r="G26" s="10">
-        <f>[5]Republic!JZ$23+[5]Republic!JZ$28</f>
-        <v>0</v>
+        <f>[7]Republic!JZ$23+[7]Republic!JZ$28</f>
+        <v>2226</v>
       </c>
       <c r="H26" s="10">
-        <f>[5]Republic!KA$23+[5]Republic!KA$28</f>
-        <v>0</v>
+        <f>[7]Republic!KA$23+[7]Republic!KA$28</f>
+        <v>3959</v>
       </c>
       <c r="I26" s="10">
-        <f>[5]Republic!KB$23+[5]Republic!KB$28</f>
+        <f>[7]Republic!KB$23+[7]Republic!KB$28</f>
         <v>0</v>
       </c>
       <c r="J26" s="10">
-        <f>[5]Republic!KC$23+[5]Republic!KC$28</f>
+        <f>[7]Republic!KC$23+[7]Republic!KC$28</f>
         <v>0</v>
       </c>
       <c r="K26" s="10">
-        <f>[5]Republic!KD$23+[5]Republic!KD$28</f>
+        <f>[7]Republic!KD$23+[7]Republic!KD$28</f>
         <v>0</v>
       </c>
       <c r="L26" s="10">
-        <f>[5]Republic!KE$23+[5]Republic!KE$28</f>
+        <f>[7]Republic!KE$23+[7]Republic!KE$28</f>
         <v>0</v>
       </c>
       <c r="M26" s="10">
-        <f>[5]Republic!KF$23+[5]Republic!KF$28</f>
+        <f>[7]Republic!KF$23+[7]Republic!KF$28</f>
         <v>0</v>
       </c>
       <c r="N26" s="10">
-        <f>[5]Republic!KG$23+[5]Republic!KG$28</f>
+        <f>[7]Republic!KG$23+[7]Republic!KG$28</f>
         <v>0</v>
       </c>
       <c r="R26" s="10"/>
     </row>
-    <row r="27" spans="2:18" x14ac:dyDescent="0.25">
+    <row r="27" spans="2:18" x14ac:dyDescent="0.2">
       <c r="B27" s="53" t="s">
         <v>57</v>
       </c>
       <c r="C27" s="10">
-        <f>[5]Republic_UA!JV$23+[5]Republic_UA!JV$28</f>
+        <f>[7]Republic_UA!JV$23+[7]Republic_UA!JV$28</f>
         <v>4363</v>
       </c>
       <c r="D27" s="10">
-        <f>[5]Republic_UA!JW$23+[5]Republic_UA!JW$28</f>
+        <f>[7]Republic_UA!JW$23+[7]Republic_UA!JW$28</f>
         <v>4302</v>
       </c>
       <c r="E27" s="10">
-        <f>[5]Republic_UA!JX$23+[5]Republic_UA!JX$28</f>
+        <f>[7]Republic_UA!JX$23+[7]Republic_UA!JX$28</f>
         <v>7754</v>
       </c>
       <c r="F27" s="10">
-        <f>[5]Republic_UA!JY$23+[5]Republic_UA!JY$28</f>
+        <f>[7]Republic_UA!JY$23+[7]Republic_UA!JY$28</f>
         <v>7352</v>
       </c>
       <c r="G27" s="10">
-        <f>[5]Republic_UA!JZ$23+[5]Republic_UA!JZ$28</f>
-        <v>0</v>
+        <f>[7]Republic_UA!JZ$23+[7]Republic_UA!JZ$28</f>
+        <v>4503</v>
       </c>
       <c r="H27" s="10">
-        <f>[5]Republic_UA!KA$23+[5]Republic_UA!KA$28</f>
-        <v>0</v>
+        <f>[7]Republic_UA!KA$23+[7]Republic_UA!KA$28</f>
+        <v>276</v>
       </c>
       <c r="I27" s="10">
-        <f>[5]Republic_UA!KB$23+[5]Republic_UA!KB$28</f>
+        <f>[7]Republic_UA!KB$23+[7]Republic_UA!KB$28</f>
         <v>0</v>
       </c>
       <c r="J27" s="10">
-        <f>[5]Republic_UA!KC$23+[5]Republic_UA!KC$28</f>
+        <f>[7]Republic_UA!KC$23+[7]Republic_UA!KC$28</f>
         <v>0</v>
       </c>
       <c r="K27" s="10">
-        <f>[5]Republic_UA!KD$23+[5]Republic_UA!KD$28</f>
+        <f>[7]Republic_UA!KD$23+[7]Republic_UA!KD$28</f>
         <v>0</v>
       </c>
       <c r="L27" s="10">
-        <f>[5]Republic_UA!KE$23+[5]Republic_UA!KE$28</f>
+        <f>[7]Republic_UA!KE$23+[7]Republic_UA!KE$28</f>
         <v>0</v>
       </c>
       <c r="M27" s="10">
-        <f>[5]Republic_UA!KF$23+[5]Republic_UA!KF$28</f>
+        <f>[7]Republic_UA!KF$23+[7]Republic_UA!KF$28</f>
         <v>0</v>
       </c>
       <c r="N27" s="10">
-        <f>[5]Republic_UA!KG$23+[5]Republic_UA!KG$28</f>
+        <f>[7]Republic_UA!KG$23+[7]Republic_UA!KG$28</f>
         <v>0</v>
       </c>
       <c r="R27" s="10"/>
     </row>
-    <row r="28" spans="2:18" hidden="1" x14ac:dyDescent="0.25">
+    <row r="28" spans="2:18" hidden="1" x14ac:dyDescent="0.2">
       <c r="B28" s="53" t="s">
         <v>66</v>
       </c>
       <c r="C28" s="10">
-        <f>'[5]Shuttle America'!JV$23+'[5]Shuttle America'!JV$28</f>
+        <f>'[7]Shuttle America'!JV$23+'[7]Shuttle America'!JV$28</f>
         <v>0</v>
       </c>
       <c r="D28" s="10">
-        <f>'[5]Shuttle America'!JW$23+'[5]Shuttle America'!JW$28</f>
+        <f>'[7]Shuttle America'!JW$23+'[7]Shuttle America'!JW$28</f>
         <v>0</v>
       </c>
       <c r="E28" s="10">
-        <f>'[5]Shuttle America'!JX$23+'[5]Shuttle America'!JX$28</f>
+        <f>'[7]Shuttle America'!JX$23+'[7]Shuttle America'!JX$28</f>
         <v>0</v>
       </c>
       <c r="F28" s="10">
-        <f>'[5]Shuttle America'!JY$23+'[5]Shuttle America'!JY$28</f>
+        <f>'[7]Shuttle America'!JY$23+'[7]Shuttle America'!JY$28</f>
         <v>0</v>
       </c>
       <c r="G28" s="10">
-        <f>'[5]Shuttle America'!JZ$23+'[5]Shuttle America'!JZ$28</f>
+        <f>'[7]Shuttle America'!JZ$23+'[7]Shuttle America'!JZ$28</f>
         <v>0</v>
       </c>
       <c r="H28" s="10">
-        <f>'[5]Shuttle America'!KA$23+'[5]Shuttle America'!KA$28</f>
+        <f>'[7]Shuttle America'!KA$23+'[7]Shuttle America'!KA$28</f>
         <v>0</v>
       </c>
       <c r="I28" s="10">
-        <f>'[5]Shuttle America'!KB$23+'[5]Shuttle America'!KB$28</f>
+        <f>'[7]Shuttle America'!KB$23+'[7]Shuttle America'!KB$28</f>
         <v>0</v>
       </c>
       <c r="J28" s="10">
-        <f>'[5]Shuttle America'!KC$23+'[5]Shuttle America'!KC$28</f>
+        <f>'[7]Shuttle America'!KC$23+'[7]Shuttle America'!KC$28</f>
         <v>0</v>
       </c>
       <c r="K28" s="10">
-        <f>'[5]Shuttle America'!KD$23+'[5]Shuttle America'!KD$28</f>
+        <f>'[7]Shuttle America'!KD$23+'[7]Shuttle America'!KD$28</f>
         <v>0</v>
       </c>
       <c r="L28" s="10">
-        <f>'[5]Shuttle America'!KE$23+'[5]Shuttle America'!KE$28</f>
+        <f>'[7]Shuttle America'!KE$23+'[7]Shuttle America'!KE$28</f>
         <v>0</v>
       </c>
       <c r="M28" s="10">
-        <f>'[5]Shuttle America'!KF$23+'[5]Shuttle America'!KF$28</f>
+        <f>'[7]Shuttle America'!KF$23+'[7]Shuttle America'!KF$28</f>
         <v>0</v>
       </c>
       <c r="N28" s="10">
-        <f>'[5]Shuttle America'!KG$23+'[5]Shuttle America'!KG$28</f>
+        <f>'[7]Shuttle America'!KG$23+'[7]Shuttle America'!KG$28</f>
         <v>0</v>
       </c>
       <c r="R28" s="10"/>
     </row>
-    <row r="29" spans="2:18" x14ac:dyDescent="0.25">
+    <row r="29" spans="2:18" x14ac:dyDescent="0.2">
       <c r="B29" t="s">
         <v>53</v>
       </c>
       <c r="C29" s="10">
-        <f>'[5]Sky West_UA'!JV$23+'[5]Sky West_UA'!JV$28</f>
+        <f>'[7]Sky West_UA'!JV$23+'[7]Sky West_UA'!JV$28</f>
         <v>1963</v>
       </c>
       <c r="D29" s="10">
-        <f>'[5]Sky West_UA'!JW$23+'[5]Sky West_UA'!JW$28</f>
+        <f>'[7]Sky West_UA'!JW$23+'[7]Sky West_UA'!JW$28</f>
         <v>1318</v>
       </c>
       <c r="E29" s="10">
-        <f>'[5]Sky West_UA'!JX$23+'[5]Sky West_UA'!JX$28</f>
+        <f>'[7]Sky West_UA'!JX$23+'[7]Sky West_UA'!JX$28</f>
         <v>2151</v>
       </c>
       <c r="F29" s="10">
-        <f>'[5]Sky West_UA'!JY$23+'[5]Sky West_UA'!JY$28</f>
+        <f>'[7]Sky West_UA'!JY$23+'[7]Sky West_UA'!JY$28</f>
         <v>2489</v>
       </c>
       <c r="G29" s="10">
-        <f>'[5]Sky West_UA'!JZ$23+'[5]Sky West_UA'!JZ$28</f>
-        <v>0</v>
+        <f>'[7]Sky West_UA'!JZ$23+'[7]Sky West_UA'!JZ$28</f>
+        <v>3317</v>
       </c>
       <c r="H29" s="10">
-        <f>'[5]Sky West_UA'!KA$23+'[5]Sky West_UA'!KA$28</f>
-        <v>0</v>
+        <f>'[7]Sky West_UA'!KA$23+'[7]Sky West_UA'!KA$28</f>
+        <v>4786</v>
       </c>
       <c r="I29" s="10">
-        <f>'[5]Sky West_UA'!KB$23+'[5]Sky West_UA'!KB$28</f>
+        <f>'[7]Sky West_UA'!KB$23+'[7]Sky West_UA'!KB$28</f>
         <v>0</v>
       </c>
       <c r="J29" s="10">
-        <f>'[5]Sky West_UA'!KC$23+'[5]Sky West_UA'!KC$28</f>
+        <f>'[7]Sky West_UA'!KC$23+'[7]Sky West_UA'!KC$28</f>
         <v>0</v>
       </c>
       <c r="K29" s="10">
-        <f>'[5]Sky West_UA'!KD$23+'[5]Sky West_UA'!KD$28</f>
+        <f>'[7]Sky West_UA'!KD$23+'[7]Sky West_UA'!KD$28</f>
         <v>0</v>
       </c>
       <c r="L29" s="10">
-        <f>'[5]Sky West_UA'!KE$23+'[5]Sky West_UA'!KE$28</f>
+        <f>'[7]Sky West_UA'!KE$23+'[7]Sky West_UA'!KE$28</f>
         <v>0</v>
       </c>
       <c r="M29" s="10">
-        <f>'[5]Sky West_UA'!KF$23+'[5]Sky West_UA'!KF$28</f>
+        <f>'[7]Sky West_UA'!KF$23+'[7]Sky West_UA'!KF$28</f>
         <v>0</v>
       </c>
       <c r="N29" s="10">
-        <f>'[5]Sky West_UA'!KG$23+'[5]Sky West_UA'!KG$28</f>
+        <f>'[7]Sky West_UA'!KG$23+'[7]Sky West_UA'!KG$28</f>
         <v>0</v>
       </c>
       <c r="R29" s="10"/>
     </row>
-    <row r="30" spans="2:18" x14ac:dyDescent="0.25">
+    <row r="30" spans="2:18" x14ac:dyDescent="0.2">
       <c r="B30" t="s">
         <v>64</v>
       </c>
       <c r="C30" s="10">
-        <f>'[5]Sky West_AA'!JV$23+'[5]Sky West_AA'!JV$28</f>
+        <f>'[7]Sky West_AA'!JV$23+'[7]Sky West_AA'!JV$28</f>
         <v>324</v>
       </c>
       <c r="D30" s="10">
-        <f>'[5]Sky West_AA'!JW$23+'[5]Sky West_AA'!JW$28</f>
+        <f>'[7]Sky West_AA'!JW$23+'[7]Sky West_AA'!JW$28</f>
         <v>419</v>
       </c>
       <c r="E30" s="10">
-        <f>'[5]Sky West_AA'!JX$23+'[5]Sky West_AA'!JX$28</f>
+        <f>'[7]Sky West_AA'!JX$23+'[7]Sky West_AA'!JX$28</f>
         <v>0</v>
       </c>
       <c r="F30" s="10">
-        <f>'[5]Sky West_AA'!JY$23+'[5]Sky West_AA'!JY$28</f>
+        <f>'[7]Sky West_AA'!JY$23+'[7]Sky West_AA'!JY$28</f>
         <v>165</v>
       </c>
       <c r="G30" s="10">
-        <f>'[5]Sky West_AA'!JZ$23+'[5]Sky West_AA'!JZ$28</f>
-        <v>0</v>
+        <f>'[7]Sky West_AA'!JZ$23+'[7]Sky West_AA'!JZ$28</f>
+        <v>50</v>
       </c>
       <c r="H30" s="10">
-        <f>'[5]Sky West_AA'!KA$23+'[5]Sky West_AA'!KA$28</f>
+        <f>'[7]Sky West_AA'!KA$23+'[7]Sky West_AA'!KA$28</f>
         <v>0</v>
       </c>
       <c r="I30" s="10">
-        <f>'[5]Sky West_AA'!KB$23+'[5]Sky West_AA'!KB$28</f>
+        <f>'[7]Sky West_AA'!KB$23+'[7]Sky West_AA'!KB$28</f>
         <v>0</v>
       </c>
       <c r="J30" s="10">
-        <f>'[5]Sky West_AA'!KC$23+'[5]Sky West_AA'!KC$28</f>
+        <f>'[7]Sky West_AA'!KC$23+'[7]Sky West_AA'!KC$28</f>
         <v>0</v>
       </c>
       <c r="K30" s="10">
-        <f>'[5]Sky West_AA'!KD$23+'[5]Sky West_AA'!KD$28</f>
+        <f>'[7]Sky West_AA'!KD$23+'[7]Sky West_AA'!KD$28</f>
         <v>0</v>
       </c>
       <c r="L30" s="10">
-        <f>'[5]Sky West_AA'!KE$23+'[5]Sky West_AA'!KE$28</f>
+        <f>'[7]Sky West_AA'!KE$23+'[7]Sky West_AA'!KE$28</f>
         <v>0</v>
       </c>
       <c r="M30" s="10">
-        <f>'[5]Sky West_AA'!KF$23+'[5]Sky West_AA'!KF$28</f>
+        <f>'[7]Sky West_AA'!KF$23+'[7]Sky West_AA'!KF$28</f>
         <v>0</v>
       </c>
       <c r="N30" s="10">
-        <f>'[5]Sky West_AA'!KG$23+'[5]Sky West_AA'!KG$28</f>
+        <f>'[7]Sky West_AA'!KG$23+'[7]Sky West_AA'!KG$28</f>
         <v>0</v>
       </c>
       <c r="R30" s="10"/>
     </row>
-    <row r="31" spans="2:18" hidden="1" x14ac:dyDescent="0.25">
+    <row r="31" spans="2:18" hidden="1" x14ac:dyDescent="0.2">
       <c r="B31" t="s">
         <v>58</v>
       </c>
       <c r="C31" s="10">
-        <f>'[5]Sky West_AS'!JV$23+'[5]Sky West_AS'!JV$28</f>
+        <f>'[7]Sky West_AS'!JV$23+'[7]Sky West_AS'!JV$28</f>
         <v>0</v>
       </c>
       <c r="D31" s="10">
-        <f>'[5]Sky West_AS'!JW$23+'[5]Sky West_AS'!JW$28</f>
+        <f>'[7]Sky West_AS'!JW$23+'[7]Sky West_AS'!JW$28</f>
         <v>0</v>
       </c>
       <c r="E31" s="10">
-        <f>'[5]Sky West_AS'!JX$23+'[5]Sky West_AS'!JX$28</f>
+        <f>'[7]Sky West_AS'!JX$23+'[7]Sky West_AS'!JX$28</f>
         <v>0</v>
       </c>
       <c r="F31" s="10">
-        <f>'[5]Sky West_AS'!JY$23+'[5]Sky West_AS'!JY$28</f>
+        <f>'[7]Sky West_AS'!JY$23+'[7]Sky West_AS'!JY$28</f>
         <v>0</v>
       </c>
       <c r="G31" s="10">
-        <f>'[5]Sky West_AS'!JZ$23+'[5]Sky West_AS'!JZ$28</f>
+        <f>'[7]Sky West_AS'!JZ$23+'[7]Sky West_AS'!JZ$28</f>
         <v>0</v>
       </c>
       <c r="H31" s="10">
-        <f>'[5]Sky West_AS'!KA$23+'[5]Sky West_AS'!KA$28</f>
+        <f>'[7]Sky West_AS'!KA$23+'[7]Sky West_AS'!KA$28</f>
         <v>0</v>
       </c>
       <c r="I31" s="10">
-        <f>'[5]Sky West_AS'!KB$23+'[5]Sky West_AS'!KB$28</f>
+        <f>'[7]Sky West_AS'!KB$23+'[7]Sky West_AS'!KB$28</f>
         <v>0</v>
       </c>
       <c r="J31" s="10">
-        <f>'[5]Sky West_AS'!KC$23+'[5]Sky West_AS'!KC$28</f>
+        <f>'[7]Sky West_AS'!KC$23+'[7]Sky West_AS'!KC$28</f>
         <v>0</v>
       </c>
       <c r="K31" s="10">
-        <f>'[5]Sky West_AS'!KD$23+'[5]Sky West_AS'!KD$28</f>
+        <f>'[7]Sky West_AS'!KD$23+'[7]Sky West_AS'!KD$28</f>
         <v>0</v>
       </c>
       <c r="L31" s="10">
-        <f>'[5]Sky West_AS'!KE$23+'[5]Sky West_AS'!KE$28</f>
+        <f>'[7]Sky West_AS'!KE$23+'[7]Sky West_AS'!KE$28</f>
         <v>0</v>
       </c>
       <c r="M31" s="10">
-        <f>'[5]Sky West_AS'!KF$23+'[5]Sky West_AS'!KF$28</f>
+        <f>'[7]Sky West_AS'!KF$23+'[7]Sky West_AS'!KF$28</f>
         <v>0</v>
       </c>
       <c r="N31" s="10">
-        <f>'[5]Sky West_AS'!KG$23+'[5]Sky West_AS'!KG$28</f>
+        <f>'[7]Sky West_AS'!KG$23+'[7]Sky West_AS'!KG$28</f>
         <v>0</v>
       </c>
       <c r="R31" s="10"/>
     </row>
-    <row r="32" spans="2:18" hidden="1" x14ac:dyDescent="0.25">
+    <row r="32" spans="2:18" hidden="1" x14ac:dyDescent="0.2">
       <c r="B32" t="s">
         <v>48</v>
       </c>
       <c r="C32" s="10">
-        <f>+[5]Spirit!JV$23+[5]Spirit!JV$28</f>
+        <f>+[7]Spirit!JV$23+[7]Spirit!JV$28</f>
         <v>0</v>
       </c>
       <c r="D32" s="10">
-        <f>+[5]Spirit!JW$23+[5]Spirit!JW$28</f>
+        <f>+[7]Spirit!JW$23+[7]Spirit!JW$28</f>
         <v>0</v>
       </c>
       <c r="E32" s="10">
-        <f>+[5]Spirit!JX$23+[5]Spirit!JX$28</f>
+        <f>+[7]Spirit!JX$23+[7]Spirit!JX$28</f>
         <v>0</v>
       </c>
       <c r="F32" s="10">
-        <f>+[5]Spirit!JY$23+[5]Spirit!JY$28</f>
+        <f>+[7]Spirit!JY$23+[7]Spirit!JY$28</f>
         <v>0</v>
       </c>
       <c r="G32" s="10">
-        <f>+[5]Spirit!JZ$23+[5]Spirit!JZ$28</f>
+        <f>+[7]Spirit!JZ$23+[7]Spirit!JZ$28</f>
         <v>0</v>
       </c>
       <c r="H32" s="10">
-        <f>+[5]Spirit!KA$23+[5]Spirit!KA$28</f>
+        <f>+[7]Spirit!KA$23+[7]Spirit!KA$28</f>
         <v>0</v>
       </c>
       <c r="I32" s="10">
-        <f>+[5]Spirit!KB$23+[5]Spirit!KB$28</f>
+        <f>+[7]Spirit!KB$23+[7]Spirit!KB$28</f>
         <v>0</v>
       </c>
       <c r="J32" s="10">
-        <f>+[5]Spirit!KC$23+[5]Spirit!KC$28</f>
+        <f>+[7]Spirit!KC$23+[7]Spirit!KC$28</f>
         <v>0</v>
       </c>
       <c r="K32" s="10">
-        <f>+[5]Spirit!KD$23+[5]Spirit!KD$28</f>
+        <f>+[7]Spirit!KD$23+[7]Spirit!KD$28</f>
         <v>0</v>
       </c>
       <c r="L32" s="10">
-        <f>+[5]Spirit!KE$23+[5]Spirit!KE$28</f>
+        <f>+[7]Spirit!KE$23+[7]Spirit!KE$28</f>
         <v>0</v>
       </c>
       <c r="M32" s="10">
-        <f>+[5]Spirit!KF$23+[5]Spirit!KF$28</f>
+        <f>+[7]Spirit!KF$23+[7]Spirit!KF$28</f>
         <v>0</v>
       </c>
       <c r="N32" s="10">
-        <f>+[5]Spirit!KG$23+[5]Spirit!KG$28</f>
+        <f>+[7]Spirit!KG$23+[7]Spirit!KG$28</f>
         <v>0</v>
       </c>
       <c r="R32" s="10"/>
     </row>
-    <row r="33" spans="2:18" x14ac:dyDescent="0.25">
+    <row r="33" spans="2:18" x14ac:dyDescent="0.2">
       <c r="B33" t="s">
         <v>40</v>
       </c>
       <c r="C33" s="10">
-        <f>[5]United!JV$23+[5]United!JV$28</f>
+        <f>[7]United!JV$23+[7]United!JV$28</f>
         <v>44147</v>
       </c>
       <c r="D33" s="10">
-        <f>[5]United!JW$23+[5]United!JW$28</f>
+        <f>[7]United!JW$23+[7]United!JW$28</f>
         <v>43275</v>
       </c>
       <c r="E33" s="10">
-        <f>[5]United!JX$23+[5]United!JX$28</f>
+        <f>[7]United!JX$23+[7]United!JX$28</f>
         <v>51261</v>
       </c>
       <c r="F33" s="10">
-        <f>[5]United!JY$23+[5]United!JY$28</f>
+        <f>[7]United!JY$23+[7]United!JY$28</f>
         <v>50036</v>
       </c>
       <c r="G33" s="10">
-        <f>[5]United!JZ$23+[5]United!JZ$28</f>
-        <v>0</v>
+        <f>[7]United!JZ$23+[7]United!JZ$28</f>
+        <v>60512</v>
       </c>
       <c r="H33" s="10">
-        <f>[5]United!KA$23+[5]United!KA$28</f>
-        <v>0</v>
+        <f>[7]United!KA$23+[7]United!KA$28</f>
+        <v>69717</v>
       </c>
       <c r="I33" s="10">
-        <f>[5]United!KB$23+[5]United!KB$28</f>
+        <f>[7]United!KB$23+[7]United!KB$28</f>
         <v>0</v>
       </c>
       <c r="J33" s="10">
-        <f>[5]United!KC$23+[5]United!KC$28</f>
+        <f>[7]United!KC$23+[7]United!KC$28</f>
         <v>0</v>
       </c>
       <c r="K33" s="10">
-        <f>[5]United!KD$23+[5]United!KD$28</f>
+        <f>[7]United!KD$23+[7]United!KD$28</f>
         <v>0</v>
       </c>
       <c r="L33" s="10">
-        <f>[5]United!KE$23+[5]United!KE$28</f>
+        <f>[7]United!KE$23+[7]United!KE$28</f>
         <v>0</v>
       </c>
       <c r="M33" s="10">
-        <f>[5]United!KF$23+[5]United!KF$28</f>
+        <f>[7]United!KF$23+[7]United!KF$28</f>
         <v>0</v>
       </c>
       <c r="N33" s="10">
-        <f>[5]United!KG$23+[5]United!KG$28</f>
+        <f>[7]United!KG$23+[7]United!KG$28</f>
         <v>0</v>
       </c>
       <c r="R33" s="10"/>
     </row>
-    <row r="34" spans="2:18" x14ac:dyDescent="0.25">
+    <row r="34" spans="2:18" x14ac:dyDescent="0.2">
       <c r="B34" t="s">
         <v>75</v>
       </c>
       <c r="C34" s="10">
-        <f>[5]WestJet!JV$23+[5]WestJet!JV$33</f>
+        <f>[7]WestJet!JV$23+[7]WestJet!JV$33</f>
         <v>5057</v>
       </c>
       <c r="D34" s="10">
-        <f>[5]WestJet!JW$23+[5]WestJet!JW$33</f>
+        <f>[7]WestJet!JW$23+[7]WestJet!JW$33</f>
         <v>3832</v>
       </c>
       <c r="E34" s="10">
-        <f>[5]WestJet!JX$23+[5]WestJet!JX$33</f>
+        <f>[7]WestJet!JX$23+[7]WestJet!JX$33</f>
         <v>4269</v>
       </c>
       <c r="F34" s="10">
-        <f>[5]WestJet!JY$23+[5]WestJet!JY$33</f>
+        <f>[7]WestJet!JY$23+[7]WestJet!JY$33</f>
         <v>5137</v>
       </c>
       <c r="G34" s="10">
-        <f>[5]WestJet!JZ$23+[5]WestJet!JZ$33</f>
-        <v>0</v>
+        <f>[7]WestJet!JZ$23+[7]WestJet!JZ$33</f>
+        <v>8240</v>
       </c>
       <c r="H34" s="10">
-        <f>[5]WestJet!KA$23+[5]WestJet!KA$33</f>
-        <v>0</v>
+        <f>[7]WestJet!KA$23+[7]WestJet!KA$33</f>
+        <v>9378</v>
       </c>
       <c r="I34" s="10">
-        <f>[5]WestJet!KB$23+[5]WestJet!KB$33</f>
+        <f>[7]WestJet!KB$23+[7]WestJet!KB$33</f>
         <v>0</v>
       </c>
       <c r="J34" s="10">
-        <f>[5]WestJet!KC$23+[5]WestJet!KC$33</f>
+        <f>[7]WestJet!KC$23+[7]WestJet!KC$33</f>
         <v>0</v>
       </c>
       <c r="K34" s="10">
-        <f>[5]WestJet!KD$23+[5]WestJet!KD$33</f>
+        <f>[7]WestJet!KD$23+[7]WestJet!KD$33</f>
         <v>0</v>
       </c>
       <c r="L34" s="10">
-        <f>[5]WestJet!KE$23+[5]WestJet!KE$33</f>
+        <f>[7]WestJet!KE$23+[7]WestJet!KE$33</f>
         <v>0</v>
       </c>
       <c r="M34" s="10">
-        <f>[5]WestJet!KF$23+[5]WestJet!KF$33</f>
+        <f>[7]WestJet!KF$23+[7]WestJet!KF$33</f>
         <v>0</v>
       </c>
       <c r="N34" s="10">
-        <f>[5]WestJet!KG$23+[5]WestJet!KG$33</f>
+        <f>[7]WestJet!KG$23+[7]WestJet!KG$33</f>
         <v>0</v>
       </c>
       <c r="R34" s="10"/>
     </row>
-    <row r="36" spans="2:18" ht="27.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="36" spans="2:18" ht="27.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B36" s="14" t="s">
         <v>42</v>
       </c>
       <c r="C36" s="12">
         <f t="shared" ref="C36:N36" si="0">SUM(C10:C35)</f>
         <v>125064</v>
       </c>
       <c r="D36" s="12">
         <f>SUM(D10:D35)</f>
         <v>119898</v>
       </c>
       <c r="E36" s="12">
         <f t="shared" si="0"/>
         <v>152048</v>
       </c>
       <c r="F36" s="12">
         <f t="shared" si="0"/>
-        <v>144544</v>
+        <v>144625</v>
       </c>
       <c r="G36" s="12">
         <f t="shared" si="0"/>
-        <v>0</v>
+        <v>168591</v>
       </c>
       <c r="H36" s="12">
         <f t="shared" si="0"/>
-        <v>0</v>
+        <v>183422</v>
       </c>
       <c r="I36" s="12">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="J36" s="12">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="K36" s="12">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="L36" s="12">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="M36" s="12">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="N36" s="12">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="37" spans="2:18" ht="13.8" thickTop="1" x14ac:dyDescent="0.25"/>
+    <row r="37" spans="2:18" ht="13.5" thickTop="1" x14ac:dyDescent="0.2"/>
   </sheetData>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.5" right="0.5" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup scale="91" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A4:N30"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="P8" sqref="P8"/>
+      <selection activeCell="P9" sqref="P9"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="13.2" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="5.5546875" customWidth="1"/>
-    <col min="2" max="2" width="24.33203125" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="5.5703125" customWidth="1"/>
+    <col min="2" max="2" width="24.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="4" spans="1:14" ht="20.399999999999999" x14ac:dyDescent="0.35">
+    <row r="4" spans="1:14" ht="20.25" x14ac:dyDescent="0.3">
       <c r="B4" s="16"/>
     </row>
-    <row r="5" spans="1:14" ht="20.399999999999999" x14ac:dyDescent="0.35">
+    <row r="5" spans="1:14" ht="20.25" x14ac:dyDescent="0.3">
       <c r="B5" s="16"/>
     </row>
-    <row r="7" spans="1:14" ht="13.8" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="7" spans="1:14" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="C7" s="9" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="9" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="9" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="9" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="9" t="s">
         <v>4</v>
       </c>
       <c r="H7" s="9" t="s">
         <v>25</v>
       </c>
       <c r="I7" s="9" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="9" t="s">
         <v>27</v>
       </c>
       <c r="K7" s="9" t="s">
         <v>28</v>
       </c>
       <c r="L7" s="9" t="s">
         <v>29</v>
       </c>
       <c r="M7" s="9" t="s">
         <v>30</v>
       </c>
       <c r="N7" s="9" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="9" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A9" s="22">
         <v>2026</v>
       </c>
       <c r="B9" s="27" t="s">
         <v>74</v>
       </c>
     </row>
-    <row r="11" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:14" x14ac:dyDescent="0.2">
       <c r="B11" s="53" t="s">
         <v>69</v>
       </c>
       <c r="C11" s="10">
-        <f>[5]Southwest!JV$23+[5]Southwest!JV$28+[5]Southwest!JV$33+[5]Southwest!JV$38</f>
+        <f>[7]Southwest!JV$23+[7]Southwest!JV$28+[7]Southwest!JV$33+[7]Southwest!JV$38</f>
         <v>44033</v>
       </c>
       <c r="D11" s="10">
-        <f>[5]Southwest!JW$23+[5]Southwest!JW$28+[5]Southwest!JW$33+[5]Southwest!JW$38</f>
+        <f>[7]Southwest!JW$23+[7]Southwest!JW$28+[7]Southwest!JW$33+[7]Southwest!JW$38</f>
         <v>47444</v>
       </c>
       <c r="E11" s="10">
-        <f>[5]Southwest!JX$23+[5]Southwest!JX$28+[5]Southwest!JX$33+[5]Southwest!JX$38</f>
+        <f>[7]Southwest!JX$23+[7]Southwest!JX$28+[7]Southwest!JX$33+[7]Southwest!JX$38</f>
         <v>67962</v>
       </c>
       <c r="F11" s="10">
-        <f>[5]Southwest!JY$23+[5]Southwest!JY$28+[5]Southwest!JY$33+[5]Southwest!JY$38</f>
+        <f>[7]Southwest!JY$23+[7]Southwest!JY$28+[7]Southwest!JY$33+[7]Southwest!JY$38</f>
         <v>51547</v>
       </c>
       <c r="G11" s="10">
-        <f>[5]Southwest!JZ$23+[5]Southwest!JZ$28+[5]Southwest!JZ$33+[5]Southwest!JZ$38</f>
-        <v>0</v>
+        <f>[7]Southwest!JZ$23+[7]Southwest!JZ$28+[7]Southwest!JZ$33+[7]Southwest!JZ$38</f>
+        <v>57129</v>
       </c>
       <c r="H11" s="10">
-        <f>[5]Southwest!KA$23+[5]Southwest!KA$28+[5]Southwest!KA$33+[5]Southwest!KA$38</f>
-        <v>0</v>
+        <f>[7]Southwest!KA$23+[7]Southwest!KA$28+[7]Southwest!KA$33+[7]Southwest!KA$38</f>
+        <v>65955</v>
       </c>
       <c r="I11" s="10">
-        <f>[5]Southwest!KB$23+[5]Southwest!KB$28+[5]Southwest!KB$33+[5]Southwest!KB$38</f>
+        <f>[7]Southwest!KB$23+[7]Southwest!KB$28+[7]Southwest!KB$33+[7]Southwest!KB$38</f>
         <v>0</v>
       </c>
       <c r="J11" s="10">
-        <f>[5]Southwest!KC$23+[5]Southwest!KC$28+[5]Southwest!KC$33+[5]Southwest!KC$38</f>
+        <f>[7]Southwest!KC$23+[7]Southwest!KC$28+[7]Southwest!KC$33+[7]Southwest!KC$38</f>
         <v>0</v>
       </c>
       <c r="K11" s="10">
-        <f>[5]Southwest!KD$23+[5]Southwest!KD$28+[5]Southwest!KD$33+[5]Southwest!KD$38</f>
+        <f>[7]Southwest!KD$23+[7]Southwest!KD$28+[7]Southwest!KD$33+[7]Southwest!KD$38</f>
         <v>0</v>
       </c>
       <c r="L11" s="10">
-        <f>[5]Southwest!KE$23+[5]Southwest!KE$28+[5]Southwest!KE$33+[5]Southwest!KE$38</f>
+        <f>[7]Southwest!KE$23+[7]Southwest!KE$28+[7]Southwest!KE$33+[7]Southwest!KE$38</f>
         <v>0</v>
       </c>
       <c r="M11" s="10">
-        <f>[5]Southwest!KF$23+[5]Southwest!KF$28+[5]Southwest!KF$33+[5]Southwest!KF$38</f>
+        <f>[7]Southwest!KF$23+[7]Southwest!KF$28+[7]Southwest!KF$33+[7]Southwest!KF$38</f>
         <v>0</v>
       </c>
       <c r="N11" s="10">
-        <f>[5]Southwest!KG$23+[5]Southwest!KG$28+[5]Southwest!KG$33+[5]Southwest!KG$38</f>
-[...3 lines deleted...]
-    <row r="12" spans="1:14" x14ac:dyDescent="0.25">
+        <f>[7]Southwest!KG$23+[7]Southwest!KG$28+[7]Southwest!KG$33+[7]Southwest!KG$38</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:14" x14ac:dyDescent="0.2">
       <c r="B12" t="s">
         <v>43</v>
       </c>
       <c r="C12" s="10">
-        <f>[5]Icelandair!JV$23+[5]Icelandair!JV$28+[5]Icelandair!JV$33+[5]Icelandair!JV$38</f>
+        <f>[7]Icelandair!JV$23+[7]Icelandair!JV$28+[7]Icelandair!JV$33+[7]Icelandair!JV$38</f>
         <v>2056</v>
       </c>
       <c r="D12" s="10">
-        <f>[5]Icelandair!JW$23+[5]Icelandair!JW$28+[5]Icelandair!JW$33+[5]Icelandair!JW$38</f>
+        <f>[7]Icelandair!JW$23+[7]Icelandair!JW$28+[7]Icelandair!JW$33+[7]Icelandair!JW$38</f>
         <v>1784</v>
       </c>
       <c r="E12" s="10">
-        <f>[5]Icelandair!JX$23+[5]Icelandair!JX$28+[5]Icelandair!JX$33+[5]Icelandair!JX$38</f>
+        <f>[7]Icelandair!JX$23+[7]Icelandair!JX$28+[7]Icelandair!JX$33+[7]Icelandair!JX$38</f>
         <v>2459</v>
       </c>
       <c r="F12" s="10">
-        <f>[5]Icelandair!JY$23+[5]Icelandair!JY$28+[5]Icelandair!JY$33+[5]Icelandair!JY$38</f>
+        <f>[7]Icelandair!JY$23+[7]Icelandair!JY$28+[7]Icelandair!JY$33+[7]Icelandair!JY$38</f>
         <v>2872</v>
       </c>
       <c r="G12" s="10">
-        <f>[5]Icelandair!JZ$23+[5]Icelandair!JZ$28+[5]Icelandair!JZ$33+[5]Icelandair!JZ$38</f>
-        <v>0</v>
+        <f>[7]Icelandair!JZ$23+[7]Icelandair!JZ$28+[7]Icelandair!JZ$33+[7]Icelandair!JZ$38</f>
+        <v>4521</v>
       </c>
       <c r="H12" s="10">
-        <f>[5]Icelandair!KA$23+[5]Icelandair!KA$28+[5]Icelandair!KA$33+[5]Icelandair!KA$38</f>
-        <v>0</v>
+        <f>[7]Icelandair!KA$23+[7]Icelandair!KA$28+[7]Icelandair!KA$33+[7]Icelandair!KA$38</f>
+        <v>4682</v>
       </c>
       <c r="I12" s="10">
-        <f>[5]Icelandair!KB$23+[5]Icelandair!KB$28+[5]Icelandair!KB$33+[5]Icelandair!KB$38</f>
+        <f>[7]Icelandair!KB$23+[7]Icelandair!KB$28+[7]Icelandair!KB$33+[7]Icelandair!KB$38</f>
         <v>0</v>
       </c>
       <c r="J12" s="10">
-        <f>[5]Icelandair!KC$23+[5]Icelandair!KC$28+[5]Icelandair!KC$33+[5]Icelandair!KC$38</f>
+        <f>[7]Icelandair!KC$23+[7]Icelandair!KC$28+[7]Icelandair!KC$33+[7]Icelandair!KC$38</f>
         <v>0</v>
       </c>
       <c r="K12" s="10">
-        <f>[5]Icelandair!KD$23+[5]Icelandair!KD$28+[5]Icelandair!KD$33+[5]Icelandair!KD$38</f>
+        <f>[7]Icelandair!KD$23+[7]Icelandair!KD$28+[7]Icelandair!KD$33+[7]Icelandair!KD$38</f>
         <v>0</v>
       </c>
       <c r="L12" s="10">
-        <f>[5]Icelandair!KE$23+[5]Icelandair!KE$28+[5]Icelandair!KE$33+[5]Icelandair!KE$38</f>
+        <f>[7]Icelandair!KE$23+[7]Icelandair!KE$28+[7]Icelandair!KE$33+[7]Icelandair!KE$38</f>
         <v>0</v>
       </c>
       <c r="M12" s="10">
-        <f>[5]Icelandair!KF$23+[5]Icelandair!KF$28+[5]Icelandair!KF$33+[5]Icelandair!KF$38</f>
+        <f>[7]Icelandair!KF$23+[7]Icelandair!KF$28+[7]Icelandair!KF$33+[7]Icelandair!KF$38</f>
         <v>0</v>
       </c>
       <c r="N12" s="10">
-        <f>[5]Icelandair!KG$23+[5]Icelandair!KG$28+[5]Icelandair!KG$33+[5]Icelandair!KG$38</f>
-[...3 lines deleted...]
-    <row r="13" spans="1:14" x14ac:dyDescent="0.25">
+        <f>[7]Icelandair!KG$23+[7]Icelandair!KG$28+[7]Icelandair!KG$33+[7]Icelandair!KG$38</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:14" x14ac:dyDescent="0.2">
       <c r="B13" t="s">
         <v>44</v>
       </c>
       <c r="C13" s="10">
-        <f>'[5]Sun Country'!JV$23+'[5]Sun Country'!JV$28+'[5]Sun Country'!JV$33+'[5]Sun Country'!JV$38</f>
+        <f>'[7]Sun Country'!JV$23+'[7]Sun Country'!JV$28+'[7]Sun Country'!JV$33+'[7]Sun Country'!JV$38</f>
         <v>135621</v>
       </c>
       <c r="D13" s="10">
-        <f>'[5]Sun Country'!JW$23+'[5]Sun Country'!JW$28+'[5]Sun Country'!JW$33+'[5]Sun Country'!JW$38</f>
+        <f>'[7]Sun Country'!JW$23+'[7]Sun Country'!JW$28+'[7]Sun Country'!JW$33+'[7]Sun Country'!JW$38</f>
         <v>151962</v>
       </c>
       <c r="E13" s="10">
-        <f>'[5]Sun Country'!JX$23+'[5]Sun Country'!JX$28+'[5]Sun Country'!JX$33+'[5]Sun Country'!JX$38</f>
+        <f>'[7]Sun Country'!JX$23+'[7]Sun Country'!JX$28+'[7]Sun Country'!JX$33+'[7]Sun Country'!JX$38</f>
         <v>201562</v>
       </c>
       <c r="F13" s="10">
-        <f>'[5]Sun Country'!JY$23+'[5]Sun Country'!JY$28+'[5]Sun Country'!JY$33+'[5]Sun Country'!JY$38</f>
+        <f>'[7]Sun Country'!JY$23+'[7]Sun Country'!JY$28+'[7]Sun Country'!JY$33+'[7]Sun Country'!JY$38</f>
         <v>144735</v>
       </c>
       <c r="G13" s="10">
-        <f>'[5]Sun Country'!JZ$23+'[5]Sun Country'!JZ$28+'[5]Sun Country'!JZ$33+'[5]Sun Country'!JZ$38</f>
-        <v>0</v>
+        <f>'[7]Sun Country'!JZ$23+'[7]Sun Country'!JZ$28+'[7]Sun Country'!JZ$33+'[7]Sun Country'!JZ$38</f>
+        <v>118082</v>
       </c>
       <c r="H13" s="10">
-        <f>'[5]Sun Country'!KA$23+'[5]Sun Country'!KA$28+'[5]Sun Country'!KA$33+'[5]Sun Country'!KA$38</f>
-        <v>0</v>
+        <f>'[7]Sun Country'!KA$23+'[7]Sun Country'!KA$28+'[7]Sun Country'!KA$33+'[7]Sun Country'!KA$38</f>
+        <v>188399</v>
       </c>
       <c r="I13" s="10">
-        <f>'[5]Sun Country'!KB$23+'[5]Sun Country'!KB$28+'[5]Sun Country'!KB$33+'[5]Sun Country'!KB$38</f>
+        <f>'[7]Sun Country'!KB$23+'[7]Sun Country'!KB$28+'[7]Sun Country'!KB$33+'[7]Sun Country'!KB$38</f>
         <v>0</v>
       </c>
       <c r="J13" s="10">
-        <f>'[5]Sun Country'!KC$23+'[5]Sun Country'!KC$28+'[5]Sun Country'!KC$33+'[5]Sun Country'!KC$38</f>
+        <f>'[7]Sun Country'!KC$23+'[7]Sun Country'!KC$28+'[7]Sun Country'!KC$33+'[7]Sun Country'!KC$38</f>
         <v>0</v>
       </c>
       <c r="K13" s="10">
-        <f>'[5]Sun Country'!KD$23+'[5]Sun Country'!KD$28+'[5]Sun Country'!KD$33+'[5]Sun Country'!KD$38</f>
+        <f>'[7]Sun Country'!KD$23+'[7]Sun Country'!KD$28+'[7]Sun Country'!KD$33+'[7]Sun Country'!KD$38</f>
         <v>0</v>
       </c>
       <c r="L13" s="10">
-        <f>'[5]Sun Country'!KE$23+'[5]Sun Country'!KE$28+'[5]Sun Country'!KE$33+'[5]Sun Country'!KE$38</f>
+        <f>'[7]Sun Country'!KE$23+'[7]Sun Country'!KE$28+'[7]Sun Country'!KE$33+'[7]Sun Country'!KE$38</f>
         <v>0</v>
       </c>
       <c r="M13" s="10">
-        <f>'[5]Sun Country'!KF$23+'[5]Sun Country'!KF$28+'[5]Sun Country'!KF$33+'[5]Sun Country'!KF$38</f>
+        <f>'[7]Sun Country'!KF$23+'[7]Sun Country'!KF$28+'[7]Sun Country'!KF$33+'[7]Sun Country'!KF$38</f>
         <v>0</v>
       </c>
       <c r="N13" s="10">
-        <f>'[5]Sun Country'!KG$23+'[5]Sun Country'!KG$28+'[5]Sun Country'!KG$33+'[5]Sun Country'!KG$38</f>
-[...3 lines deleted...]
-    <row r="14" spans="1:14" x14ac:dyDescent="0.25">
+        <f>'[7]Sun Country'!KG$23+'[7]Sun Country'!KG$28+'[7]Sun Country'!KG$33+'[7]Sun Country'!KG$38</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:14" x14ac:dyDescent="0.2">
       <c r="B14" t="s">
         <v>52</v>
       </c>
       <c r="C14" s="10">
-        <f>[5]Condor!JV$23+[5]Condor!JV$28+[5]Condor!JV$33+[5]Condor!JV$38</f>
+        <f>[7]Condor!JV$23+[7]Condor!JV$28+[7]Condor!JV$33+[7]Condor!JV$38</f>
         <v>0</v>
       </c>
       <c r="D14" s="10">
-        <f>[5]Condor!JW$23+[5]Condor!JW$28+[5]Condor!JW$33+[5]Condor!JW$38</f>
+        <f>[7]Condor!JW$23+[7]Condor!JW$28+[7]Condor!JW$33+[7]Condor!JW$38</f>
         <v>0</v>
       </c>
       <c r="E14" s="10">
-        <f>[5]Condor!JX$23+[5]Condor!JX$28+[5]Condor!JX$33+[5]Condor!JX$38</f>
+        <f>[7]Condor!JX$23+[7]Condor!JX$28+[7]Condor!JX$33+[7]Condor!JX$38</f>
         <v>0</v>
       </c>
       <c r="F14" s="10">
-        <f>[5]Condor!JY$23+[5]Condor!JY$28+[5]Condor!JY$33+[5]Condor!JY$38</f>
+        <f>[7]Condor!JY$23+[7]Condor!JY$28+[7]Condor!JY$33+[7]Condor!JY$38</f>
         <v>0</v>
       </c>
       <c r="G14" s="10">
-        <f>[5]Condor!JZ$23+[5]Condor!JZ$28+[5]Condor!JZ$33+[5]Condor!JZ$38</f>
+        <f>[7]Condor!JZ$23+[7]Condor!JZ$28+[7]Condor!JZ$33+[7]Condor!JZ$38</f>
         <v>0</v>
       </c>
       <c r="H14" s="10">
-        <f>[5]Condor!KA$23+[5]Condor!KA$28+[5]Condor!KA$33+[5]Condor!KA$38</f>
+        <f>[7]Condor!KA$23+[7]Condor!KA$28+[7]Condor!KA$33+[7]Condor!KA$38</f>
         <v>0</v>
       </c>
       <c r="I14" s="10">
-        <f>[5]Condor!KB$23+[5]Condor!KB$28+[5]Condor!KB$33+[5]Condor!KB$38</f>
+        <f>[7]Condor!KB$23+[7]Condor!KB$28+[7]Condor!KB$33+[7]Condor!KB$38</f>
         <v>0</v>
       </c>
       <c r="J14" s="10">
-        <f>[5]Condor!KC$23+[5]Condor!KC$28+[5]Condor!KC$33+[5]Condor!KC$38</f>
+        <f>[7]Condor!KC$23+[7]Condor!KC$28+[7]Condor!KC$33+[7]Condor!KC$38</f>
         <v>0</v>
       </c>
       <c r="K14" s="10">
-        <f>[5]Condor!KD$23+[5]Condor!KD$28+[5]Condor!KD$33+[5]Condor!KD$38</f>
+        <f>[7]Condor!KD$23+[7]Condor!KD$28+[7]Condor!KD$33+[7]Condor!KD$38</f>
         <v>0</v>
       </c>
       <c r="L14" s="10">
-        <f>[5]Condor!KE$23+[5]Condor!KE$28+[5]Condor!KE$33+[5]Condor!KE$38</f>
+        <f>[7]Condor!KE$23+[7]Condor!KE$28+[7]Condor!KE$33+[7]Condor!KE$38</f>
         <v>0</v>
       </c>
       <c r="M14" s="10">
-        <f>[5]Condor!KF$23+[5]Condor!KF$28+[5]Condor!KF$33+[5]Condor!KF$38</f>
+        <f>[7]Condor!KF$23+[7]Condor!KF$28+[7]Condor!KF$33+[7]Condor!KF$38</f>
         <v>0</v>
       </c>
       <c r="N14" s="10">
-        <f>[5]Condor!KG$23+[5]Condor!KG$28+[5]Condor!KG$33+[5]Condor!KG$38</f>
-[...3 lines deleted...]
-    <row r="15" spans="1:14" x14ac:dyDescent="0.25">
+        <f>[7]Condor!KG$23+[7]Condor!KG$28+[7]Condor!KG$33+[7]Condor!KG$38</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:14" x14ac:dyDescent="0.2">
       <c r="B15" t="s">
         <v>71</v>
       </c>
       <c r="C15" s="10">
-        <f>'[5]Allegiant '!JV$23+'[5]Allegiant '!JV$28+'[5]Allegiant '!JV$33+'[5]Allegiant '!JV$38</f>
+        <f>'[7]Allegiant '!JV$23+'[7]Allegiant '!JV$28+'[7]Allegiant '!JV$33+'[7]Allegiant '!JV$38</f>
         <v>0</v>
       </c>
       <c r="D15" s="10">
-        <f>'[5]Allegiant '!JW$23+'[5]Allegiant '!JW$28+'[5]Allegiant '!JW$33+'[5]Allegiant '!JW$38</f>
+        <f>'[7]Allegiant '!JW$23+'[7]Allegiant '!JW$28+'[7]Allegiant '!JW$33+'[7]Allegiant '!JW$38</f>
         <v>0</v>
       </c>
       <c r="E15" s="10">
-        <f>'[5]Allegiant '!JX$23+'[5]Allegiant '!JX$28+'[5]Allegiant '!JX$33+'[5]Allegiant '!JX$38</f>
+        <f>'[7]Allegiant '!JX$23+'[7]Allegiant '!JX$28+'[7]Allegiant '!JX$33+'[7]Allegiant '!JX$38</f>
         <v>0</v>
       </c>
       <c r="F15" s="10">
-        <f>'[5]Allegiant '!JY$23+'[5]Allegiant '!JY$28+'[5]Allegiant '!JY$33+'[5]Allegiant '!JY$38</f>
+        <f>'[7]Allegiant '!JY$23+'[7]Allegiant '!JY$28+'[7]Allegiant '!JY$33+'[7]Allegiant '!JY$38</f>
         <v>0</v>
       </c>
       <c r="G15" s="10">
-        <f>'[5]Allegiant '!JZ$23+'[5]Allegiant '!JZ$28+'[5]Allegiant '!JZ$33+'[5]Allegiant '!JZ$38</f>
+        <f>'[7]Allegiant '!JZ$23+'[7]Allegiant '!JZ$28+'[7]Allegiant '!JZ$33+'[7]Allegiant '!JZ$38</f>
         <v>0</v>
       </c>
       <c r="H15" s="10">
-        <f>'[5]Allegiant '!KA$23+'[5]Allegiant '!KA$28+'[5]Allegiant '!KA$33+'[5]Allegiant '!KA$38</f>
+        <f>'[7]Allegiant '!KA$23+'[7]Allegiant '!KA$28+'[7]Allegiant '!KA$33+'[7]Allegiant '!KA$38</f>
         <v>0</v>
       </c>
       <c r="I15" s="10">
-        <f>'[5]Allegiant '!KB$23+'[5]Allegiant '!KB$28+'[5]Allegiant '!KB$33+'[5]Allegiant '!KB$38</f>
+        <f>'[7]Allegiant '!KB$23+'[7]Allegiant '!KB$28+'[7]Allegiant '!KB$33+'[7]Allegiant '!KB$38</f>
         <v>0</v>
       </c>
       <c r="J15" s="10">
-        <f>'[5]Allegiant '!KC$23+'[5]Allegiant '!KC$28+'[5]Allegiant '!KC$33+'[5]Allegiant '!KC$38</f>
+        <f>'[7]Allegiant '!KC$23+'[7]Allegiant '!KC$28+'[7]Allegiant '!KC$33+'[7]Allegiant '!KC$38</f>
         <v>0</v>
       </c>
       <c r="K15" s="10">
-        <f>'[5]Allegiant '!KD$23+'[5]Allegiant '!KD$28+'[5]Allegiant '!KD$33+'[5]Allegiant '!KD$38</f>
+        <f>'[7]Allegiant '!KD$23+'[7]Allegiant '!KD$28+'[7]Allegiant '!KD$33+'[7]Allegiant '!KD$38</f>
         <v>0</v>
       </c>
       <c r="L15" s="10">
-        <f>'[5]Allegiant '!KE$23+'[5]Allegiant '!KE$28+'[5]Allegiant '!KE$33+'[5]Allegiant '!KE$38</f>
+        <f>'[7]Allegiant '!KE$23+'[7]Allegiant '!KE$28+'[7]Allegiant '!KE$33+'[7]Allegiant '!KE$38</f>
         <v>0</v>
       </c>
       <c r="M15" s="10">
-        <f>'[5]Allegiant '!KF$23+'[5]Allegiant '!KF$28+'[5]Allegiant '!KF$33+'[5]Allegiant '!KF$38</f>
+        <f>'[7]Allegiant '!KF$23+'[7]Allegiant '!KF$28+'[7]Allegiant '!KF$33+'[7]Allegiant '!KF$38</f>
         <v>0</v>
       </c>
       <c r="N15" s="10">
-        <f>'[5]Allegiant '!KG$23+'[5]Allegiant '!KG$28+'[5]Allegiant '!KG$33+'[5]Allegiant '!KG$38</f>
-[...3 lines deleted...]
-    <row r="16" spans="1:14" x14ac:dyDescent="0.25">
+        <f>'[7]Allegiant '!KG$23+'[7]Allegiant '!KG$28+'[7]Allegiant '!KG$33+'[7]Allegiant '!KG$38</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:14" x14ac:dyDescent="0.2">
       <c r="B16" t="s">
         <v>46</v>
       </c>
       <c r="C16" s="10">
-        <f>'[5]Charter Misc'!JV$23+'[5]Charter Misc'!JV$28+'[5]Charter Misc'!JV$33+'[5]Charter Misc'!JV$38</f>
+        <f>'[7]Charter Misc'!JV$23+'[7]Charter Misc'!JV$28+'[7]Charter Misc'!JV$33+'[7]Charter Misc'!JV$38</f>
         <v>0</v>
       </c>
       <c r="D16" s="10">
-        <f>'[5]Charter Misc'!JW$23+'[5]Charter Misc'!JW$28+'[5]Charter Misc'!JW$33+'[5]Charter Misc'!JW$38</f>
+        <f>'[7]Charter Misc'!JW$23+'[7]Charter Misc'!JW$28+'[7]Charter Misc'!JW$33+'[7]Charter Misc'!JW$38</f>
         <v>0</v>
       </c>
       <c r="E16" s="10">
-        <f>'[5]Charter Misc'!JX$23+'[5]Charter Misc'!JX$28+'[5]Charter Misc'!JX$33+'[5]Charter Misc'!JX$38</f>
+        <f>'[7]Charter Misc'!JX$23+'[7]Charter Misc'!JX$28+'[7]Charter Misc'!JX$33+'[7]Charter Misc'!JX$38</f>
         <v>0</v>
       </c>
       <c r="F16" s="10">
-        <f>'[5]Charter Misc'!JY$23+'[5]Charter Misc'!JY$28+'[5]Charter Misc'!JY$33+'[5]Charter Misc'!JY$38</f>
+        <f>'[7]Charter Misc'!JY$23+'[7]Charter Misc'!JY$28+'[7]Charter Misc'!JY$33+'[7]Charter Misc'!JY$38</f>
         <v>0</v>
       </c>
       <c r="G16" s="10">
-        <f>'[5]Charter Misc'!JZ$23+'[5]Charter Misc'!JZ$28+'[5]Charter Misc'!JZ$33+'[5]Charter Misc'!JZ$38</f>
+        <f>'[7]Charter Misc'!JZ$23+'[7]Charter Misc'!JZ$28+'[7]Charter Misc'!JZ$33+'[7]Charter Misc'!JZ$38</f>
         <v>0</v>
       </c>
       <c r="H16" s="10">
-        <f>'[5]Charter Misc'!KA$23+'[5]Charter Misc'!KA$28+'[5]Charter Misc'!KA$33+'[5]Charter Misc'!KA$38</f>
-        <v>0</v>
+        <f>'[7]Charter Misc'!KA$23+'[7]Charter Misc'!KA$28+'[7]Charter Misc'!KA$33+'[7]Charter Misc'!KA$38</f>
+        <v>176</v>
       </c>
       <c r="I16" s="10">
-        <f>'[5]Charter Misc'!KB$23+'[5]Charter Misc'!KB$28+'[5]Charter Misc'!KB$33+'[5]Charter Misc'!KB$38</f>
+        <f>'[7]Charter Misc'!KB$23+'[7]Charter Misc'!KB$28+'[7]Charter Misc'!KB$33+'[7]Charter Misc'!KB$38</f>
         <v>0</v>
       </c>
       <c r="J16" s="10">
-        <f>'[5]Charter Misc'!KC$23+'[5]Charter Misc'!KC$28+'[5]Charter Misc'!KC$33+'[5]Charter Misc'!KC$38</f>
+        <f>'[7]Charter Misc'!KC$23+'[7]Charter Misc'!KC$28+'[7]Charter Misc'!KC$33+'[7]Charter Misc'!KC$38</f>
         <v>0</v>
       </c>
       <c r="K16" s="10">
-        <f>'[5]Charter Misc'!KD$23+'[5]Charter Misc'!KD$28+'[5]Charter Misc'!KD$33+'[5]Charter Misc'!KD$38</f>
+        <f>'[7]Charter Misc'!KD$23+'[7]Charter Misc'!KD$28+'[7]Charter Misc'!KD$33+'[7]Charter Misc'!KD$38</f>
         <v>0</v>
       </c>
       <c r="L16" s="10">
-        <f>'[5]Charter Misc'!KE$23+'[5]Charter Misc'!KE$28+'[5]Charter Misc'!KE$33+'[5]Charter Misc'!KE$38</f>
+        <f>'[7]Charter Misc'!KE$23+'[7]Charter Misc'!KE$28+'[7]Charter Misc'!KE$33+'[7]Charter Misc'!KE$38</f>
         <v>0</v>
       </c>
       <c r="M16" s="10">
-        <f>'[5]Charter Misc'!KF$23+'[5]Charter Misc'!KF$28+'[5]Charter Misc'!KF$33+'[5]Charter Misc'!KF$38</f>
+        <f>'[7]Charter Misc'!KF$23+'[7]Charter Misc'!KF$28+'[7]Charter Misc'!KF$33+'[7]Charter Misc'!KF$38</f>
         <v>0</v>
       </c>
       <c r="N16" s="10">
-        <f>'[5]Charter Misc'!KG$23+'[5]Charter Misc'!KG$28+'[5]Charter Misc'!KG$33+'[5]Charter Misc'!KG$38</f>
-[...3 lines deleted...]
-    <row r="17" spans="2:14" hidden="1" x14ac:dyDescent="0.25">
+        <f>'[7]Charter Misc'!KG$23+'[7]Charter Misc'!KG$28+'[7]Charter Misc'!KG$33+'[7]Charter Misc'!KG$38</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="17" spans="2:14" hidden="1" x14ac:dyDescent="0.2">
       <c r="B17" t="s">
         <v>68</v>
       </c>
       <c r="C17" s="10">
-        <f>'[5]Jet Blue'!JV$23+'[5]Jet Blue'!JV$28+'[5]Jet Blue'!JV$33+'[5]Jet Blue'!JV$38</f>
+        <f>'[7]Jet Blue'!JV$23+'[7]Jet Blue'!JV$28+'[7]Jet Blue'!JV$33+'[7]Jet Blue'!JV$38</f>
         <v>0</v>
       </c>
       <c r="D17" s="10">
-        <f>'[5]Jet Blue'!JW$23+'[5]Jet Blue'!JW$28+'[5]Jet Blue'!JW$33+'[5]Jet Blue'!JW$38</f>
+        <f>'[7]Jet Blue'!JW$23+'[7]Jet Blue'!JW$28+'[7]Jet Blue'!JW$33+'[7]Jet Blue'!JW$38</f>
         <v>0</v>
       </c>
       <c r="E17" s="10">
-        <f>'[5]Jet Blue'!JX$23+'[5]Jet Blue'!JX$28+'[5]Jet Blue'!JX$33+'[5]Jet Blue'!JX$38</f>
+        <f>'[7]Jet Blue'!JX$23+'[7]Jet Blue'!JX$28+'[7]Jet Blue'!JX$33+'[7]Jet Blue'!JX$38</f>
         <v>0</v>
       </c>
       <c r="F17" s="10">
-        <f>'[5]Jet Blue'!JY$23+'[5]Jet Blue'!JY$28+'[5]Jet Blue'!JY$33+'[5]Jet Blue'!JY$38</f>
+        <f>'[7]Jet Blue'!JY$23+'[7]Jet Blue'!JY$28+'[7]Jet Blue'!JY$33+'[7]Jet Blue'!JY$38</f>
         <v>0</v>
       </c>
       <c r="G17" s="10">
-        <f>'[5]Jet Blue'!JZ$23+'[5]Jet Blue'!JZ$28+'[5]Jet Blue'!JZ$33+'[5]Jet Blue'!JZ$38</f>
+        <f>'[7]Jet Blue'!JZ$23+'[7]Jet Blue'!JZ$28+'[7]Jet Blue'!JZ$33+'[7]Jet Blue'!JZ$38</f>
         <v>0</v>
       </c>
       <c r="H17" s="10">
-        <f>'[5]Jet Blue'!KA$23+'[5]Jet Blue'!KA$28+'[5]Jet Blue'!KA$33+'[5]Jet Blue'!KA$38</f>
+        <f>'[7]Jet Blue'!KA$23+'[7]Jet Blue'!KA$28+'[7]Jet Blue'!KA$33+'[7]Jet Blue'!KA$38</f>
         <v>0</v>
       </c>
       <c r="I17" s="10">
-        <f>'[5]Jet Blue'!KB$23+'[5]Jet Blue'!KB$28+'[5]Jet Blue'!KB$33+'[5]Jet Blue'!KB$38</f>
+        <f>'[7]Jet Blue'!KB$23+'[7]Jet Blue'!KB$28+'[7]Jet Blue'!KB$33+'[7]Jet Blue'!KB$38</f>
         <v>0</v>
       </c>
       <c r="J17" s="10">
-        <f>'[5]Jet Blue'!KC$23+'[5]Jet Blue'!KC$28+'[5]Jet Blue'!KC$33+'[5]Jet Blue'!KC$38</f>
+        <f>'[7]Jet Blue'!KC$23+'[7]Jet Blue'!KC$28+'[7]Jet Blue'!KC$33+'[7]Jet Blue'!KC$38</f>
         <v>0</v>
       </c>
       <c r="K17" s="10">
-        <f>'[5]Jet Blue'!KD$23+'[5]Jet Blue'!KD$28+'[5]Jet Blue'!KD$33+'[5]Jet Blue'!KD$38</f>
+        <f>'[7]Jet Blue'!KD$23+'[7]Jet Blue'!KD$28+'[7]Jet Blue'!KD$33+'[7]Jet Blue'!KD$38</f>
         <v>0</v>
       </c>
       <c r="L17" s="10">
-        <f>'[5]Jet Blue'!KE$23+'[5]Jet Blue'!KE$28+'[5]Jet Blue'!KE$33+'[5]Jet Blue'!KE$38</f>
+        <f>'[7]Jet Blue'!KE$23+'[7]Jet Blue'!KE$28+'[7]Jet Blue'!KE$33+'[7]Jet Blue'!KE$38</f>
         <v>0</v>
       </c>
       <c r="M17" s="10">
-        <f>'[5]Jet Blue'!KF$23+'[5]Jet Blue'!KF$28+'[5]Jet Blue'!KF$33+'[5]Jet Blue'!KF$38</f>
+        <f>'[7]Jet Blue'!KF$23+'[7]Jet Blue'!KF$28+'[7]Jet Blue'!KF$33+'[7]Jet Blue'!KF$38</f>
         <v>0</v>
       </c>
       <c r="N17" s="10">
-        <f>'[5]Jet Blue'!KG$23+'[5]Jet Blue'!KG$28+'[5]Jet Blue'!KG$33+'[5]Jet Blue'!KG$38</f>
-[...3 lines deleted...]
-    <row r="18" spans="2:14" x14ac:dyDescent="0.25">
+        <f>'[7]Jet Blue'!KG$23+'[7]Jet Blue'!KG$28+'[7]Jet Blue'!KG$33+'[7]Jet Blue'!KG$38</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="18" spans="2:14" x14ac:dyDescent="0.2">
       <c r="B18" t="s">
         <v>41</v>
       </c>
       <c r="C18" s="10">
-        <f>[5]Frontier!JV$23+[5]Frontier!JV$28+[5]Frontier!JV$33+[5]Frontier!JV$38</f>
+        <f>[7]Frontier!JV$23+[7]Frontier!JV$28+[7]Frontier!JV$33+[7]Frontier!JV$38</f>
         <v>12769</v>
       </c>
       <c r="D18" s="10">
-        <f>[5]Frontier!JW$23+[5]Frontier!JW$28+[5]Frontier!JW$33+[5]Frontier!JW$38</f>
+        <f>[7]Frontier!JW$23+[7]Frontier!JW$28+[7]Frontier!JW$33+[7]Frontier!JW$38</f>
         <v>18208</v>
       </c>
       <c r="E18" s="10">
-        <f>[5]Frontier!JX$23+[5]Frontier!JX$28+[5]Frontier!JX$33+[5]Frontier!JX$38</f>
+        <f>[7]Frontier!JX$23+[7]Frontier!JX$28+[7]Frontier!JX$33+[7]Frontier!JX$38</f>
         <v>28563</v>
       </c>
       <c r="F18" s="10">
-        <f>[5]Frontier!JY$23+[5]Frontier!JY$28+[5]Frontier!JY$33+[5]Frontier!JY$38</f>
+        <f>[7]Frontier!JY$23+[7]Frontier!JY$28+[7]Frontier!JY$33+[7]Frontier!JY$38</f>
         <v>15134</v>
       </c>
       <c r="G18" s="10">
-        <f>[5]Frontier!JZ$23+[5]Frontier!JZ$28+[5]Frontier!JZ$33+[5]Frontier!JZ$38</f>
-        <v>0</v>
+        <f>[7]Frontier!JZ$23+[7]Frontier!JZ$28+[7]Frontier!JZ$33+[7]Frontier!JZ$38</f>
+        <v>18656</v>
       </c>
       <c r="H18" s="10">
-        <f>[5]Frontier!KA$23+[5]Frontier!KA$28+[5]Frontier!KA$33+[5]Frontier!KA$38</f>
-        <v>0</v>
+        <f>[7]Frontier!KA$23+[7]Frontier!KA$28+[7]Frontier!KA$33+[7]Frontier!KA$38</f>
+        <v>18103</v>
       </c>
       <c r="I18" s="10">
-        <f>[5]Frontier!KB$23+[5]Frontier!KB$28+[5]Frontier!KB$33+[5]Frontier!KB$38</f>
+        <f>[7]Frontier!KB$23+[7]Frontier!KB$28+[7]Frontier!KB$33+[7]Frontier!KB$38</f>
         <v>0</v>
       </c>
       <c r="J18" s="10">
-        <f>[5]Frontier!KC$23+[5]Frontier!KC$28+[5]Frontier!KC$33+[5]Frontier!KC$38</f>
+        <f>[7]Frontier!KC$23+[7]Frontier!KC$28+[7]Frontier!KC$33+[7]Frontier!KC$38</f>
         <v>0</v>
       </c>
       <c r="K18" s="10">
-        <f>[5]Frontier!KD$23+[5]Frontier!KD$28+[5]Frontier!KD$33+[5]Frontier!KD$38</f>
+        <f>[7]Frontier!KD$23+[7]Frontier!KD$28+[7]Frontier!KD$33+[7]Frontier!KD$38</f>
         <v>0</v>
       </c>
       <c r="L18" s="10">
-        <f>[5]Frontier!KE$23+[5]Frontier!KE$28+[5]Frontier!KE$33+[5]Frontier!KE$38</f>
+        <f>[7]Frontier!KE$23+[7]Frontier!KE$28+[7]Frontier!KE$33+[7]Frontier!KE$38</f>
         <v>0</v>
       </c>
       <c r="M18" s="10">
-        <f>[5]Frontier!KF$23+[5]Frontier!KF$28+[5]Frontier!KF$33+[5]Frontier!KF$38</f>
+        <f>[7]Frontier!KF$23+[7]Frontier!KF$28+[7]Frontier!KF$33+[7]Frontier!KF$38</f>
         <v>0</v>
       </c>
       <c r="N18" s="10">
-        <f>[5]Frontier!KG$23+[5]Frontier!KG$28+[5]Frontier!KG$33+[5]Frontier!KG$38</f>
-[...3 lines deleted...]
-    <row r="19" spans="2:14" x14ac:dyDescent="0.25">
+        <f>[7]Frontier!KG$23+[7]Frontier!KG$28+[7]Frontier!KG$33+[7]Frontier!KG$38</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="19" spans="2:14" x14ac:dyDescent="0.2">
       <c r="B19" t="s">
         <v>47</v>
       </c>
       <c r="C19" s="10">
-        <f>[5]Xtra!IT23+[5]Xtra!IT28+[5]Xtra!IT33+[5]Xtra!IT38</f>
+        <f>[7]Xtra!IT23+[7]Xtra!IT28+[7]Xtra!IT33+[7]Xtra!IT38</f>
         <v>0</v>
       </c>
       <c r="D19" s="10">
-        <f>[5]Xtra!IU23+[5]Xtra!IU28+[5]Xtra!IU33+[5]Xtra!IU38</f>
+        <f>[7]Xtra!IU23+[7]Xtra!IU28+[7]Xtra!IU33+[7]Xtra!IU38</f>
         <v>0</v>
       </c>
       <c r="E19" s="10">
-        <f>[5]Xtra!IV23+[5]Xtra!IV28+[5]Xtra!IV33+[5]Xtra!IV38</f>
+        <f>[7]Xtra!IV23+[7]Xtra!IV28+[7]Xtra!IV33+[7]Xtra!IV38</f>
         <v>0</v>
       </c>
       <c r="F19" s="10">
-        <f>[5]Xtra!IW23+[5]Xtra!IW28+[5]Xtra!IW33+[5]Xtra!IW38</f>
+        <f>[7]Xtra!IW23+[7]Xtra!IW28+[7]Xtra!IW33+[7]Xtra!IW38</f>
         <v>0</v>
       </c>
       <c r="G19" s="10">
-        <f>[5]Xtra!IX23+[5]Xtra!IX28+[5]Xtra!IX33+[5]Xtra!IX38</f>
+        <f>[7]Xtra!IX23+[7]Xtra!IX28+[7]Xtra!IX33+[7]Xtra!IX38</f>
         <v>0</v>
       </c>
       <c r="H19" s="10">
-        <f>[5]Xtra!IY23+[5]Xtra!IY28+[5]Xtra!IY33+[5]Xtra!IY38</f>
+        <f>[7]Xtra!IY23+[7]Xtra!IY28+[7]Xtra!IY33+[7]Xtra!IY38</f>
         <v>0</v>
       </c>
       <c r="I19" s="10">
-        <f>[5]Xtra!IZ23+[5]Xtra!IZ28+[5]Xtra!IZ33+[5]Xtra!IZ38</f>
+        <f>[7]Xtra!IZ23+[7]Xtra!IZ28+[7]Xtra!IZ33+[7]Xtra!IZ38</f>
         <v>0</v>
       </c>
       <c r="J19" s="10">
-        <f>[5]Xtra!JA23+[5]Xtra!JA28+[5]Xtra!JA33+[5]Xtra!JA38</f>
+        <f>[7]Xtra!JA23+[7]Xtra!JA28+[7]Xtra!JA33+[7]Xtra!JA38</f>
         <v>0</v>
       </c>
       <c r="K19" s="10">
-        <f>[5]Xtra!JB23+[5]Xtra!JB28+[5]Xtra!JB33+[5]Xtra!JB38</f>
+        <f>[7]Xtra!JB23+[7]Xtra!JB28+[7]Xtra!JB33+[7]Xtra!JB38</f>
         <v>0</v>
       </c>
       <c r="L19" s="10">
-        <f>[5]Xtra!JC23+[5]Xtra!JC28+[5]Xtra!JC33+[5]Xtra!JC38</f>
+        <f>[7]Xtra!JC23+[7]Xtra!JC28+[7]Xtra!JC33+[7]Xtra!JC38</f>
         <v>0</v>
       </c>
       <c r="M19" s="10">
-        <f>[5]Xtra!JD23+[5]Xtra!JD28+[5]Xtra!JD33+[5]Xtra!JD38</f>
+        <f>[7]Xtra!JD23+[7]Xtra!JD28+[7]Xtra!JD33+[7]Xtra!JD38</f>
         <v>0</v>
       </c>
       <c r="N19" s="10">
-        <f>[5]Xtra!JE23+[5]Xtra!JE28+[5]Xtra!JE33+[5]Xtra!JE38</f>
-[...3 lines deleted...]
-    <row r="20" spans="2:14" x14ac:dyDescent="0.25">
+        <f>[7]Xtra!JE23+[7]Xtra!JE28+[7]Xtra!JE33+[7]Xtra!JE38</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="20" spans="2:14" x14ac:dyDescent="0.2">
       <c r="B20" t="s">
         <v>45</v>
       </c>
       <c r="C20" s="10">
-        <f>[5]Omni!JV$23+[5]Omni!JV$28+[5]Omni!JV$33+[5]Omni!JV$38</f>
+        <f>[7]Omni!JV$23+[7]Omni!JV$28+[7]Omni!JV$33+[7]Omni!JV$38</f>
         <v>0</v>
       </c>
       <c r="D20" s="10">
-        <f>[5]Omni!JW$23+[5]Omni!JW$28+[5]Omni!JW$33+[5]Omni!JW$38</f>
+        <f>[7]Omni!JW$23+[7]Omni!JW$28+[7]Omni!JW$33+[7]Omni!JW$38</f>
         <v>0</v>
       </c>
       <c r="E20" s="10">
-        <f>[5]Omni!JX$23+[5]Omni!JX$28+[5]Omni!JX$33+[5]Omni!JX$38</f>
+        <f>[7]Omni!JX$23+[7]Omni!JX$28+[7]Omni!JX$33+[7]Omni!JX$38</f>
         <v>0</v>
       </c>
       <c r="F20" s="10">
-        <f>[5]Omni!JY$23+[5]Omni!JY$28+[5]Omni!JY$33+[5]Omni!JY$38</f>
+        <f>[7]Omni!JY$23+[7]Omni!JY$28+[7]Omni!JY$33+[7]Omni!JY$38</f>
         <v>0</v>
       </c>
       <c r="G20" s="10">
-        <f>[5]Omni!JZ$23+[5]Omni!JZ$28+[5]Omni!JZ$33+[5]Omni!JZ$38</f>
+        <f>[7]Omni!JZ$23+[7]Omni!JZ$28+[7]Omni!JZ$33+[7]Omni!JZ$38</f>
         <v>0</v>
       </c>
       <c r="H20" s="10">
-        <f>[5]Omni!KA$23+[5]Omni!KA$28+[5]Omni!KA$33+[5]Omni!KA$38</f>
+        <f>[7]Omni!KA$23+[7]Omni!KA$28+[7]Omni!KA$33+[7]Omni!KA$38</f>
         <v>0</v>
       </c>
       <c r="I20" s="10">
-        <f>[5]Omni!KB$23+[5]Omni!KB$28+[5]Omni!KB$33+[5]Omni!KB$38</f>
+        <f>[7]Omni!KB$23+[7]Omni!KB$28+[7]Omni!KB$33+[7]Omni!KB$38</f>
         <v>0</v>
       </c>
       <c r="J20" s="10">
-        <f>[5]Omni!KC$23+[5]Omni!KC$28+[5]Omni!KC$33+[5]Omni!KC$38</f>
+        <f>[7]Omni!KC$23+[7]Omni!KC$28+[7]Omni!KC$33+[7]Omni!KC$38</f>
         <v>0</v>
       </c>
       <c r="K20" s="10">
-        <f>[5]Omni!KD$23+[5]Omni!KD$28+[5]Omni!KD$33+[5]Omni!KD$38</f>
+        <f>[7]Omni!KD$23+[7]Omni!KD$28+[7]Omni!KD$33+[7]Omni!KD$38</f>
         <v>0</v>
       </c>
       <c r="L20" s="10">
-        <f>[5]Omni!KE$23+[5]Omni!KE$28+[5]Omni!KE$33+[5]Omni!KE$38</f>
+        <f>[7]Omni!KE$23+[7]Omni!KE$28+[7]Omni!KE$33+[7]Omni!KE$38</f>
         <v>0</v>
       </c>
       <c r="M20" s="10">
-        <f>[5]Omni!KF$23+[5]Omni!KF$28+[5]Omni!KF$33+[5]Omni!KF$38</f>
+        <f>[7]Omni!KF$23+[7]Omni!KF$28+[7]Omni!KF$33+[7]Omni!KF$38</f>
         <v>0</v>
       </c>
       <c r="N20" s="10">
-        <f>[5]Omni!KG$23+[5]Omni!KG$28+[5]Omni!KG$33+[5]Omni!KG$38</f>
-[...3 lines deleted...]
-    <row r="21" spans="2:14" x14ac:dyDescent="0.25">
+        <f>[7]Omni!KG$23+[7]Omni!KG$28+[7]Omni!KG$33+[7]Omni!KG$38</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="21" spans="2:14" x14ac:dyDescent="0.2">
       <c r="C21" s="10"/>
       <c r="D21" s="10"/>
       <c r="E21" s="10"/>
       <c r="F21" s="10"/>
       <c r="G21" s="10"/>
       <c r="H21" s="10"/>
       <c r="I21" s="10"/>
       <c r="J21" s="10"/>
       <c r="K21" s="10"/>
       <c r="L21" s="10"/>
       <c r="M21" s="10"/>
       <c r="N21" s="10"/>
     </row>
-    <row r="22" spans="2:14" ht="27" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="22" spans="2:14" ht="26.25" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B22" s="14" t="s">
         <v>42</v>
       </c>
       <c r="C22" s="11">
         <f t="shared" ref="C22" si="0">SUM(C11:C20)</f>
         <v>194479</v>
       </c>
       <c r="D22" s="11">
         <f t="shared" ref="D22:N22" si="1">SUM(D11:D20)</f>
         <v>219398</v>
       </c>
       <c r="E22" s="11">
         <f t="shared" si="1"/>
         <v>300546</v>
       </c>
       <c r="F22" s="11">
         <f t="shared" si="1"/>
         <v>214288</v>
       </c>
       <c r="G22" s="11">
         <f t="shared" si="1"/>
-        <v>0</v>
+        <v>198388</v>
       </c>
       <c r="H22" s="11">
         <f t="shared" si="1"/>
-        <v>0</v>
+        <v>277315</v>
       </c>
       <c r="I22" s="11">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="J22" s="11">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="K22" s="11">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="L22" s="11">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="M22" s="11">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="N22" s="11">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
-    <row r="23" spans="2:14" ht="13.8" thickTop="1" x14ac:dyDescent="0.25"/>
-    <row r="25" spans="2:14" x14ac:dyDescent="0.25">
+    <row r="23" spans="2:14" ht="13.5" thickTop="1" x14ac:dyDescent="0.2"/>
+    <row r="25" spans="2:14" x14ac:dyDescent="0.2">
       <c r="B25" s="10"/>
     </row>
-    <row r="30" spans="2:14" x14ac:dyDescent="0.25">
+    <row r="30" spans="2:14" x14ac:dyDescent="0.2">
       <c r="B30" s="10"/>
     </row>
   </sheetData>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.59" right="0.5" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup scale="92" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>